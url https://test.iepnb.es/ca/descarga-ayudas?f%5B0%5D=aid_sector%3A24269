--- v0 (2026-06-17)
+++ v1 (2026-08-15)
@@ -80,132 +80,132 @@
   <si>
     <t>Resolució de 16 de març de 2026, Subvencions establertes a l'Ordre de 05.10.2020, per la qual s'aproven les BB.RR. per a la concessió de subvencions dirigides a la conciliació de la vida personal, familiar i laboral, Línia 7 - Mínims agrícola</t>
   </si>
   <si>
     <t>2026-03-25</t>
   </si>
   <si>
     <t>2026-04-09</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893560</t>
   </si>
   <si>
     <t>Resolució de 12/03/2026 de l'Agència de Ciència Competitivitat Empresarial i Innovació Asturiana de Convocatòria de Subvencions per a Empreses del Principat d'Astúries Modalitat de Xecs d'Innovació i Desenvolupament Empresarial 2026</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894180</t>
   </si>
   <si>
+    <t>Convocatòria Ajudes per a l'ANY 2026 a les Organitzacions Professionals agràries i Cooperatives agràries de Cantàbria per Col·laborar en l'emplenament de les Sol·licituds de la Convocatòria d'Ajuts Finançats pel Feaga i Feader</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893672</t>
+  </si>
+  <si>
+    <t>Ordre de la Conselleria d'Aigua, Agricultura, Ramaderia i Pesca per la qual es convoquen a la Regió de Múrcia les ajudes a la Collita en verd de la verema 2026 previstes al RD 905/2022, de 25 d'octubre a la Intervenció Sectorial Vitivinícola.</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896034</t>
+  </si>
+  <si>
+    <t>Ordre de 31 de març de 2026, del MAPA, per la qual es convoquen les subvencions de l'article 6 del Reial decret llei 4/2022, de 15 de març, destinades la subvenció del principal de crèdits a titulars d'explotacions agràries (BORRASCAS).</t>
+  </si>
+  <si>
+    <t>2027-09-30</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Nacional</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896221</t>
+  </si>
+  <si>
+    <t>Ordre de 31 de març de 2026, del MAPA, per la qual es convoquen les subvencions del Reial decret 388/2021, d'1 de juny, destinades a l'obtenció d'avals de SAECA al sector agroalimentari i pesquer.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896226</t>
+  </si>
+  <si>
+    <t>Ajuts directes a l'agricultura i la ramaderia i altres règims d'ajut per a la campanya 2026</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896583</t>
+  </si>
+  <si>
+    <t>Resolució de 20/03/2026 de l'Agència de Ciència Competitivitat Empresarial i Innovació Asturiana de Convocatòria d'Ajuts per a Donar suport a la Promoció Internacional i Divesrificació dels Mercats de Pimes del Principat d'Astúries 2026</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894738</t>
+  </si>
+  <si>
     <t>Ajudes per a la contractació dassegurances contra incendis forestals per a finques de titularitat privada.</t>
   </si>
   <si>
-    <t>2026-03-30</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-31</t>
   </si>
   <si>
-    <t>Si</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893797</t>
-  </si>
-[...64 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894738</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -643,212 +643,212 @@
       </c>
       <c r="E4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="E7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="G7" s="1"/>
+      <c r="H7" s="1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="G8" s="1"/>
       <c r="H8" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>42</v>
-      </c>
-[...17 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>