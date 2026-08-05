--- v0 (2026-06-17)
+++ v1 (2026-08-05)
@@ -359,321 +359,321 @@
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830512</t>
   </si>
   <si>
     <t>Ayudas para acciones de fomento del sector forestal privado</t>
   </si>
   <si>
     <t>2026-04-02</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890417</t>
   </si>
   <si>
     <t>Actuaciones silvicolas, mejora red viaria forestal y actuaciones agroforestales.</t>
   </si>
   <si>
     <t>2026-03-18</t>
   </si>
   <si>
     <t>2026-04-18</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893360</t>
   </si>
   <si>
+    <t>Orden MTD/879/2024,de 6 de septiembre,que modifica Orden MTD/683/2023 de 23 de mayo, por la que aprueban bases reguladoras y se aprueba segunda convocatoria de ayudas para emisión bonos digitales colectivos vulnerables CyL financiado por UE(NextGen)MRR</t>
+  </si>
+  <si>
+    <t>2024-09-14</t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784696</t>
+  </si>
+  <si>
+    <t>Convocatoria de ayudas para proyectos de carácter NO PRODUCTIVO de la medida 7119.2 Leader del plan estratégico de la política agraria común 2023-2027 en CYL a gestionar por el GAL Asociación para el desarrollo rural e integral ribera del duero burgalesa.</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>2027-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774666</t>
+  </si>
+  <si>
+    <t>Convocatoria de subvenciones para la financiación de proyectos en el marco de la Intervención 7119 LEADER del Plan Estratégico Nacional de la Política Agraria Común (PEPAC) 2023-2027 de España, en base a la Estrategia de Desarrollo del Grupo AGALSA</t>
+  </si>
+  <si>
+    <t>2024-08-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779251</t>
+  </si>
+  <si>
+    <t>Resolución, de 08/04/2025, de la Dirección General de Agricultura y Ganadería, por la que se realiza la convocatoria de las ayudas de la Intervención Sectorial Apícola en el marco del Plan Estratégico de la Política Agrícola Común en Castilla-La, para lac</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825835</t>
+  </si>
+  <si>
+    <t>Orden de bases de subvenciones para acciones de formación en capacidades digitales, dirigida preferentemente a mujeres del ámbito rural, Plan Nacion. Competencias digitales, del PRTR, financiado por la U. E. -Next Generation EU-, y convocatoria 2025.</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805356</t>
+  </si>
+  <si>
+    <t>ORDEN de LA CONSEJERÍA de DESARROLLO SOSTENIBLE, POR LA QUE SE ESTABLECEN LAS BASES REGULADORAS de LAS AYUDAS PARA EL FOMENTO de LA CREACIÓN de AGRUPACIONES de PROPIETARIOS FORESTALES PRIVADOS PARA LA GESTIÓN CONJUNTA EN EL MARCO DEL PLAN de RECUPERACIÓN,</t>
+  </si>
+  <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
+    <t>2025-10-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853699</t>
+  </si>
+  <si>
+    <t>Resolución de 05/03/2024, de la consejería de fomento, por la que se convocan ayudas para actuaciones de rehabilitación energética en viviendas y en edificios de viviendas existentes, en ejecución del programa de rehabilitación energética para edificios e</t>
+  </si>
+  <si>
+    <t>2024-03-12</t>
+  </si>
+  <si>
+    <t>2024-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747678</t>
+  </si>
+  <si>
+    <t>Resolución de 21/08/2024, de la Dirección General de Ordenación Agropecuaria, por la que se convocan para el año 2024 las subvenciones al control del rendimiento lechero en Castilla-La Mancha</t>
+  </si>
+  <si>
+    <t>2024-08-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782028</t>
+  </si>
+  <si>
+    <t>Resolución de 18/12/2024, de la Dirección General de Ordenación Agropecuaria, por la que se convocan, por el procedimiento de tramitación anticipada, en el año 2025, las subvenciones destinadas al fomento de las razas autóctonas españolas.</t>
+  </si>
+  <si>
+    <t>2025-01-03</t>
+  </si>
+  <si>
+    <t>2025-01-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804486</t>
+  </si>
+  <si>
+    <t>Convocatoria de 20 becas para la matrícula  del curso de verano 2025 del Vicerrectorado de Cultura, Deporte y Compromiso Social de la UCLM “Emprendimiento en el sector veterinario y agroganadero: oportunidades y desafíos" CV12CR</t>
+  </si>
+  <si>
+    <t>2025-06-09</t>
+  </si>
+  <si>
+    <t>2025-04-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837298</t>
+  </si>
+  <si>
+    <t>Decreto del 10 de septiembre 2024 de la Delegada del Área de Gobierno de Economía, Innovación y Hacienda por el que se aprueba la convocatoria pública para la concesión de subvenciones a personas afiliadas al régimen especial de trabajadores por cuenta propia</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>2024-09-30</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784903</t>
+  </si>
+  <si>
+    <t>Ayudas para la incorporación de nuevos agricultores. Convocatoria 2025</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825068</t>
+  </si>
+  <si>
+    <t>FEADER AYUDAS INCORPORACIÓN JÓVENES AGRICULTORES CONVOCATORIA 2025</t>
+  </si>
+  <si>
+    <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841855</t>
+  </si>
+  <si>
+    <t>Bases reguladoras 2025-2027 y convocatoria para las ayudas a la mejora de la producción y comercialización de los productos de la apicultura en el marco de la Intervención Sectorial Apícola, recogida en el PEPAC, para la campaña del año 2025.</t>
+  </si>
+  <si>
+    <t>2025-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842609</t>
+  </si>
+  <si>
+    <t>AYUDAS A EMPRESAS SECT AGRI,GANAD,FOREST E INDUS DESARR PROY INV 2024</t>
+  </si>
+  <si>
+    <t>2023-12-31</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754719</t>
+  </si>
+  <si>
+    <t>Convenio Consejería Salud y PS y FRS para elaboración de un proyecto de innovaci</t>
+  </si>
+  <si>
+    <t>2024-04-04</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751688</t>
+  </si>
+  <si>
+    <t>IMPULSO de LA ACCIÓN CLIMÁTICA LOCAL A TRAVÉS del PLAN de ACCIÓN POR EL CLIMA Y LA ENERGÍA (PACTO de ALCALDES/AS POR EL CLIMA Y LA ENERGÍA) EN EL EJERCICIO 2024</t>
+  </si>
+  <si>
+    <t>2024-05-16</t>
+  </si>
+  <si>
+    <t>2024-11-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761670</t>
+  </si>
+  <si>
+    <t>Orden de 21 de noviembre de 2025 por la que se establecen las bases reguladoras de las ayudas para paliar los daños producidos por el jabalí en los cultivos agrícolas y se convocan para el año 2026 (código de procedimiento MT809E)</t>
+  </si>
+  <si>
+    <t>2025-10-11</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871824</t>
+  </si>
+  <si>
+    <t>Orden de 19 de diciembre de 2023 por la que se establecen las bases reguladoras de las ayudas para paliar los daños producidos por el jabalí en los cultivos agrícolas y se convocan para el año 2024 (código de procedimiento mt809e).</t>
+  </si>
+  <si>
+    <t>2024-01-18</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739234</t>
+  </si>
+  <si>
+    <t>ORDEN de 30 de diciembre de 2025 por la que se establecen las bases reguladoras de las ayudas, en concurrencia competitiva, para inversiones en reforestación con especies de frondosas y/o coníferas, cofinanciadas por el Fondo Europeo Agrícola de Desarroll</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882176</t>
+  </si>
+  <si>
+    <t>Subvenciones destinadas a compromisos agroambientales en superficies agrarias y compromisos y actividades de conservación de recursos genéticos (2025)</t>
+  </si>
+  <si>
+    <t>2025-02-18</t>
+  </si>
+  <si>
+    <t>2025-04-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814237</t>
+  </si>
+  <si>
+    <t>Convocatoria ayudas para ejecucion del programa de emisión de bonos digitales para colectivos vulnerables</t>
+  </si>
+  <si>
+    <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>2025-02-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705928</t>
+  </si>
+  <si>
+    <t>Decreto nº 801/2024 de 17 de diciembre de 2024 del Vicepresidente por el que se convocan los Auxilios a Proyectos de Obras Hidráulicas de Iniciativa Privada y de Riego Agrícola para el año 2024</t>
+  </si>
+  <si>
+    <t>2024-12-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803873</t>
+  </si>
+  <si>
     <t>Ayudas para la contratación de seguros contra incendios forestales para fincas de titularidad privada.</t>
   </si>
   <si>
     <t>2026-03-30</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893797</t>
-  </si>
-[...259 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803873</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1721,152 +1721,152 @@
       </c>
       <c r="E28" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="C32" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H32" s="1" t="s">
         <v>128</v>
-      </c>
-[...16 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="C33" s="1" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C34" s="1" t="s">
@@ -1897,77 +1897,77 @@
       </c>
       <c r="C35" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B36" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B37" s="1" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B38" s="1" t="s">
@@ -1990,389 +1990,389 @@
       </c>
       <c r="H38" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>25</v>
+        <v>155</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>157</v>
+        <v>127</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H40" s="1" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B41" s="1" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="H41" s="1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B42" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H42" s="1" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B43" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B43" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>169</v>
-      </c>
-[...10 lines deleted...]
-        <v>159</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>39</v>
+        <v>173</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>178</v>
+        <v>54</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>190</v>
+        <v>63</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B49" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="B49" s="1" t="s">
+      <c r="C49" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B52" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="C52" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="C52" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>205</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>