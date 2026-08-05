--- v0 (2026-06-17)
+++ v1 (2026-08-05)
@@ -2109,2088 +2109,2088 @@
     <t>Subvenciones a los seguros agrícolas, ganaderos y forestales comprendidos en el 45º plan de seguros agrarios combinados</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743600</t>
   </si>
   <si>
     <t>2023 Filipinas. provisión energía eléctrica por fuentes renovables en Palawan.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711192</t>
   </si>
   <si>
     <t>Orden IND/8/2026, de 25 de febrero, por la que se aprueba la convocatoria de subvenciones destinadas al fomento del empleo y mejora de la competitividad en las cooperativas y sociedades laborales. 
 Reglamento (UE) 1408/2013 de Minimis Agricola.</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890199</t>
   </si>
   <si>
+    <t>Ayudas a empresas de Navarra en el marco del programa Europa+cerca en el año 2026</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889671</t>
+  </si>
+  <si>
+    <t>Resolcuión de 13 de marzo de 2026, Subv Orden de 9 de abril de 2025 Linea 4.2.Subvenciones a empresas privadas del mercado ordinario de trabajo por cada participante que contraten durante los tres meses posteriores a la finali.itinerario.Minimis Agrícola</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893190</t>
+  </si>
+  <si>
+    <t>Orden de 11 de julio de 2024, de la Consejería de Industria, Comercio y Empleo, por la que se convocan subvenciones dirigidas a la organización de ferias comerciales en Castilla y León</t>
+  </si>
+  <si>
+    <t>2027-07-17</t>
+  </si>
+  <si>
+    <t>2024-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774370</t>
+  </si>
+  <si>
+    <t>Orden de 23 de diciembre de 2024, de la Consejería de Industria, Comercio y Empleo por la que se convocan subvenciones dirigidas a la reactivación del comercio minorista de proximidad de Castilla y León.</t>
+  </si>
+  <si>
+    <t>2025-01-08</t>
+  </si>
+  <si>
+    <t>2025-01-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805078</t>
+  </si>
+  <si>
+    <t>Orden de 23 de diciembre de 2024, de la Consejería de Industria, Comercio y Empleo por la que se convocan subvenciones dirigidas a la promoción del sector comercial de Castilla y León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805080</t>
+  </si>
+  <si>
+    <t>Orden de 7 de mayo de 2025, de la Consejería de Industria, Comercio y Empleo, por la que se convocan las subvenciones para el año 2025 del programa de apoyo a la creación y al empleo en cooperativas y sociedades laborales. Programa II.- Inversiones</t>
+  </si>
+  <si>
+    <t>2025-05-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830774</t>
+  </si>
+  <si>
+    <t>Orden de 19 de junio de 2025, de la C. de Industria, Comercio y Empleo por la que se convocan subvenciones al fomento del relevo en la actividad por cuenta propia en Castilla y León (Relevacyl Autoempleo). Año 2025</t>
+  </si>
+  <si>
+    <t>2025-11-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841551</t>
+  </si>
+  <si>
+    <t>Orden de 19 de junio de 2025, de la C. de Industria, Comercio y Empleo, por la que se convocan subvenciones al fomento del espíritu emprendedor para garantizar el relevo productivo a través de las org. representativas de autónomos y de la economía social.</t>
+  </si>
+  <si>
+    <t>2025-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841562</t>
+  </si>
+  <si>
+    <t>Orden MAV/625/2025, de 12 de junio, por la que se aprueban las bases reguladoras y se convocan subvenciones para la digitalización de empresas de primera transformación de madera y otros productos maderables (RETECHFOR, PRTR, Next Generation EU)</t>
+  </si>
+  <si>
+    <t>2025-06-18</t>
+  </si>
+  <si>
+    <t>2025-07-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840002</t>
+  </si>
+  <si>
+    <t>Orden MAV/624/2025, de 12 de junio, por la que se aprueban las bases reguladoras y se convocan subvenciones para proyectos de emprendimiento digital y startups forestales en Castilla y León (RETECHFOR, PRTR, fondos Next Generation EU)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840033</t>
+  </si>
+  <si>
+    <t>Orden de 30 de mayo de 2023 de la consejería de movilidad y Transformación digital por la que se convocan ayudas destinadas a la modernización de empresas de transporte de viajeros y de transporte de mercancías, en el marco del prtr – next generation eu.</t>
+  </si>
+  <si>
+    <t>2023-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/699699</t>
+  </si>
+  <si>
+    <t>Orden MTD/879/2024,de 6 de septiembre,que modifica Orden MTD/683/2023 de 23 de mayo, por la que aprueban bases reguladoras y se aprueba segunda convocatoria de ayudas para emisión bonos digitales colectivos vulnerables CyL financiado por UE(NextGen)MRR</t>
+  </si>
+  <si>
+    <t>2024-09-14</t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784696</t>
+  </si>
+  <si>
+    <t>Convocatoria de ayudas para proyectos de carácter PRODUCTIVO de la medida 7119.2 LEADER del PLAN ESTRATÉGICO de LA POLÍTICA AGRARIA COMUN 2023-2027 EN CYL a gestionar por el GAL ASOCIACIÓN de DESARROLLO RURAL INTEGRAL RIBERA DEL DUERO BURGALESA</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774615</t>
+  </si>
+  <si>
+    <t>Convocatoria de ayudas para proyectos de carácter NO PRODUCTIVO de la medida 7119.2 Leader del plan estratégico de la política agraria común 2023-2027 en CYL a gestionar por el GAL Asociación para el desarrollo rural e integral ribera del duero burgalesa.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774666</t>
+  </si>
+  <si>
+    <t>Convocatoria de subvenciones para la financiación de proyectos en el marco de la Intervención 7119 LEADER del Plan Estratégico Nacional de la Política Agraria Común (PEPAC) 2023-2027 de España, en base a la Estrategia de Desarrollo del Grupo AGALSA</t>
+  </si>
+  <si>
+    <t>2024-08-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779251</t>
+  </si>
+  <si>
+    <t>Ayudas públicas para expedientes de la medida 7119.3 LEADER del Plan Estratégico de la Política Agraria común 2023-2027 en Castilla y León, gestionadas por el Grupo de Acción Local Segovia Sur</t>
+  </si>
+  <si>
+    <t>2029-09-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780572</t>
+  </si>
+  <si>
+    <t>Ayudas públicas para expedientes de la medida 7119.4 LEADER del Plan Estratégico de la Política Agraria común 2023-2027 en Castilla y León, gestionadas por el Grupo de Acción Local Segovia Sur</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780621</t>
+  </si>
+  <si>
+    <t>Convocatoria de subvenciones para la financiación de proyectos en el marco de la Intervención 7119 LEADER del Plan Estratégico Nacional de la Política Agraria Común (PEPAC) 2023-2027 de España, en base a la Estrategia de Desarrollo del G.A.L. Asociación M</t>
+  </si>
+  <si>
+    <t>2024-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784760</t>
+  </si>
+  <si>
+    <t>Resolución de 25 de septiembre de 2023 del presidente del servicio público de empleo de castilla y león por la que se convocan subvenciones del programa de formación de trabajadores ocupados en empresas de sectores estratégicos agroalimentación 2023-2024.</t>
+  </si>
+  <si>
+    <t>2023-10-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720186</t>
+  </si>
+  <si>
+    <t>Ayudas proyectos de investigación científica y Transferencia de tecnología, cofinanciadas por el FEDER (2025-2029)</t>
+  </si>
+  <si>
+    <t>2024-11-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794018</t>
+  </si>
+  <si>
+    <t>Resolución de 12/03/2024, ayudas para mejorar y/o modernizar explotaciones agrícolas y ganaderas en el marco de la intervención 6841.2 para jóvenes que simultáneamente soliciten ayuda a la intervención 6961.1 del Plan Estratégico de la PAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2024-06-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761037</t>
+  </si>
+  <si>
+    <t>Orden de bases de subvenciones para acciones de formación en capacidades digitales, dirigida preferentemente a mujeres del ámbito rural, Plan Nacion. Competencias digitales, del PRTR, financiado por la U. E. -Next Generation EU-, y convocatoria 2025.</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805356</t>
+  </si>
+  <si>
+    <t>Decreto 44/2024, de 27 de agosto, por el que se regula la concesión directa de subvenciones para la contratación de personas jóvenes en el marco del Programa Mi Primer Empleo, cofinanciadas por el Fondo Social Europeo Plus. REG (UE) 1408/2013 Agric.</t>
+  </si>
+  <si>
+    <t>2024-08-28</t>
+  </si>
+  <si>
+    <t>2024-09-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782618</t>
+  </si>
+  <si>
+    <t>Resolución de 25 de abril de 2024 por la que se aprueba la convocatoria de subvenciones para la realización de proyectos de formación profesional y empleo en el seno de la empresa (Línea 5 Sectorial), para 2024. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754248</t>
+  </si>
+  <si>
+    <t>Resolución de 05/03/2024, de la consejería de fomento, por la que se convocan ayudas para actuaciones de rehabilitación energética en viviendas y en edificios de viviendas existentes, en ejecución del programa de rehabilitación energética para edificios e</t>
+  </si>
+  <si>
+    <t>2024-03-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747678</t>
+  </si>
+  <si>
+    <t>Resolución de 30/05/2025, de la Dirección General de Producción Agroalimentaria y Cooperativas, por la que se convocan, en régimen de minimis, ayudas en especie para la participación agrupada en el stand que contratará la Consejería de Agricultura, Ganadería y Desarrollo Rural para la asistencia a la feria agroalimentaria Fruit Attraction 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836874</t>
+  </si>
+  <si>
+    <t>Orden xx/2024, de 26 de marzo, de la Consejería de Agricultura, Ganadería y Desarrollo Rural, por el que se establecen las bases reguladoras para la concesión directa de ayudas adicionales a la contratación de seguros agrarios en Castilla-La Mancha.</t>
+  </si>
+  <si>
+    <t>2024-03-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750760</t>
+  </si>
+  <si>
+    <t>Convocatoria de 20 becas para la matrícula  del curso de verano 2025 del Vicerrectorado de Cultura, Deporte y Compromiso Social de la UCLM “Emprendimiento en el sector veterinario y agroganadero: oportunidades y desafíos" CV12CR</t>
+  </si>
+  <si>
+    <t>2025-04-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837298</t>
+  </si>
+  <si>
+    <t>Resolución de 04/08/2025, de la Viceconsejería de Política Agraria Común y Política Agroambiental, por la que se convocan ayudas, en régimen de minimis, por la tenencia y mantenimiento de perros mastines para la defensa y guarda de ganado ovino y caprinoe</t>
+  </si>
+  <si>
+    <t>2025-08-26</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853356</t>
+  </si>
+  <si>
+    <t>convocatoria de las ayudas para proyectos para la promoción del impacto social del conocimiento de las universidades y el resto de los agentes del sistema de investigación, desarrollo e innovación de Cataluña.</t>
+  </si>
+  <si>
+    <t>2025-02-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803508</t>
+  </si>
+  <si>
+    <t>Subvenciones para la investigación y recuperación de suelos de su propiedad que se ven afectados por indicios de contaminaciones puntuales o por vertidos de residuos industriales por causante desconocido.</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>2025-02-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795186</t>
+  </si>
+  <si>
+    <t>Subvenciones para proyectos de inovación tecnológica Green 2024</t>
+  </si>
+  <si>
+    <t>2024-07-23</t>
+  </si>
+  <si>
+    <t>2024-10-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775650</t>
+  </si>
+  <si>
+    <t>Subvenciones a cupones a la competitividad empresarial:Innovación 2025</t>
+  </si>
+  <si>
+    <t>2025-11-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834402</t>
+  </si>
+  <si>
+    <t>Resolución de la Viceconsejería de Medio Ambiente por la que se convocan las ayudas en inversiones en tecnologías forestales y en la transformación, movilización y comercialización de productos forestales en el marco del Programa de Desarrollo Rural de Ca</t>
+  </si>
+  <si>
+    <t>2024-05-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757703</t>
+  </si>
+  <si>
+    <t>Ayudas a la línia de financiación para actuaciones de mejora en el ahorro energètico de instalaciones y equipos y para proyecto de economía circular de los establecimientos que prestan servicios de alojamiento turístico de Cataluña</t>
+  </si>
+  <si>
+    <t>2024-11-13</t>
+  </si>
+  <si>
+    <t>2024-12-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795193</t>
+  </si>
+  <si>
+    <t>Premio al/a la mejor joven artesano/ana alimentario/a innovador/a correspondiente al año 2024.</t>
+  </si>
+  <si>
+    <t>2024-06-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757572</t>
+  </si>
+  <si>
+    <t>Convocatoria de subvenciones para la programación de espectáculos de artes en vivo y actividades de artes visuales de carácter profesional en acontecimientos de interés agroturístico</t>
+  </si>
+  <si>
+    <t>2025-01-21</t>
+  </si>
+  <si>
+    <t>2025-02-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808974</t>
+  </si>
+  <si>
+    <t>Resolución EMT//2024, de, por la que se abre la convocatoria anticipada para el año 2025 para la concesión de subvenciones para el fomento de la contratación con formación en el marco de las campañas agrarias en Lleida (SOC - CAMPAÑA AGRARIA EN</t>
+  </si>
+  <si>
+    <t>2025-01-20</t>
+  </si>
+  <si>
+    <t>2025-02-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803735</t>
+  </si>
+  <si>
+    <t>Ayudas a las contratación Programa PICE Cámara de Comercio de Ceuta 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774418</t>
+  </si>
+  <si>
+    <t>BASES REGULADORAS PARA LA CONCESIÓN de LAS SUBVENCIONES DIRIGIDAS A FINANCIAR PROYECTOS de EFICIENCIA ENERGÉTICA Y ECONOMÍA CIRCULAR EN EMPRESAS TURÍSTICAS EN LA CIUDAD AUTÓNOMA de CEUTA, EN EL MARCO DEL PLAN de RECUPERACIÓN, TRANSFORMACIÓN Y RESILIENCIA.</t>
+  </si>
+  <si>
+    <t>2026-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832110</t>
+  </si>
+  <si>
+    <t>II fase oficinas comarcales transción energética</t>
+  </si>
+  <si>
+    <t>Melilla</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751845</t>
+  </si>
+  <si>
+    <t>CONVENIO de COLABORACIÓN ENTRE LA CIUDAD de MELILLA Y LA FUNDACIÓN INSTITUTO CAMERAL PARA LA CREACIÓN Y DESARROLLO de LA EMPRESA (INCYDE), PARA EL DESARROLLO de TRES PROGRAMAS de FORMACIÓN Y ACOMPAÑAMIENTO DENTRO del PROYECTO "EMPRENde  Y AVANZA" .</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751876</t>
+  </si>
+  <si>
+    <t>Decreto del 10 de septiembre 2024 de la Delegada del Área de Gobierno de Economía, Innovación y Hacienda por el que se aprueba la convocatoria pública para la concesión de subvenciones a personas afiliadas al régimen especial de trabajadores por cuenta propia</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784903</t>
+  </si>
+  <si>
+    <t>Premios solución digital startup Comunidad de Madrid 2024</t>
+  </si>
+  <si>
+    <t>2024-10-11</t>
+  </si>
+  <si>
+    <t>2024-11-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790165</t>
+  </si>
+  <si>
+    <t>Ayudas a municipios de la Comunidad de Madrid para el desarrollo de actividades de promoción comercial y ferial 2025</t>
+  </si>
+  <si>
+    <t>2025-02-21</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814588</t>
+  </si>
+  <si>
+    <t>Programa eficiencia energética en pyme y gran empresa sector industrial</t>
+  </si>
+  <si>
+    <t>2023-09-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/694708</t>
+  </si>
+  <si>
+    <t>AYUDAS  INVERSIONES CON OBJETIVOS AMBIENTALES INDUSTRIA AGROALIMENTARIA.MINIMIS</t>
+  </si>
+  <si>
+    <t>2024-08-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778390</t>
+  </si>
+  <si>
+    <t>Ayudas a la producción y comercialización de la miel año 2024 FEAGA</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778690</t>
+  </si>
+  <si>
+    <t>Ayudas  para inversiones con objetivos ambientales en la industria agroalimentaria, cofinanciadas por FEADESR y AGE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778691</t>
+  </si>
+  <si>
+    <t>AYUDAS FOMENTO INVERSIONES TRANSFORM.PRODUC.AGRAR.RESTO INVERS.MINIMIS</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>2025-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822389</t>
+  </si>
+  <si>
+    <t>AYUDAS FOMENTO INVERSIONES TRANSFORM.PRODUC.AGRAR.ENTIDADES ASOCIA.MINIMIS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822390</t>
+  </si>
+  <si>
+    <t>AYUDAS  INVERSIONES CON OBJETIVOS AMBIENTALES INDUSTRIA AGROALIMENT.MINIMIS</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>2025-04-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822575</t>
+  </si>
+  <si>
+    <t>AYUDAS FOMENTO INVERSIONES TRANSFORMAC.PRODUCTOS AGRARIOS. ENTIDADES ASOCIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822604</t>
+  </si>
+  <si>
+    <t>AYUDAS FOMENTO INVERSIONES TRANSFORM.PRODUC.AGRAR.RESTO INVERS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822605</t>
+  </si>
+  <si>
+    <t>AYUDAS  INVERSIONES CON OBJETIVOS AMBIENTALES INDUSTRIA AGROALIMENT.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822609</t>
+  </si>
+  <si>
+    <t>Ayudas para la incorporación de nuevos agricultores. Convocatoria 2025</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825068</t>
+  </si>
+  <si>
+    <t>AYUDAS A LA PRODUCCIÓN Y COMERCIALIZACIÓN de LA MIEL AÑO 2025 FEAGA</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829457</t>
+  </si>
+  <si>
+    <t>AYUDAS LA PROMOCIÓN, TRANSFORMACIÓN Y COMERCIALIZACIÓN PRODUCTOS de PESCA</t>
+  </si>
+  <si>
+    <t>2025-06-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832610</t>
+  </si>
+  <si>
+    <t>FEADER AYUDAS INCORPORACIÓN JÓVENES AGRICULTORES CONVOCATORIA 2025</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841855</t>
+  </si>
+  <si>
+    <t>PROGRAMA EFICIENCIA ENERGÉTICA EN PYME Y GRAN EMPRESA SECTOR INDUSTRIAL</t>
+  </si>
+  <si>
+    <t>2019-08-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763836</t>
+  </si>
+  <si>
+    <t>AYUDAS A MUNICIPIOS PROMOCIÓN COMERCIAL Y FERIAL 2024</t>
+  </si>
+  <si>
+    <t>2024-08-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774902</t>
+  </si>
+  <si>
+    <t>AYUDAS INVERSIONES MODERNIZACIÓN Y/O MEJORA EXPLOTACIONES AGRARIAS CONV.24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755162</t>
+  </si>
+  <si>
+    <t>AYUDAS A EMPRESAS SEC AGR.GANAD.FOREST E INDUST DESARR PROY INV 2025</t>
+  </si>
+  <si>
+    <t>2025-05-24</t>
+  </si>
+  <si>
+    <t>2025-07-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834749</t>
+  </si>
+  <si>
+    <t>AYUDAS A EMPRESAS SECT AGRI,GANAD,FOREST E INDUS DESARR PROY INV 2024</t>
+  </si>
+  <si>
+    <t>2023-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754719</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN 51E/2024, de 30 de abril, del Director General de Comercio y Consumo, por la que se aprueba la convocatoria de subvenciones para la promoción de empresas artesanas de Navarra de 2024.</t>
+  </si>
+  <si>
+    <t>2024-05-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756401</t>
+  </si>
+  <si>
+    <t>Ayudas a la promoción de productos agrícolas mediante la organización de certámenes ganaderos, para el año 2024</t>
+  </si>
+  <si>
+    <t>2024-05-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756416</t>
+  </si>
+  <si>
+    <t>Convocatoria de la subvención para el fomento y gestión de colectivos comerciales minoristas de 2024</t>
+  </si>
+  <si>
+    <t>2024-04-29</t>
+  </si>
+  <si>
+    <t>2024-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757723</t>
+  </si>
+  <si>
+    <t>Ayudas a explotaciones agropecuarias para la transición energética</t>
+  </si>
+  <si>
+    <t>2024-10-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758468</t>
+  </si>
+  <si>
+    <t>Ayudas a Comunidades Energéticas para la transición energética 2024</t>
+  </si>
+  <si>
+    <t>2024-05-15</t>
+  </si>
+  <si>
+    <t>2024-06-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761325</t>
+  </si>
+  <si>
+    <t>Subvenciones a entidades locales para revitalizar el comercio rural</t>
+  </si>
+  <si>
+    <t>2024-10-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789778</t>
+  </si>
+  <si>
+    <t>Ayudas a la inversión en industrias agroalimentarias. Convocatoria 2023</t>
+  </si>
+  <si>
+    <t>2025-01-02</t>
+  </si>
+  <si>
+    <t>2025-03-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796969</t>
+  </si>
+  <si>
+    <t>Ayudas a explotaciones agropecuarias para la transición energética 2025. Reglamento 651/2014 de la Comisión</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798832</t>
+  </si>
+  <si>
+    <t>Ayudas a explotaciones agropecuarias para la transición energética 2025. Minimis 1408/2013</t>
+  </si>
+  <si>
+    <t>2024-12-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799836</t>
+  </si>
+  <si>
+    <t>Ayudas para realizar proyectos de innovación en las pymes industriales. Convocatoria 2025</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805627</t>
+  </si>
+  <si>
+    <t>Ayudas para la creación y consolidación de empresas innovadoras de base tecnológica en 2025 en el marco del Plan de Recuperación, Transformación y Resiliencia - Financiado por la Unión Europea – Next Generation EU.</t>
+  </si>
+  <si>
+    <t>2025-02-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806176</t>
+  </si>
+  <si>
+    <t>Ayudas a la inversión en industrias agroalimentarias. Convocatoria 2026</t>
+  </si>
+  <si>
+    <t>2026-01-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869026</t>
+  </si>
+  <si>
+    <t>Ayudas para la contratación de doctorandos y doctorandas por empresas, centros de investigación y centros tecnológicos: Doctorados industriales 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871426</t>
+  </si>
+  <si>
+    <t>Ayuda destinada a la transferencia del conocimiento desde centros tecnológicos, centros de investigación y universidades PCTIN 2026</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876093</t>
+  </si>
+  <si>
+    <t>Resolución del 8 de mayo de 2024 del director de la Agencia Valenciana de Fomento y Garantía Agraria, por la que se convocan ayudas a Planes de reconversión y reestructuración colectivos, en el marco del Programa de Desarrollo Rural de la Comunitat Valenc</t>
+  </si>
+  <si>
+    <t>2024-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760272</t>
+  </si>
+  <si>
+    <t>Acciones complementarias de impulso y fortalecimiento de la innovación NO AYUDA ESTADO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760275</t>
+  </si>
+  <si>
+    <t>Valorización y Transferencia de resultados de investigación a las empresas. NO AYUDAS DEL ESTADO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838838</t>
+  </si>
+  <si>
+    <t>Impulso a la compra pública innovadora (CPI)REG MINIMIS 2023/2831</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838852</t>
+  </si>
+  <si>
+    <t>Impulso a la compra pública innovadora (CPI) REGIMEN 651</t>
+  </si>
+  <si>
+    <t>2025-06-16</t>
+  </si>
+  <si>
+    <t>2025-07-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838853</t>
+  </si>
+  <si>
+    <t>Impulso a la compra pública innovadora (CPI) L2 NO AYUDAS DEL ESTADO</t>
+  </si>
+  <si>
+    <t>2026-02-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838858</t>
+  </si>
+  <si>
+    <t>Acciones complementarias de impulso y fortalecimiento de la innovación. MINIMIS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838867</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838869</t>
+  </si>
+  <si>
+    <t>Asimilación de tecnologías avanzadas y su difusión en el Sistema Valenciano de Innovación REG (UE) 651/2014</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838871</t>
+  </si>
+  <si>
+    <t>2024-02-29</t>
+  </si>
+  <si>
+    <t>2024-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752940</t>
+  </si>
+  <si>
+    <t>Bases de la convocatoria de proyectos innovadores para el programa de aceleración “AGRO·LAB TONOWASTE” promovido por VALÈNCIA INNOVATION CAPITAL</t>
+  </si>
+  <si>
+    <t>2024-12-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796042</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre la generalitat, a través de la presidència i la universitat d´alacant, para a colaboración en el funcioamiento de la comisionada de la presidencia de la generalitat, para la digitalización y la ciberseguredad de la comunitat</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704505</t>
+  </si>
+  <si>
+    <t>CONVENIO de COLABORACIÓN ENTRE LABORA-SERVICIO VALENCIANO de EMPLEO Y FORMACIÓN Y AIMPLAS-ASOCIACIÓN de INVESTIGACIÓN de MATERIALES PLÁSTICOS Y CONEXAS PARA LA REALIZACIÓN de ACCIONES FORMATIVAS DIRIGIDAS PREFERENTEMENTE A PERSONAS DESEMPLEADAS EN MATERIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759575</t>
+  </si>
+  <si>
+    <t>Resolución de 30 de abril de 2024, de la presidenta del IVACE, de convocatoria de ayudas en materia de energías renovables con cargo al presupuesto ejercicio 2024, con cofinanciación de la Unión Europea a través del Fondo Europeo de Desarrollo Regional</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760235</t>
+  </si>
+  <si>
+    <t>Convenio Consejería Salud y PS y FRS para elaboración de un proyecto de innovaci</t>
+  </si>
+  <si>
+    <t>2024-04-04</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751688</t>
+  </si>
+  <si>
+    <t>Resolución de la directora general de Producción Agrícola y Ganadera, por la que se establece la convocatoria anticipada, para el Plan 2025, de las ayudas de la Comunitat Valenciana destinadas a la suscripción de seguros agrarios incluidos en los planes a</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804083</t>
+  </si>
+  <si>
+    <t>INSTITUT VALENCIÀ de CONSERVACIÓ, RESTAURACIÓ I INVESTIGACIÓ, PARA LA FINANCIACIÓN de INVERSIONES Y OPERACIONES de CAPITAL de LA ENTIDAD</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764650</t>
+  </si>
+  <si>
+    <t>Resolución de 8 de mayo de 2024, de la presidenta del IVACE, por la que se convocan ayudas destinadas al fomento de instalaciones de autoconsumo de energía eléctrica en régimen de comunidades de energías renovables, con cargo al presupuesto del 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758845</t>
+  </si>
+  <si>
+    <t>Resolución por la cual se efectúa la convocatoria, para el ejercicio 2024, de las subvenciones reguladas en los artículos 16 y 17 de la Orden 2/2020, de 27 de febrero, de la Conselleria de Economía Sostenible, Sectores Productivos, Comercio y</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757349</t>
+  </si>
+  <si>
+    <t>Convenio entre la conselleria de educación, universidades y empleo y la universidad miguel hernández, para el apoyo en 2023-2024 a la construcción y actualización de edificios e infraestructuras de i+d+i de excelencia- edificios de investigación de excele</t>
+  </si>
+  <si>
+    <t>2023-11-30</t>
+  </si>
+  <si>
+    <t>2024-12-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730747</t>
+  </si>
+  <si>
+    <t>IMPULSO de LA ACCIÓN CLIMÁTICA LOCAL A TRAVÉS del PLAN de ACCIÓN POR EL CLIMA Y LA ENERGÍA (PACTO de ALCALDES/AS POR EL CLIMA Y LA ENERGÍA) EN EL EJERCICIO 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761670</t>
+  </si>
+  <si>
+    <t>CONVENIO de COOPERACIÓN EDUCATIVA ENTRE LA GENERALITAT, A TRAVÉS de LA CONSELLERIA de AGRICULTURA, GANADERÍA Y PESCA Y LA UNIVERSIDAD CEU CARDENAL HERRERA, PARA LA REALIZACIÓN de PRÁCTICAS FORMATIVAS SUBVENCIONADAS DURANTE EL AÑO 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761911</t>
+  </si>
+  <si>
+    <t>CONVENIO de COOPERACIÓN EDUCATIVA ENTRE LA GENERALITAT, A TRAVÉS de LA CONSELLERIA de AGRICULTURA, GANADERÍA Y PESCA Y LA UNIVERSIDAD MIGUEL HERNÁNDEZ de ELCHE, PARA LA REALIZACIÓN de PRÁCTICAS FORMATIVAS SUBVENCIONADAS DURANTE EL AÑO 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763059</t>
+  </si>
+  <si>
+    <t>Resolución 21 marzo 2024 de ICEX España Exportación e Inversiones, E.P.E. por la que se convoca concesión ayudas Participación Agrupada en Feria OVUM 2024-XXVIII Congreso Latinoamericano de Avicultura - Punta del Este (URUGUAY) - 12 a 15 noviembre 2024</t>
+  </si>
+  <si>
+    <t>2024-05-19</t>
+  </si>
+  <si>
+    <t>2024-06-19</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754393</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XXII Convocatoria (PDR 2014-2020) G.A.L. ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754959</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XII Convocatoria (PDR 2014-2020) G.A.L. APRODERVI</t>
+  </si>
+  <si>
+    <t>2024-04-27</t>
+  </si>
+  <si>
+    <t>2024-05-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755838</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ XII Convocatoria (PDR 2014-2020) G.A.L. APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755839</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ VIII Convocatoria (PDR 2014-2020) G.A.L. LA SIBERIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755840</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ XXII Convocatoria (PDR 2014-2020) G.A.L. ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756496</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XII  Convocatoria (PDR 2014-2020) G.A.L. APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756497</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XIII Convocatoria (PDR 2014-2020) G.A.L. ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782270</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XIII Convocatoria (PDR 2014-2020) G.A.L. ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782271</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ XIII Convocatoria (PDR 2014-2020) G.A.L. ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782273</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ IX Convocatoria (PDR 2014-2020) G.A.L. ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782332</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ IX Convocatoria (PDR 2014-2020) G.A.L. ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782333</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ IX Convocatoria (PDR 2014-2020) G.A.L. ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782334</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XII Convocatoria (PDR 2014-2020) G.A.L. DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782491</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XII Convocatoria (PDR 2014-2020) G.A.L. DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782492</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ XII Convocatoria (PDR 2014-2020) G.A.L. DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782493</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XIV Convocatoria (PDR 2014-2020) G.A.L. CAMPISUR</t>
+  </si>
+  <si>
+    <t>2024-10-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784454</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/XIV Convocatoria (PDR 2014-2020) G.A.L. CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784455</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ XXIII Convocatoria (PDR 2014-2020) G.A.L. ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784515</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ IX Convocatoria (PDR 2014-2020) G.A.L. ADEVAG</t>
+  </si>
+  <si>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>2024-11-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795884</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XXIV Convocatoria (PDR 2014-2020) G.A.L. ADERSUR</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>2025-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808943</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ IX Convocatoria (PDR 2014-2020) G.A.L. ADERCO</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816089</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ IX Convocatoria (PDR 2014-2020) G.A.L. LA SIBERIA</t>
+  </si>
+  <si>
+    <t>2025-03-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816223</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícola. Ayudas Estado.(Interv, 7119 PEPAC), s/ II Convo  (PEPAC 2023-2027) G.A.L. SOPRODEVAJE</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869950</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L. FEDESIBA</t>
+  </si>
+  <si>
+    <t>2025-11-26</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871049</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L.  CAMPISUR</t>
+  </si>
+  <si>
+    <t>2025-12-02</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872386</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872387</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ VIII Convocatoria (PDR 2014-2020) G.A.L. ADERCO</t>
+  </si>
+  <si>
+    <t>2024-07-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763736</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ VIII Convocatoria (PDR 2014-2020) G.A.L. ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763737</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ VIII Convocatoria (PDR 2014-2020) G.A.L. ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763739</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader para apoyo a la innovación social, la gobernanza multinivel y la dinamización social y económica (Submedida 19.2.7 PDR), s/ XIV Convocatoria (PDR 2014-2020) del G.A.L. TENTUDIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764490</t>
+  </si>
+  <si>
+    <t>Subvenciones 2024 a empresas para la aceleración de ecosistemas de emprendimiento e innovación basados en gemelos digitales (RETECH) s/ Decreto 145/2024 de 19 de noviembre de 2024 que las convoca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799672</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Actuaciones de Dinamización y Promoción empresarial L1_Asesoramiento, según Decreto 65/2024 de 2 de julio que las convoca.</t>
+  </si>
+  <si>
+    <t>2024-08-02</t>
+  </si>
+  <si>
+    <t>2024-10-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777945</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 para Inversiones en Industrias Agroalimentarias, según  Decreto 87/2024, de 30 de julio, por el que se establecen las bases reguladoras de concesión de incentivos agroindustriales en la Comunidad Autónoma de Extremadura, para el apoyo a inversiones destinadas a la transformación y comercialización de productos agrícolas, y se aprueba su única convocatoria</t>
+  </si>
+  <si>
+    <t>2024-09-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779544</t>
+  </si>
+  <si>
+    <t>Ayudas 2025 para inversiones destinadas a la transformación y comercialización de productos agrícolas, s/ Resolución de 29 de octubre de 2025 que convoca</t>
+  </si>
+  <si>
+    <t>2026-01-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869937</t>
+  </si>
+  <si>
+    <t>Ayudas Extremadura Avante a empresas para participación agrupada en la  Feria Fruit Attraction 2025, según el Acuerdo de 27 de marzo 2025 que las convoca.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823326</t>
+  </si>
+  <si>
+    <t>Ayudas 2025 a empresas para participación agrupada en la Feria Food Ingredients 2025, según el Acuerdo de 26 de agosto 2025 que las convoca.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853387</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 a Entidades públicas de investigación del SECTI para proyectos de I+D sobre almacenamiento energético en régimen de colaboración público-privada, según Resolucion de 5 de diciembre de 2024</t>
+  </si>
+  <si>
+    <t>2025-02-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805280</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 a Empresas para proyectos de I+D sobre almacenamiento energético en régimen de colaboración público-privada, según Resolucion de 5 de diciembre de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805281</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 para la internacionalización de la empresa extremeña y la mejora de las condiciones de comercialización exterior, según resolución de 30 de octubre de 2023, que las convoca</t>
+  </si>
+  <si>
+    <t>2023-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726202</t>
+  </si>
+  <si>
+    <t>Subv 2024-2025 dirigida a municipios y entidades locales menores para financiar proyectos de dinamización comercial, según Decreto 130/2024, de 15 de octubre de 2024 que convoca</t>
+  </si>
+  <si>
+    <t>2024-11-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794035</t>
+  </si>
+  <si>
+    <t>Subv 2024-2025 dirigida a asociaciones, federaciones y confederaciones del sector comercio para financiar proyectos de dinamización comercial, según Decreto 130/2024, de 15 de octubre de 2024 que convoca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794036</t>
+  </si>
+  <si>
+    <t>Subv 2023 a empresas privadas no agrícolas para la contratación de personas participantes en los proyectos del programa escuelas profesionales duales de empleo(linea ii), según la resolución de 9 de agosto de 2023 que las convoca</t>
+  </si>
+  <si>
+    <t>2023-09-14</t>
+  </si>
+  <si>
+    <t>2024-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715998</t>
+  </si>
+  <si>
+    <t>Subv. 2023 a empresas privadas no agrícolas para la contratación de personas participantes en los proyectos del programa colaborativo rural (línea ii), según resolución de 9 de agosto de 2023</t>
+  </si>
+  <si>
+    <t>2023-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716032</t>
+  </si>
+  <si>
+    <t>Convenio entre gain, consellería de educación, udc, usc, uvi y csic para fomentar la actividad investigadora del personal investigador finalista en las convocatorias de ayudas del erc en el marco del programa horizon europe</t>
+  </si>
+  <si>
+    <t>2023-10-26</t>
+  </si>
+  <si>
+    <t>2024-12-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723850</t>
+  </si>
+  <si>
+    <t>Bases reguladoras para la concesión de las ayudas VInnovate Galicia para fomentar la cooperación trasnacional de los agentes del Sistema gallego de I+D a través de proyectos de colaboración con otros agentes europeos</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785078</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a consellería de cultura, educación, formación profesional e universidades e a universidade de santiago de compostela (usc) para completar as axudas ao persoal investigador principal dos programas grants (erc) 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704943</t>
+  </si>
+  <si>
+    <t>Convenio implementación infraestruturas de investigación universitaria</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/721409</t>
+  </si>
+  <si>
+    <t>Convenio colaboración entre la consellería de cultura, educ., fp e univ. y la agencia estatal consejo superior de investigaciones científicas para el desarrollo de actividades en el instituto de estudios gallegos padre sarmiento</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/722242</t>
+  </si>
+  <si>
+    <t>Convenio coa udc-usc-uvigo para reforzo de persoal de xestión de transferencia e a innovación e consolidación de estruturas de investigación</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723129</t>
+  </si>
+  <si>
+    <t>Orden del 30 de enero de 2025 por la que se establecen las bases reguladoras para la concesión, en régimen de concurrencia no competitiva, de subvenciones para el impulso de la innovación y sostenibilidad del comercio local y artesanal</t>
+  </si>
+  <si>
+    <t>2025-02-26</t>
+  </si>
+  <si>
+    <t>2025-03-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814563</t>
+  </si>
+  <si>
+    <t>Convenio entre la consellería de promoción del empleo e igualdad y la federación de escuelas familiares agrarias de galicia para el desarrollo de un proyecto piloto de arraigo para la formación</t>
+  </si>
+  <si>
+    <t>2023-10-08</t>
+  </si>
+  <si>
+    <t>2024-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720425</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a consellería de promoción do emprego e igualdade e a federación galega de comercio para a realización de accións formativas de cualificación e recualificación da poboación activa en sectores estratéxicos e mellora das capac</t>
+  </si>
+  <si>
+    <t>2024-01-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739663</t>
+  </si>
+  <si>
+    <t>Orde do 15 de decembro de 2023 pola que se establecen as bases reguladoras das axudas para o fomento da contratación dos seguros agrarios na comunidade autónoma de galicia e se convocan para o ano 2024 (código de procedemento mr443a).</t>
+  </si>
+  <si>
+    <t>2024-01-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/737939</t>
+  </si>
+  <si>
+    <t>ORde do 26 de decembro de 2024 pola que se establecen as bases reguladoras das axudas para o fomento da contratación dos seguros agrarios na Comunidade Autónoma de Galicia e se convocan para o ano 2025 (Código de procedemento MR443A)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808706</t>
+  </si>
+  <si>
+    <t>ORde do 29 de decembro de 2025 pola que se establecen as bases reguladoras das axudas para o fomento da contratación dos seguros agrarios na Comunidade Autónoma de Galicia e se convocan para o ano 2026 (Código de procedemento MR443A)</t>
+  </si>
+  <si>
+    <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881236</t>
+  </si>
+  <si>
+    <t>Bases reguladoras del procedimiento de concesión de las ayudas para proyectos de mejora energética, dirigidas a autónomos y pymes,, dentro del territorio de la ccaa de galicia</t>
+  </si>
+  <si>
+    <t>2024-01-10</t>
+  </si>
+  <si>
+    <t>2024-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729217</t>
+  </si>
+  <si>
+    <t>resolución do 18 de marzo de 2024 pola que se establecen as bases reguladoras das axudas á nova participación de agricultores en réximes de calidade, cofinanciadas co Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) no marco do Programa de desenvo</t>
+  </si>
+  <si>
+    <t>2024-07-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761240</t>
+  </si>
+  <si>
+    <t>Bases reguladoras y convocatoria de subvenciones  para proyectos de ahorro y eficiencia energética en las empresas gallegas para el año 2024</t>
+  </si>
+  <si>
+    <t>2024-07-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774451</t>
+  </si>
+  <si>
+    <t>Bases reguladoras de las subvenciones para proyectos de infraestructuras de almacenamiento energético que favorezcan la electrificación de la demanda de energía, para el año 2024, cofinanciadas por el FEDER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783976</t>
+  </si>
+  <si>
+    <t>resolución del 16 de diciembre de 2025, del Instituto Energético de Galicia por la que se aprueban las bases reguladoras de las ayudas para proyectos de ahorro y eficiencia energética en las empresas gallegas</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881665</t>
+  </si>
+  <si>
+    <t>Resolución del 23 de diciembre de 2026, del Instituto Energético de Galicia por la que se establecen las bases reguladoras de las ayudas para proyectos de energía fotovoltaica</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881947</t>
+  </si>
+  <si>
+    <t>Ayudas para la mejora de la capacidad de la innovación y el desarrollo tecnológico de las empresas en Galicia, programa “Ticket Innova” para el año 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807213</t>
+  </si>
+  <si>
+    <t>Bases reguladoras de las ayudas para la mejora de la capacidad de la innovación de las empresas en Galicia, a través de la financiación de las actividades integradas en planes de diseño e innovación (programa Igape Innova)</t>
+  </si>
+  <si>
+    <t>2025-02-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808279</t>
+  </si>
+  <si>
+    <t>convocatoria de subvenciones, en régimen de concurrencia competitiva, para proyectos de equipos de aprovechamiento de energías renovables eléctricas y de ahorro y eficiencia energética en las empresas de producción agrícola primaria</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756070</t>
+  </si>
+  <si>
+    <t>Bases reguladoras y convocatoria subv. dest. form. competencias digitales mrr</t>
+  </si>
+  <si>
+    <t>2023-07-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705981</t>
+  </si>
+  <si>
+    <t>Convocatoria PYME DIGITAL 2024 – Cámara de Comercio de Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774251</t>
+  </si>
+  <si>
+    <t>Orden CTD/9/2024, de 25 de noviembre, bases reguladoras y convocatoria de subvenciones destinadas a Proyectos de Eficiencia Energética y Economía Circular de Empresas Turísticas (C14.I4, línea de actuación2), del PRTR sujetas al Reglamento (UE) 2023/2831</t>
+  </si>
+  <si>
+    <t>2024-11-26</t>
+  </si>
+  <si>
+    <t>2025-03-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799217</t>
+  </si>
+  <si>
+    <t>Orden CTD/9/2024, bases reguladoras y convocatoria de subvenciones destinadas a Proyectos de Eficiencia Energética y Economía Circular de Empresas Turísticas (C14.I4, línea de actuación 2), del PRTR sujetas al Reglamento (UE) Nº651/2014 Comision 17/6/2014</t>
+  </si>
+  <si>
+    <t>2024-11-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799978</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre el gobierno de cantabria, a través de la consejeria de fomento, ordenación del territorio y medio ambiente y la universidad de cantabria para el fomento de la investigación en materia de transportes</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746615</t>
+  </si>
+  <si>
+    <t>Convenio colaboración entre el gobierno de cantabria a través de la consejería de industria, turismo, innovación, transporte y comercio y la universidad de cantabria para el fomento de la investigación en materia de consumo</t>
+  </si>
+  <si>
+    <t>2023-02-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680768</t>
+  </si>
+  <si>
+    <t>Orden por la que se convocan las ayudas a la artesanía en cantabria 2024 (producción primaria de productos agrícolas)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742427</t>
+  </si>
+  <si>
+    <t>Convocatoria de ayudas a las entidades asociativas agrarias para la colaboración en la prestación de servicios de asesoramiento que incluya la gestión técnico-económica, a las explotaciones agrarias en la Comunidad Autónoma de Cantabria para el año 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759713</t>
+  </si>
+  <si>
+    <t>ORDEN IND/57/2024, de 4 de diciembre, por la que se aporueba la Convocatoria para el años 2025 de las ayudas a la artesanía en Cantabria (Producción primaria de productos agrícolas.)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801075</t>
+  </si>
+  <si>
+    <t>Orden IND/39/2025, de 20 de agosto, por la que se aprueba para el año 2025 la convocatoria de subvenciones para asociaciones de comerciantes y sus federaciones y confederaciones y cooperativas de detallistas. No sujeto a minimis</t>
+  </si>
+  <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/852419</t>
+  </si>
+  <si>
+    <t>Orden IND/19/2024, de 7 de mayo, por la que se convoca para el año 2024 la línea de subvenciones INNOVA.</t>
+  </si>
+  <si>
+    <t>2024-04-09</t>
+  </si>
+  <si>
+    <t>2024-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751394</t>
+  </si>
+  <si>
+    <t>Resolución SOD/EMPLEA/23/24, de 26 de abril de 2024, por la que se convoca para el año 2024 la línea de subvenciones del programa “EMPLEA”. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-08-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751427</t>
+  </si>
+  <si>
+    <t>Resolución SOD/CERT/23/24, de 26 de abril de 2024, que convoca para el año 2024 la línea de subvenciones del programa de “CERTIFICACIONES PARA LA MEJORA COMPETITIVA Y LA ENTRADA EN NUEVOS MERCADOS”. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755031</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN SOD/+TAL/23/24, de 20 de MARZO de 2024, POR LA QUE SE CONVOCA LA LÍNEA de SUBVENCIONES “+ TALENTO. CONTRATACIÓN de PERSONAL TÉCNICO COMERCIAL”. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-05-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757638</t>
+  </si>
+  <si>
+    <t>Resolución SOD/TEC/23/24, de 20 de marzo de 2024, por la que se convoca para el año 2024 la línea de subvenciones del programa de “Personal Técnico I+D”. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757769</t>
+  </si>
+  <si>
+    <t>Resolución SOD/FER/23/24, de 11 de abril de 2024, por la que se convoca para el año 2024 la línea de subvenciones del programa de “ORGANIZACIÓN de FERIAS Y CONGRESOS EMPRESARIALES EN CANTABRIA”. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-07-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761619</t>
+  </si>
+  <si>
+    <t>Orden de 21 de diciembre de 2025 de la Consejería de Industria, Comercio y Empleo, por la que se convocan subvenciones para el año 2026 dirigidas a la adquisición de maquinaria industriales nueva en empresas industriales de Castilla y León.</t>
+  </si>
+  <si>
+    <t>2026-01-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877052</t>
+  </si>
+  <si>
+    <t>Orden de 22 de diciembre de 2023, de la consejería de agricultura, ganadería y desarrollo rural, se convocan subvenciones a la transformación y comercialización de productos agrarios, silvícolas y de la alimentación, cofinanciadas por feader, línea j01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735391</t>
+  </si>
+  <si>
+    <t>Subvenciones para la promoción del dimensionamiento del cooperativismo agroalimentario en la Comunidad de Castilla y León para el año 2024. Mínimis General. Orden de 01/08//2024, de la Consejería de Agricultura, Ganadería y Desarrollo Rural</t>
+  </si>
+  <si>
+    <t>2024-09-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778898</t>
+  </si>
+  <si>
+    <t>Orden de 24 de octubre de 2024, de la Consejería de Agricultura, Ganadería y Desarrollo Rural, por la que se convocan para el año 2024, subvenciones a las organizaciones profesionales agrarias más representativas en la Comunidad de Castilla y León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/793183</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Agricultura, Ganadería y Desarrollo Rural, de 5 de noviembre de 2024, para fomentar la modernización de la industria agroalimentaria y la transición justa, Programa del Fondo de Transición Justa - Pymes</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795072</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Agricultura, Ganadería y Desarrollo Rural, de 8/11/2024, por la que se convocan subvenciones a las inversiones en comercialización y Transformación de los productos de la pesca y la acuicultura - Programa FEMPA – Línea PA2</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795919</t>
+  </si>
+  <si>
+    <t>Orden de 22/04/2025 de la Consejería de Agricultura, Ganadería y Desarrollo Rural, por la que se convocan subvenciones a la transformación amparadas en la Intervención 6842.1 (objetivos ambientales) del PEPAC cofinanciadas por el FEADER - Línea MA1</t>
+  </si>
+  <si>
+    <t>2025-04-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828029</t>
+  </si>
+  <si>
+    <t>Orden de 12/08/2025, de la Consejería de Agricultura, Ganadería y Desarrollo Rural, por la que se convocan para el año 2025 las ayudas para la promoción del dimensionamiento del cooperativismo agroalimentario, en la comunidad autónoma de Castilla y León.</t>
+  </si>
+  <si>
+    <t>2025-08-20</t>
+  </si>
+  <si>
+    <t>2025-09-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851472</t>
+  </si>
+  <si>
+    <t>Orden de 23 de diciembre de 2025, de la Consejería de Agricultura, Ganadería y Desarrollo Rural, por la que se convocan ayudas para la realización de acciones de formación, información y demostración en el marco del PEPAC de España 2023/2027</t>
+  </si>
+  <si>
+    <t>2026-01-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877691</t>
+  </si>
+  <si>
+    <t>Orden de 20 de agosto de 2024, de la Consejería de Cultura, Turismo y Deporte, por la que se convocan subv. destinadas a proyectos de eficiencia energética y economía circular de empresas turísticas, financiados por fondos europeos next generation-eu MRR.</t>
+  </si>
+  <si>
+    <t>2024-08-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781223</t>
+  </si>
+  <si>
+    <t>Orden de 8 de mayo de 2024, de la Consejería de Agricultura, Ganadería y Desarrollo Rural, por la que se convoca la incorporación de titulares de explotaciones agrarias a las intervenciones de desarrollo rural medioambientales y climáticas</t>
+  </si>
+  <si>
+    <t>2024-03-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762548</t>
+  </si>
+  <si>
+    <t>Orden de 12-diciembre-2025 de la Consejería de Economía y Hacienda por la que se efectúa la convocatoria del año 2026 destinadas a desarrollar y mejorar las capacidades de investigación e innovación del tejido empresarial a través de las AAEEII de CyL</t>
+  </si>
+  <si>
+    <t>2025-12-19</t>
+  </si>
+  <si>
+    <t>2026-02-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874935</t>
+  </si>
+  <si>
+    <t>Orden de 25 de enero de 2024, de la consejería industria, comercio y empleo por la que se convocan subvenciones destinadas a la financiación de costes salariales de trabajadores con discapacidad en centros especiales de empleo para el año 2024.</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741343</t>
+  </si>
+  <si>
+    <t>Orden de 7 de mayo de 2024, de la Consejería de Industria, Comercio y Empleo por la que se convocan subvenciones dirigidas a la modernización, digitalización y mejora de la gestión del comercio de Castilla y León</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752127</t>
+  </si>
+  <si>
+    <t>Acuerdo de 25 de abril de 2024, de la Junta de Castilla y León, por el que se autoriza la concesión directa de subvenciones a la Agrupaciones Empresariales Innovadoras de Castilla y León VITARTIS y CYLSOLAR.</t>
+  </si>
+  <si>
+    <t>2024-06-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758759</t>
+  </si>
+  <si>
+    <t>Orden de 5 de abril de 2024, de la Consejería Industria, Comercio y Empleo, por la que se convocan para el año 2024 subvenciones públicas dirigidas a la realización de acciones que contribuyan al Bienestar laboral en centros de trabajo de Castilla y León.</t>
+  </si>
+  <si>
+    <t>2024-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758785</t>
+  </si>
+  <si>
+    <t>Orden de 3 de mayo de 2024, de la Consejería de Industria, Comercio y Empleo, por la que se convocan las subvenciones para el año 2024 del programa de apoyo a la creación y al empleo en cooperativas y sociedades labor. PROGRAMA I.- INCORPORACIÓN de SOCIOS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759362</t>
+  </si>
+  <si>
+    <t>Orden de 6 de mayo de 2024, de la Consejería de Industria, Comercio y Empleo por la que se convocan subvenciones dirigidas a la modernización de las empresas artesanas de Castilla y León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759383</t>
+  </si>
+  <si>
+    <t>Convocatoria instrumental 2024. dirección general de ciencia e investigación. dpto. de educación, ciencia y universidades. subvenciones directas. texto refundido de la ley de subvenciones de aragón aprobado por decreto legislativo 2/2023 de 3 de mayo.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739477</t>
+  </si>
+  <si>
+    <t>ORDEN AGA/xxx/2024, de 22 de abril, por la que se convocan subvenciones destinadas a la mejora de la producción y comercialización de los productos de la apicultura, para el año 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760928</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre el gobierno de aragón y la fundación ecología y desarrollo para la ejecución del proyecto "asesoría energética para hogares aragoneses. población general"</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742510</t>
+  </si>
+  <si>
+    <t>Convenio colaboración entre gobierno de aragón y consejo aragonés de cámaras oficiales de comercio, industria y servicios como entidad colaboradora, para gestión ayudas para la modernización de empresas privadas transporte viajeros y mercancías</t>
+  </si>
+  <si>
+    <t>2023-05-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/698156</t>
+  </si>
+  <si>
+    <t>Contrato-programa general entre el gobierno de aragón y la universidad de zaragoza, para la asignación y financiación de complementos retributivos adicionales ligados a méritos individuales del personal docente e investigador de la universidad de zaragoza</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726133</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración suscrito entre el instituto aragonés de empleo y las cámaras oficiales de comercio, industria y servicios de huesca, teruel y zaragoza, para realizar el “programa 45+”.</t>
+  </si>
+  <si>
+    <t>2025-01-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735724</t>
+  </si>
+  <si>
+    <t>Orden de la vicepresidenta segunda y consejera de economía, empleo e industria, por la que se concede una subvención a la agrupación de personas sordas de zaragoza y aragón (asza) para  realizar servicio de intermediación laboral para personas sordas</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746608</t>
+  </si>
+  <si>
+    <t>Orden de la Vicepresidenta y Consejera de Presidencia, Economía y Justicia, por la que se convocan las ayudas a proyectos de inversión empresarial que fomenten la investigación y desarrollo e innovación industrial en la provincia de Teruel. FITE 2023</t>
+  </si>
+  <si>
+    <t>2025-01-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801820</t>
+  </si>
+  <si>
+    <t>CONVENIO de COLABORACIÓN ENTRE EL GOBIERNO de ARAGÓN Y LAS CÁMARAS OFICIALES de COMERCIO, INDUSTRIA Y SERVICIOS de HUESCA, TERUEL Y ZARAGOZA, PARA LA EJECUCIÓN de LAS ACCIONES SOBRE LAS PYME DERIVADAS del PLAN CAMERAL de COMPETITIVIDAD de ARAGÓN.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755341</t>
+  </si>
+  <si>
+    <t>ORDEN de la Vicepresidenta y Consejera de Presidencia, Economía y Justicia del Gobierno de Aragón, que aprueba BBRR de ayudas para proyectos de innovación, a través de la iniciativa “Techfablab”, en el marco de PRTR y su convocatoria 2024</t>
+  </si>
+  <si>
+    <t>2024-09-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786297</t>
+  </si>
+  <si>
+    <t>Orden de 16 de mayo de 2025, de la Vicepresidenta y Consejera de Presidencia, Economía y Justicia del Gobierno de Aragón, por la que se convocan ayudas a pequeñas y medianas empresas para actuaciones de digitalización.</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833698</t>
+  </si>
+  <si>
+    <t>ORDEN de la Vicepresidenta y Consejera de Presidencia, Economía y Justicia, de 4 de febrero de 2026, se convocan ayudas a proyectos de inversión de pymes enmarcados dentro del Fondo de Transición Justa (FTJ) periodo 2021-2027 en la provincia de Teruel</t>
+  </si>
+  <si>
+    <t>2027-08-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885046</t>
+  </si>
+  <si>
+    <t>Ayudas a proyectos de inversión empresarial que fomenten la investigación y desarrollo e innovación industrial en la provincia de Teruel. FITE 2022</t>
+  </si>
+  <si>
+    <t>2024-04-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754793</t>
+  </si>
+  <si>
+    <t>Convocatoria ayudas para ejecucion del programa de emisión de bonos digitales para colectivos vulnerables</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705928</t>
+  </si>
+  <si>
+    <t>Orden consejeria de Agricultura, ganaderia , Pesca y Soberanía Alimentaria suscripcion Seguros Agrarios</t>
+  </si>
+  <si>
+    <t>2024-05-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762320</t>
+  </si>
+  <si>
+    <t>PROYECTO MEJORA MERCADOS TRADICIONALES de CANARIAS Y/O APOYO COMERCIO RURAL</t>
+  </si>
+  <si>
+    <t>2025-03-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817279</t>
+  </si>
+  <si>
+    <t>Subv. proy. base aérea energéticamente sostenible</t>
+  </si>
+  <si>
+    <t>2023-07-04</t>
+  </si>
+  <si>
+    <t>2024-12-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730464</t>
+  </si>
+  <si>
+    <t>Subv. ayto. fuencaliente - proyectos innovadores reto demográfico</t>
+  </si>
+  <si>
+    <t>2023-08-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736660</t>
+  </si>
+  <si>
+    <t>Asistencia y Tutorización transformación digital comercio de gran canaria</t>
+  </si>
+  <si>
+    <t>2023-11-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735854</t>
+  </si>
+  <si>
+    <t>Programa apoyo a la digitalización y el conocimiento del sector comercial</t>
+  </si>
+  <si>
+    <t>2023-12-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735858</t>
+  </si>
+  <si>
+    <t>Convocatoria subvenciones para la mejora competencias digitales población canaria 2024</t>
+  </si>
+  <si>
+    <t>2024-11-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742698</t>
+  </si>
+  <si>
+    <t>Convocatoria subvenciones DIGINNOVA PARA LA INCORPORACIÓN de TALENTO JOVEN A LAS EMPRESAS Y CENTROS de INVESTIGACIÓN de CANARIAS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/772013</t>
+  </si>
+  <si>
+    <t>Subvención AECP_Plan digitalización construcción 2024</t>
+  </si>
+  <si>
+    <t>2023-12-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783005</t>
+  </si>
+  <si>
+    <t>ORDEN POR LA QUE SE CONVOCAN SUBVENCIONES de APOYO A AGRUPACIONES EMPRESARIALES INNOVADORAS O CLÚSTERES PARA LA REALIZACIÓN de ACTUACIONES de INNOVACIÓN EN CANARIAS, PARA EL EJERCICIO 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784829</t>
+  </si>
+  <si>
+    <t>Convocatoria para la concesión de subvenciones a proyectos de digitalización en empresas</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839036</t>
+  </si>
+  <si>
+    <t>Decreto nº 801/2024 de 17 de diciembre de 2024 del Vicepresidente por el que se convocan los Auxilios a Proyectos de Obras Hidráulicas de Iniciativa Privada y de Riego Agrícola para el año 2024</t>
+  </si>
+  <si>
+    <t>2024-12-18</t>
+  </si>
+  <si>
+    <t>2025-02-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803873</t>
+  </si>
+  <si>
+    <t>SUBVENCIÓN AYUNTAMIENTO GARAFÍA PLAN INSULAR de DINAMIZACIÓN COMERCIAL</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783054</t>
+  </si>
+  <si>
+    <t>Subvenciones 2026 a empresas para financiar proyectos que promuevan la implantación de soluciones de inteligencia artificial de la Comunidad Autónoma de Extremadura  - s/ Decreto 173/2025 que las convoca</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881941</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. ADERSUR</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888474</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L. ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>Orden de la Vicepresidenta y Consejera de Presidencia, Economía y Justicia del Gobierno de Aragón, de 4 de febrero de 2026, por la que se convocan ayudas para captación de nuevas empresas y crecimiento de las ya establecidas en la provincia de Teruel</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN de 2 de febrero de 2026, de la Presidencia, por la que se convocan ayudas a la contratación de jóvenes para la internacionalización de las pymes de la Comunitat Valenciana, con financiación del Programa Fondo Social Europeo Plus, ejercicio 2026</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L. Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889842</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889844</t>
+  </si>
+  <si>
+    <t>AYUDAS A LA ARTESANÍA de CANTABRIA PARA EL AÑO 2026 (Producción primaria de productos agrícolas)</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874558</t>
+  </si>
+  <si>
+    <t>Ayudas 2025/2026 para mejora de las capacidades avanzadas de las pymes del sector del comercio al por menor, según convocatoria efectuada por Resolución de 21 de noviembre de 2025</t>
+  </si>
+  <si>
+    <t>2025-11-21</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871111</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. ADESVAL</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891007</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. ADESVAL</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
+  </si>
+  <si>
     <t>Orden de 27 de febrero de 2025, de la Consejería de Industria, Comercio y Empleo por la que se convocan subvenciones para la financiación de las unidades de apoyo a la actividad profesional en los centros especiales de empleo para el año 2026</t>
   </si>
   <si>
     <t>2026-08-03</t>
   </si>
   <si>
     <t>2026-09-17</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890312</t>
-  </si>
-[...2026 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889844</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -10176,591 +10176,591 @@
       </c>
       <c r="E229" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H229" s="1" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="1" t="s">
         <v>698</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>699</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>700</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E230" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="H230" s="1" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="1" t="s">
         <v>702</v>
       </c>
       <c r="B231" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C231" s="1" t="s">
         <v>703</v>
       </c>
-      <c r="C231" s="1" t="s">
+      <c r="D231" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E231" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F231" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H231" s="1" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="B232" s="1" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>707</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E232" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>245</v>
+        <v>135</v>
       </c>
       <c r="H232" s="1" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="1" t="s">
         <v>709</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>710</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>711</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E233" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H233" s="1" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="1" t="s">
         <v>713</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>714</v>
+        <v>710</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E234" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H234" s="1" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="1" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>715</v>
+        <v>392</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E235" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H235" s="1" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C236" s="1" t="s">
         <v>719</v>
-      </c>
-[...4 lines deleted...]
-        <v>392</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E236" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H236" s="1" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="1" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E237" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H237" s="1" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="B238" s="1" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>726</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E238" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H238" s="1" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="1" t="s">
         <v>728</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>729</v>
+        <v>725</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E239" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H239" s="1" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="1" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>730</v>
+        <v>462</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E240" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H240" s="1" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="B241" s="1" t="s">
         <v>734</v>
       </c>
-      <c r="B241" s="1" t="s">
+      <c r="C241" s="1" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E241" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H241" s="1" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="1" t="s">
         <v>737</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>738</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>739</v>
+        <v>145</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E242" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H242" s="1" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="1" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E243" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H243" s="1" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="1" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E244" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H244" s="1" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C245" s="1" t="s">
         <v>746</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E245" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H245" s="1" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="1" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E246" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H246" s="1" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="1" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>205</v>
+        <v>751</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>750</v>
+        <v>145</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E247" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H247" s="1" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="B248" s="1" t="s">
         <v>754</v>
       </c>
-      <c r="B248" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C248" s="1" t="s">
-        <v>145</v>
+        <v>243</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E248" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H248" s="1" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="C249" s="1" t="s">
         <v>757</v>
       </c>
-      <c r="B249" s="1" t="s">
+      <c r="D249" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E249" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F249" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H249" s="1" t="s">
         <v>758</v>
-      </c>
-[...16 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C250" s="1" t="s">
         <v>760</v>
-      </c>
-[...4 lines deleted...]
-        <v>761</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E250" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H250" s="1" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="B251" s="1" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>764</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E251" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H251" s="1" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="1" t="s">
         <v>766</v>
       </c>
       <c r="B252" s="1" t="s">
@@ -10768,233 +10768,233 @@
       </c>
       <c r="C252" s="1" t="s">
         <v>768</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E252" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F252" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H252" s="1" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="1" t="s">
         <v>770</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>771</v>
+        <v>289</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>772</v>
+        <v>483</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E253" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F253" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H253" s="1" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="1" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>289</v>
+        <v>773</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>483</v>
+        <v>707</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E254" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F254" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H254" s="1" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="1" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>777</v>
+        <v>446</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>711</v>
+        <v>442</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E255" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H255" s="1" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="1" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>446</v>
+        <v>778</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>442</v>
+        <v>296</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E256" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H256" s="1" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="C257" s="1" t="s">
         <v>781</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E257" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F257" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H257" s="1" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="B258" s="1" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>785</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E258" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H258" s="1" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="1" t="s">
         <v>787</v>
       </c>
       <c r="B259" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C259" s="1" t="s">
         <v>788</v>
       </c>
-      <c r="C259" s="1" t="s">
+      <c r="D259" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E259" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F259" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H259" s="1" t="s">
         <v>789</v>
-      </c>
-[...13 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="B260" s="1" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>792</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E260" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F260" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H260" s="1" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="1" t="s">
         <v>794</v>
       </c>
       <c r="B261" s="1" t="s">
@@ -11002,155 +11002,155 @@
       </c>
       <c r="C261" s="1" t="s">
         <v>796</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E261" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H261" s="1" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="1" t="s">
         <v>798</v>
       </c>
       <c r="B262" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C262" s="1" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E262" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H262" s="1" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="B263" s="1" t="s">
         <v>802</v>
       </c>
-      <c r="B263" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C263" s="1" t="s">
-        <v>803</v>
+        <v>296</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E263" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H263" s="1" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="B264" s="1" t="s">
         <v>805</v>
       </c>
-      <c r="B264" s="1" t="s">
+      <c r="C264" s="1" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E264" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F264" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H264" s="1" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="1" t="s">
         <v>808</v>
       </c>
       <c r="B265" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="C265" s="1" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E265" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H265" s="1" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="B266" s="1" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>813</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E266" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H266" s="1" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="1" t="s">
         <v>815</v>
       </c>
       <c r="B267" s="1" t="s">
@@ -11158,184 +11158,184 @@
       </c>
       <c r="C267" s="1" t="s">
         <v>817</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E267" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H267" s="1" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="1" t="s">
         <v>819</v>
       </c>
       <c r="B268" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E268" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F268" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H268" s="1" t="s">
         <v>820</v>
-      </c>
-[...16 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="1" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>674</v>
+        <v>668</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>296</v>
+        <v>822</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E269" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H269" s="1" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E270" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F270" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G270" s="1" t="s">
         <v>825</v>
       </c>
-      <c r="B270" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C270" s="1" t="s">
+      <c r="H270" s="1" t="s">
         <v>826</v>
-      </c>
-[...13 lines deleted...]
-        <v>827</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="1" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E271" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F271" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="H271" s="1" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E272" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F272" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H272" s="1" t="s">
         <v>831</v>
-      </c>
-[...19 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="B273" s="1" t="s">
         <v>833</v>
       </c>
-      <c r="B273" s="1" t="s">
+      <c r="C273" s="1" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E273" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F273" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H273" s="1" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="1" t="s">
         <v>836</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>837</v>
       </c>
       <c r="C274" s="1" t="s">
@@ -11343,5105 +11343,5105 @@
       </c>
       <c r="D274" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E274" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F274" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H274" s="1" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="1" t="s">
         <v>840</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>841</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>842</v>
+        <v>462</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E275" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F275" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H275" s="1" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="C276" s="1" t="s">
         <v>844</v>
-      </c>
-[...4 lines deleted...]
-        <v>462</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E276" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F276" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H276" s="1" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="B277" s="1" t="s">
         <v>847</v>
       </c>
-      <c r="B277" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C277" s="1" t="s">
-        <v>848</v>
+        <v>830</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E277" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F277" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H277" s="1" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="1" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E278" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F278" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H278" s="1" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="C279" s="1" t="s">
         <v>853</v>
-      </c>
-[...4 lines deleted...]
-        <v>834</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E279" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H279" s="1" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="1" t="s">
         <v>855</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E280" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H280" s="1" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="C281" s="1" t="s">
         <v>859</v>
-      </c>
-[...4 lines deleted...]
-        <v>857</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E281" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F281" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H281" s="1" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="1" t="s">
         <v>861</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>862</v>
+        <v>852</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>863</v>
+        <v>853</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E282" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F282" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H282" s="1" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="1" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E283" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F283" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H283" s="1" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="1" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E284" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F284" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H284" s="1" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="C285" s="1" t="s">
         <v>869</v>
-      </c>
-[...4 lines deleted...]
-        <v>863</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E285" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H285" s="1" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="1" t="s">
         <v>871</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>872</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>873</v>
+        <v>299</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E286" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H286" s="1" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C287" s="1" t="s">
         <v>875</v>
-      </c>
-[...4 lines deleted...]
-        <v>299</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E287" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F287" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H287" s="1" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C288" s="1" t="s">
         <v>878</v>
-      </c>
-[...4 lines deleted...]
-        <v>879</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E288" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F288" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H288" s="1" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="B289" s="1" t="s">
         <v>881</v>
       </c>
-      <c r="B289" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C289" s="1" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E289" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F289" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H289" s="1" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="C290" s="1" t="s">
         <v>884</v>
-      </c>
-[...4 lines deleted...]
-        <v>885</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E290" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F290" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H290" s="1" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="1" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>799</v>
+        <v>486</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>888</v>
+        <v>419</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E291" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F291" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H291" s="1" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="C292" s="1" t="s">
         <v>890</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E292" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F292" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H292" s="1" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="1" t="s">
         <v>892</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>893</v>
       </c>
       <c r="C293" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E293" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F293" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H293" s="1" t="s">
         <v>894</v>
-      </c>
-[...13 lines deleted...]
-        <v>895</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="B294" s="1" t="s">
         <v>896</v>
       </c>
-      <c r="B294" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C294" s="1" t="s">
-        <v>355</v>
+        <v>453</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E294" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F294" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H294" s="1" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="B295" s="1" t="s">
         <v>899</v>
       </c>
-      <c r="B295" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C295" s="1" t="s">
-        <v>453</v>
+        <v>809</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E295" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H295" s="1" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="B296" s="1" t="s">
         <v>902</v>
       </c>
-      <c r="B296" s="1" t="s">
+      <c r="C296" s="1" t="s">
         <v>903</v>
-      </c>
-[...1 lines deleted...]
-        <v>813</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E296" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F296" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H296" s="1" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="1" t="s">
         <v>905</v>
       </c>
       <c r="B297" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C297" s="1" t="s">
         <v>906</v>
-      </c>
-[...1 lines deleted...]
-        <v>907</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E297" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F297" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H297" s="1" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="B298" s="1" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>910</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E298" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H298" s="1" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="1" t="s">
         <v>912</v>
       </c>
       <c r="B299" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C299" s="1" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E299" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F299" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H299" s="1" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="B300" s="1" t="s">
         <v>916</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>917</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E300" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F300" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H300" s="1" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="1" t="s">
         <v>919</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>920</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>921</v>
+        <v>513</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E301" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F301" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H301" s="1" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="C302" s="1" t="s">
         <v>923</v>
-      </c>
-[...4 lines deleted...]
-        <v>513</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E302" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F302" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H302" s="1" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="C303" s="1" t="s">
         <v>926</v>
-      </c>
-[...4 lines deleted...]
-        <v>927</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E303" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F303" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H303" s="1" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C304" s="1" t="s">
         <v>929</v>
-      </c>
-[...4 lines deleted...]
-        <v>930</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E304" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F304" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H304" s="1" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="B305" s="1" t="s">
         <v>932</v>
       </c>
-      <c r="B305" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C305" s="1" t="s">
-        <v>933</v>
+        <v>555</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E305" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F305" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H305" s="1" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="1" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>936</v>
+        <v>932</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>555</v>
+        <v>695</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E306" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F306" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H306" s="1" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="1" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>936</v>
+        <v>60</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>695</v>
+        <v>937</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E307" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F307" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H307" s="1" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C308" s="1" t="s">
         <v>940</v>
       </c>
-      <c r="B308" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C308" s="1" t="s">
+      <c r="D308" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E308" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F308" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H308" s="1" t="s">
         <v>941</v>
-      </c>
-[...13 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="1" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E309" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F309" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H309" s="1" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="1" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>252</v>
+        <v>628</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>944</v>
+        <v>726</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E310" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F310" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H310" s="1" t="s">
-        <v>947</v>
+        <v>945</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="1" t="s">
-        <v>948</v>
+        <v>946</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E311" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F311" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H311" s="1" t="s">
-        <v>949</v>
+        <v>947</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="C312" s="1" t="s">
         <v>950</v>
-      </c>
-[...4 lines deleted...]
-        <v>730</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E312" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F312" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H312" s="1" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="1" t="s">
         <v>952</v>
       </c>
       <c r="B313" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C313" s="1" t="s">
         <v>953</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E313" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F313" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H313" s="1" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="1" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>610</v>
+        <v>628</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>957</v>
+        <v>726</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E314" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F314" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H314" s="1" t="s">
-        <v>958</v>
+        <v>956</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="1" t="s">
-        <v>959</v>
+        <v>942</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E315" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F315" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H315" s="1" t="s">
-        <v>960</v>
+        <v>957</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="1" t="s">
-        <v>946</v>
+        <v>958</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E316" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F316" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H316" s="1" t="s">
-        <v>961</v>
+        <v>959</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="1" t="s">
-        <v>962</v>
+        <v>955</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>628</v>
+        <v>960</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>730</v>
+        <v>961</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E317" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F317" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H317" s="1" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="1" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="B318" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="C318" s="1" t="s">
         <v>964</v>
-      </c>
-[...1 lines deleted...]
-        <v>965</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E318" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F318" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H318" s="1" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="1" t="s">
-        <v>967</v>
+        <v>966</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>795</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="C319" s="1"/>
       <c r="D319" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E319" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F319" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H319" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="1" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="C320" s="1"/>
+        <v>260</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>261</v>
+      </c>
       <c r="D320" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E320" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F320" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H320" s="1" t="s">
-        <v>971</v>
+        <v>969</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="1" t="s">
-        <v>972</v>
+        <v>970</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>260</v>
+        <v>909</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>261</v>
+        <v>659</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E321" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F321" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H321" s="1" t="s">
-        <v>973</v>
+        <v>971</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="C322" s="1" t="s">
         <v>974</v>
-      </c>
-[...4 lines deleted...]
-        <v>659</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E322" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F322" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H322" s="1" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="1" t="s">
         <v>976</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>977</v>
+        <v>363</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>978</v>
+        <v>158</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E323" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F323" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H323" s="1" t="s">
-        <v>979</v>
+        <v>977</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="1" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>363</v>
+        <v>205</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>158</v>
+        <v>296</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E324" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F324" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H324" s="1" t="s">
-        <v>981</v>
+        <v>979</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="1" t="s">
-        <v>982</v>
+        <v>980</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>205</v>
+        <v>260</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>296</v>
+        <v>243</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E325" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F325" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G325" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H325" s="1" t="s">
-        <v>983</v>
+        <v>981</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="1" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>260</v>
+        <v>205</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>243</v>
+        <v>296</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E326" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F326" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G326" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H326" s="1" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="C327" s="1" t="s">
         <v>986</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E327" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F327" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H327" s="1" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="1" t="s">
         <v>988</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>989</v>
+        <v>252</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>990</v>
+        <v>374</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E328" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H328" s="1" t="s">
-        <v>991</v>
+        <v>989</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="1" t="s">
-        <v>992</v>
+        <v>990</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>252</v>
+        <v>896</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E329" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F329" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H329" s="1" t="s">
-        <v>993</v>
+        <v>991</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="1" t="s">
-        <v>994</v>
+        <v>992</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>900</v>
+        <v>373</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E330" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F330" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H330" s="1" t="s">
-        <v>995</v>
+        <v>993</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="C331" s="1" t="s">
         <v>996</v>
       </c>
-      <c r="B331" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D331" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E331" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F331" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>66</v>
+        <v>997</v>
       </c>
       <c r="H331" s="1" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="1" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>1000</v>
+        <v>487</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E332" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F332" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H332" s="1" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B333" s="1" t="s">
         <v>1003</v>
       </c>
-      <c r="B333" s="1" t="s">
+      <c r="C333" s="1" t="s">
         <v>1004</v>
       </c>
-      <c r="C333" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D333" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E333" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F333" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H333" s="1" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="B334" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E334" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F334" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H334" s="1" t="s">
         <v>1007</v>
-      </c>
-[...16 lines deleted...]
-        <v>1009</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="1" t="s">
-        <v>1010</v>
+        <v>1008</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>1008</v>
+        <v>1004</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E335" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F335" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H335" s="1" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E336" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F336" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H336" s="1" t="s">
         <v>1012</v>
-      </c>
-[...19 lines deleted...]
-        <v>1013</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="1" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>1015</v>
+        <v>1011</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>462</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E337" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F337" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H337" s="1" t="s">
-        <v>1016</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="1" t="s">
-        <v>1017</v>
+        <v>1015</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>1015</v>
+        <v>280</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>462</v>
+        <v>483</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E338" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F338" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H338" s="1" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="1" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E339" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F339" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H339" s="1" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="1" t="s">
-        <v>1021</v>
+        <v>1019</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E340" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F340" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H340" s="1" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="1" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E341" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F341" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H341" s="1" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="1" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E342" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F342" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H342" s="1" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="1" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E343" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F343" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H343" s="1" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="1" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E344" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F344" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H344" s="1" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="1" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E345" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F345" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H345" s="1" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="1" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E346" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F346" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H346" s="1" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E347" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F347" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H347" s="1" t="s">
         <v>1035</v>
-      </c>
-[...19 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="1" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1038</v>
+        <v>1034</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E348" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F348" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H348" s="1" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="1" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1038</v>
+        <v>1034</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E349" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F349" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H349" s="1" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C350" s="1" t="s">
         <v>1042</v>
       </c>
-      <c r="B350" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D350" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E350" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F350" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H350" s="1" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E351" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F351" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H351" s="1" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="C352" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E352" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F352" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H352" s="1" t="s">
         <v>1050</v>
-      </c>
-[...13 lines deleted...]
-        <v>1051</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C353" s="1" t="s">
         <v>1052</v>
       </c>
-      <c r="B353" s="1" t="s">
+      <c r="D353" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E353" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F353" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H353" s="1" t="s">
         <v>1053</v>
-      </c>
-[...16 lines deleted...]
-        <v>1054</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E354" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F354" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H354" s="1" t="s">
         <v>1055</v>
-      </c>
-[...19 lines deleted...]
-        <v>1057</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C355" s="1" t="s">
         <v>1058</v>
       </c>
-      <c r="B355" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D355" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E355" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F355" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H355" s="1" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E356" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F356" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H356" s="1" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="B357" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E357" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F357" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H357" s="1" t="s">
         <v>1065</v>
-      </c>
-[...16 lines deleted...]
-        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E358" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F358" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H358" s="1" t="s">
         <v>1068</v>
-      </c>
-[...19 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E359" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F359" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H359" s="1" t="s">
         <v>1070</v>
-      </c>
-[...19 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="1" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1071</v>
+        <v>1067</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1071</v>
+        <v>1067</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E360" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F360" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H360" s="1" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="1" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1071</v>
+        <v>674</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1071</v>
+        <v>674</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E361" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F361" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H361" s="1" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="1" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>674</v>
+        <v>757</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>674</v>
+        <v>923</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E362" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F362" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H362" s="1" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C363" s="1" t="s">
         <v>1079</v>
       </c>
-      <c r="B363" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D363" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E363" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F363" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H363" s="1" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="B364" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="C364" s="1" t="s">
         <v>1082</v>
       </c>
-      <c r="C364" s="1" t="s">
+      <c r="D364" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E364" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F364" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H364" s="1" t="s">
         <v>1083</v>
-      </c>
-[...13 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C365" s="1" t="s">
         <v>1085</v>
       </c>
-      <c r="B365" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C365" s="1" t="s">
+      <c r="D365" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E365" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F365" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H365" s="1" t="s">
         <v>1086</v>
-      </c>
-[...13 lines deleted...]
-        <v>1087</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E366" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F366" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H366" s="1" t="s">
         <v>1088</v>
-      </c>
-[...19 lines deleted...]
-        <v>1090</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="1" t="s">
-        <v>1091</v>
+        <v>1089</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>862</v>
+        <v>784</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>785</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E367" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F367" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H367" s="1" t="s">
-        <v>1092</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E368" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F368" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H368" s="1" t="s">
         <v>1093</v>
-      </c>
-[...19 lines deleted...]
-        <v>1094</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E369" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F369" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H369" s="1" t="s">
         <v>1095</v>
-      </c>
-[...19 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E370" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F370" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H370" s="1" t="s">
         <v>1098</v>
-      </c>
-[...19 lines deleted...]
-        <v>1099</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B371" s="1" t="s">
         <v>1100</v>
       </c>
-      <c r="B371" s="1" t="s">
+      <c r="C371" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E371" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F371" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H371" s="1" t="s">
         <v>1101</v>
-      </c>
-[...16 lines deleted...]
-        <v>1102</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="1" t="s">
-        <v>1103</v>
+        <v>1102</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1104</v>
+        <v>1100</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>439</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E372" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F372" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H372" s="1" t="s">
-        <v>1105</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C373" s="1" t="s">
         <v>1106</v>
       </c>
-      <c r="B373" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D373" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E373" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F373" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H373" s="1" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="C374" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E374" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F374" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H374" s="1" t="s">
         <v>1110</v>
-      </c>
-[...13 lines deleted...]
-        <v>1111</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B375" s="1" t="s">
         <v>1112</v>
       </c>
-      <c r="B375" s="1" t="s">
+      <c r="C375" s="1" t="s">
         <v>1113</v>
       </c>
-      <c r="C375" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D375" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E375" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F375" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1001</v>
+        <v>12</v>
       </c>
       <c r="H375" s="1" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1116</v>
+        <v>768</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1117</v>
+        <v>607</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E376" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F376" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H376" s="1" t="s">
-        <v>1118</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="1" t="s">
-        <v>1119</v>
+        <v>1117</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>772</v>
+        <v>78</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>607</v>
+        <v>145</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E377" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F377" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G377" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H377" s="1" t="s">
-        <v>1120</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="1" t="s">
-        <v>1121</v>
+        <v>1119</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>78</v>
+        <v>202</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>145</v>
+        <v>296</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E378" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F378" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H378" s="1" t="s">
-        <v>1122</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="1" t="s">
-        <v>1123</v>
+        <v>1121</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>202</v>
+        <v>78</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>296</v>
+        <v>158</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E379" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F379" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H379" s="1" t="s">
-        <v>1124</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="1" t="s">
-        <v>1125</v>
+        <v>1123</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E380" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F380" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H380" s="1" t="s">
-        <v>1126</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C381" s="1" t="s">
         <v>1127</v>
       </c>
-      <c r="B381" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D381" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E381" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F381" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H381" s="1" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E382" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F382" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H382" s="1" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1135</v>
+        <v>296</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E383" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F383" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H383" s="1" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B384" s="1" t="s">
         <v>1137</v>
-      </c>
-[...1 lines deleted...]
-        <v>1138</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E384" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F384" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H384" s="1" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="1" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1141</v>
+        <v>46</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>296</v>
+        <v>158</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E385" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F385" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H385" s="1" t="s">
-        <v>1142</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="1" t="s">
-        <v>1143</v>
+        <v>1141</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>46</v>
+        <v>1142</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E386" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F386" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H386" s="1" t="s">
-        <v>1144</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B387" s="1" t="s">
         <v>1145</v>
       </c>
-      <c r="B387" s="1" t="s">
+      <c r="C387" s="1" t="s">
         <v>1146</v>
       </c>
-      <c r="C387" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D387" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E387" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F387" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H387" s="1" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="B388" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C388" s="1" t="s">
         <v>1149</v>
-      </c>
-[...1 lines deleted...]
-        <v>1150</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E388" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F388" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H388" s="1" t="s">
-        <v>1151</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B389" s="1" t="s">
         <v>1152</v>
       </c>
-      <c r="B389" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C389" s="1" t="s">
-        <v>1153</v>
+        <v>144</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E389" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F389" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H389" s="1" t="s">
-        <v>1154</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="1" t="s">
-        <v>1155</v>
+        <v>1154</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1156</v>
+        <v>292</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>144</v>
+        <v>502</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E390" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F390" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H390" s="1" t="s">
-        <v>1157</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="1" t="s">
-        <v>1158</v>
+        <v>1156</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>292</v>
+        <v>389</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>502</v>
+        <v>1157</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E391" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F391" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H391" s="1" t="s">
-        <v>1159</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C392" s="1" t="s">
         <v>1160</v>
       </c>
-      <c r="B392" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D392" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E392" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F392" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H392" s="1" t="s">
-        <v>1162</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="1" t="s">
-        <v>1163</v>
+        <v>1162</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>302</v>
+        <v>816</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1164</v>
+        <v>625</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E393" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F393" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H393" s="1" t="s">
-        <v>1165</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="1" t="s">
-        <v>1166</v>
+        <v>1164</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>820</v>
+        <v>812</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>625</v>
+        <v>1165</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E394" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F394" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H394" s="1" t="s">
-        <v>1167</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="1" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>816</v>
+        <v>486</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1169</v>
+        <v>1004</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E395" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F395" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H395" s="1" t="s">
-        <v>1170</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E396" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F396" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H396" s="1" t="s">
         <v>1171</v>
-      </c>
-[...19 lines deleted...]
-        <v>1172</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E397" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F397" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H397" s="1" t="s">
         <v>1173</v>
-      </c>
-[...19 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C398" s="1" t="s">
         <v>1176</v>
-      </c>
-[...4 lines deleted...]
-        <v>888</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E398" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F398" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H398" s="1" t="s">
         <v>1177</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1180</v>
+        <v>1176</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E399" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F399" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G399" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H399" s="1" t="s">
-        <v>1181</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="1" t="s">
-        <v>1182</v>
+        <v>1181</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1183</v>
+        <v>205</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1180</v>
+        <v>707</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E400" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F400" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H400" s="1" t="s">
-        <v>1184</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="1" t="s">
-        <v>1185</v>
+        <v>1183</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>205</v>
+        <v>1184</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>711</v>
+        <v>462</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E401" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F401" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H401" s="1" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="1" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1188</v>
+        <v>1134</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>462</v>
+        <v>707</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E402" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F402" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H402" s="1" t="s">
-        <v>1189</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="1" t="s">
-        <v>1190</v>
+        <v>1188</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1138</v>
+        <v>252</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>711</v>
+        <v>1152</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E403" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F403" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H403" s="1" t="s">
-        <v>1191</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="1" t="s">
-        <v>1192</v>
+        <v>1190</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>252</v>
+        <v>916</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1156</v>
+        <v>439</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E404" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F404" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H404" s="1" t="s">
-        <v>1193</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="1" t="s">
-        <v>1194</v>
+        <v>1192</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>920</v>
+        <v>1193</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>439</v>
+        <v>625</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E405" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F405" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G405" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H405" s="1" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B406" s="1" t="s">
         <v>1196</v>
       </c>
-      <c r="B406" s="1" t="s">
+      <c r="C406" s="1" t="s">
         <v>1197</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="D406" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E406" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F406" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G406" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H406" s="1" t="s">
         <v>1198</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>936</v>
+        <v>189</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E407" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F407" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H407" s="1" t="s">
         <v>1201</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="1" t="s">
         <v>1202</v>
       </c>
       <c r="B408" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1204</v>
+        <v>414</v>
       </c>
       <c r="D408" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E408" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F408" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G408" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H408" s="1" t="s">
-        <v>1205</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B409" s="1" t="s">
         <v>1206</v>
       </c>
-      <c r="B409" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C409" s="1" t="s">
-        <v>1207</v>
+        <v>1082</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E409" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F409" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G409" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H409" s="1" t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="1" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1210</v>
+        <v>1206</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>414</v>
+        <v>796</v>
       </c>
       <c r="D410" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E410" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F410" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G410" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H410" s="1" t="s">
-        <v>1211</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="1" t="s">
-        <v>1212</v>
+        <v>1210</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1213</v>
+        <v>367</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1086</v>
+        <v>1211</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E411" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F411" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G411" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H411" s="1" t="s">
-        <v>1214</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E412" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F412" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H412" s="1" t="s">
         <v>1215</v>
-      </c>
-[...19 lines deleted...]
-        <v>1216</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E413" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F413" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H413" s="1" t="s">
         <v>1217</v>
-      </c>
-[...19 lines deleted...]
-        <v>1219</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="1" t="s">
-        <v>1220</v>
+        <v>1218</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1221</v>
+        <v>1200</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>517</v>
+        <v>1219</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E414" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F414" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G414" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H414" s="1" t="s">
-        <v>1222</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="1" t="s">
-        <v>1223</v>
+        <v>1221</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>360</v>
+        <v>607</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>483</v>
+        <v>502</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E415" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F415" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G415" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H415" s="1" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="1" t="s">
-        <v>1225</v>
+        <v>1223</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1207</v>
+        <v>805</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1226</v>
+        <v>345</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E416" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F416" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G416" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H416" s="1" t="s">
-        <v>1227</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="1" t="s">
-        <v>1228</v>
+        <v>1225</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>607</v>
+        <v>961</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>502</v>
+        <v>345</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E417" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F417" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G417" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H417" s="1" t="s">
-        <v>1229</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="1" t="s">
-        <v>1230</v>
+        <v>1227</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>809</v>
+        <v>1228</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>345</v>
+        <v>389</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E418" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F418" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G418" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H418" s="1" t="s">
-        <v>1231</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C419" s="1" t="s">
         <v>1232</v>
-      </c>
-[...4 lines deleted...]
-        <v>345</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E419" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F419" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G419" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H419" s="1" t="s">
         <v>1233</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="B420" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C420" s="1" t="s">
         <v>1235</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E420" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F420" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G420" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H420" s="1" t="s">
         <v>1236</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>1238</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1239</v>
+        <v>575</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E421" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F421" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G421" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H421" s="1" t="s">
-        <v>1240</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B422" s="1" t="s">
         <v>1241</v>
       </c>
-      <c r="B422" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C422" s="1" t="s">
-        <v>1242</v>
+        <v>296</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E422" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F422" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G422" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H422" s="1" t="s">
-        <v>1243</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B423" s="1" t="s">
         <v>1244</v>
       </c>
-      <c r="B423" s="1" t="s">
+      <c r="C423" s="1" t="s">
         <v>1245</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E423" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F423" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G423" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H423" s="1" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>1248</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>296</v>
+        <v>964</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E424" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F424" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H424" s="1" t="s">
         <v>1249</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1251</v>
+        <v>289</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1252</v>
+        <v>707</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E425" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F425" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G425" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H425" s="1" t="s">
-        <v>1253</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" s="1" t="s">
-        <v>1254</v>
+        <v>1252</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1255</v>
+        <v>802</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>968</v>
+        <v>1253</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E426" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F426" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G426" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H426" s="1" t="s">
-        <v>1256</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" s="1" t="s">
-        <v>1257</v>
+        <v>1255</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>289</v>
+        <v>802</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>711</v>
+        <v>1256</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E427" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F427" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G427" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H427" s="1" t="s">
-        <v>1258</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" s="1" t="s">
-        <v>1259</v>
+        <v>1258</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>806</v>
+        <v>1004</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1260</v>
+        <v>1253</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E428" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F428" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G428" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H428" s="1" t="s">
-        <v>1261</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" s="1" t="s">
-        <v>1262</v>
+        <v>1260</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>806</v>
+        <v>1004</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1263</v>
+        <v>1253</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E429" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F429" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G429" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H429" s="1" t="s">
-        <v>1264</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" s="1" t="s">
-        <v>1265</v>
+        <v>1262</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1008</v>
+        <v>205</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1260</v>
+        <v>296</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E430" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F430" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>135</v>
+        <v>228</v>
       </c>
       <c r="H430" s="1" t="s">
-        <v>1266</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="1" t="s">
-        <v>1267</v>
+        <v>1264</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1008</v>
+        <v>1134</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1260</v>
+        <v>296</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E431" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F431" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>135</v>
+        <v>228</v>
       </c>
       <c r="H431" s="1" t="s">
-        <v>1268</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="1" t="s">
-        <v>1269</v>
+        <v>1266</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E432" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F432" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G432" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H432" s="1" t="s">
-        <v>1270</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="1" t="s">
-        <v>1271</v>
+        <v>1268</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1138</v>
+        <v>1269</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>296</v>
+        <v>378</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E433" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F433" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G433" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H433" s="1" t="s">
-        <v>1272</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="1" t="s">
-        <v>1273</v>
+        <v>1271</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>296</v>
+        <v>61</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E434" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F434" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G434" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H434" s="1" t="s">
-        <v>1274</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="1" t="s">
-        <v>1275</v>
+        <v>1273</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1276</v>
+        <v>256</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>378</v>
+        <v>1274</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E435" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F435" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G435" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H435" s="1" t="s">
-        <v>1277</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="1" t="s">
-        <v>1278</v>
+        <v>1276</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>61</v>
+        <v>374</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E436" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F436" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G436" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H436" s="1" t="s">
-        <v>1279</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="1" t="s">
-        <v>1280</v>
+        <v>1278</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>256</v>
+        <v>600</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1281</v>
+        <v>1279</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E437" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F437" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G437" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H437" s="1" t="s">
-        <v>1282</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="1" t="s">
-        <v>1283</v>
+        <v>1281</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>205</v>
+        <v>1011</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>374</v>
+        <v>903</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E438" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F438" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H438" s="1" t="s">
-        <v>1284</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="1" t="s">
-        <v>1285</v>
+        <v>1283</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>600</v>
+        <v>1284</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1286</v>
+        <v>833</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E439" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F439" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G439" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H439" s="1" t="s">
-        <v>1287</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C440" s="1" t="s">
         <v>1288</v>
-      </c>
-[...4 lines deleted...]
-        <v>907</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E440" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F440" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G440" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H440" s="1" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="B441" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C441" s="1" t="s">
         <v>1291</v>
       </c>
-      <c r="C441" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D441" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E441" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F441" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G441" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H441" s="1" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>1294</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1295</v>
+        <v>296</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E442" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F442" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G442" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H442" s="1" t="s">
-        <v>1296</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E443" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F443" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H443" s="1" t="s">
         <v>1297</v>
-      </c>
-[...19 lines deleted...]
-        <v>1299</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E444" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F444" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H444" s="1" t="s">
         <v>1300</v>
-      </c>
-[...19 lines deleted...]
-        <v>1302</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="1" t="s">
-        <v>1303</v>
+        <v>1301</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>363</v>
+        <v>788</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>933</v>
+        <v>1302</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E445" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F445" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G445" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H445" s="1" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B446" s="1" t="s">
         <v>1305</v>
       </c>
-      <c r="B446" s="1" t="s">
+      <c r="C446" s="1" t="s">
         <v>1306</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E446" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F446" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G446" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H446" s="1" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="1" t="s">
         <v>1308</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>792</v>
+        <v>1309</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1309</v>
+        <v>296</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E447" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F447" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G447" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H447" s="1" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>1312</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1313</v>
+        <v>296</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E448" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F448" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G448" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H448" s="1" t="s">
-        <v>1314</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B449" s="1" t="s">
         <v>1315</v>
-      </c>
-[...1 lines deleted...]
-        <v>1316</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E449" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F449" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G449" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H449" s="1" t="s">
-        <v>1317</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B450" s="1" t="s">
         <v>1318</v>
       </c>
-      <c r="B450" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C450" s="1" t="s">
-        <v>296</v>
+        <v>243</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E450" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F450" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H450" s="1" t="s">
-        <v>1320</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="1" t="s">
-        <v>1321</v>
+        <v>1320</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1322</v>
+        <v>1256</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>296</v>
+        <v>400</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E451" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F451" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G451" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H451" s="1" t="s">
-        <v>1323</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="1" t="s">
-        <v>1324</v>
+        <v>1322</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1325</v>
+        <v>1323</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>243</v>
+        <v>296</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E452" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F452" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G452" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H452" s="1" t="s">
-        <v>1326</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="1" t="s">
-        <v>1327</v>
+        <v>1325</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1263</v>
+        <v>400</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>400</v>
+        <v>652</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E453" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F453" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H453" s="1" t="s">
-        <v>1328</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="1" t="s">
-        <v>1329</v>
+        <v>1327</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1330</v>
+        <v>610</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>296</v>
+        <v>272</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E454" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F454" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G454" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H454" s="1" t="s">
-        <v>1331</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="1" t="s">
-        <v>1332</v>
+        <v>1329</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>400</v>
+        <v>1330</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>652</v>
+        <v>1331</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E455" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F455" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G455" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H455" s="1" t="s">
-        <v>1333</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="1" t="s">
-        <v>1334</v>
+        <v>1333</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>610</v>
+        <v>205</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>272</v>
+        <v>296</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E456" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F456" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G456" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H456" s="1" t="s">
-        <v>1335</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B457" s="1" t="s">
         <v>1336</v>
       </c>
-      <c r="B457" s="1" t="s">
+      <c r="C457" s="1" t="s">
         <v>1337</v>
       </c>
-      <c r="C457" s="1" t="s">
+      <c r="D457" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E457" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F457" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H457" s="1" t="s">
         <v>1338</v>
-      </c>
-[...13 lines deleted...]
-        <v>1339</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="C458" s="1" t="s">
         <v>1340</v>
       </c>
-      <c r="B458" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D458" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E458" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F458" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>221</v>
+        <v>997</v>
       </c>
       <c r="H458" s="1" t="s">
         <v>1341</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>1344</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E459" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F459" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H459" s="1" t="s">
         <v>1345</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>1347</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E460" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F460" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1001</v>
+        <v>228</v>
       </c>
       <c r="H460" s="1" t="s">
         <v>1348</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E461" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F461" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1001</v>
+        <v>66</v>
       </c>
       <c r="H461" s="1" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>517</v>
+        <v>1354</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E462" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F462" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>228</v>
+        <v>997</v>
       </c>
       <c r="H462" s="1" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="1" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>1357</v>
+        <v>1354</v>
       </c>
       <c r="C463" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E463" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F463" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H463" s="1" t="s">
         <v>1358</v>
-      </c>
-[...13 lines deleted...]
-        <v>1359</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="C464" s="1" t="s">
         <v>1360</v>
       </c>
-      <c r="B464" s="1" t="s">
+      <c r="D464" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E464" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F464" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H464" s="1" t="s">
         <v>1361</v>
-      </c>
-[...16 lines deleted...]
-        <v>1363</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C465" s="1" t="s">
         <v>1364</v>
       </c>
-      <c r="B465" s="1" t="s">
+      <c r="D465" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E465" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F465" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H465" s="1" t="s">
         <v>1365</v>
-      </c>
-[...16 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C466" s="1" t="s">
         <v>1368</v>
       </c>
-      <c r="B466" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D466" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E466" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F466" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H466" s="1" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="1" t="s">
         <v>1370</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E467" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F467" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H467" s="1" t="s">
         <v>1371</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="1" t="s">
         <v>1372</v>
       </c>
       <c r="B468" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E468" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F468" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H468" s="1" t="s">
         <v>1373</v>
-      </c>
-[...16 lines deleted...]
-        <v>1375</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C469" s="1" t="s">
         <v>1376</v>
       </c>
-      <c r="B469" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D469" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E469" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F469" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1001</v>
+        <v>135</v>
       </c>
       <c r="H469" s="1" t="s">
         <v>1377</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>