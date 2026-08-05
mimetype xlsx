--- v0 (2026-06-17)
+++ v1 (2026-08-05)
@@ -1292,372 +1292,372 @@
   <si>
     <t>2024-01-02</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742427</t>
   </si>
   <si>
     <t>Convocatoria de ayudas a las entidades asociativas agrarias para la colaboración en la prestación de servicios de asesoramiento que incluya la gestión técnico-económica, a las explotaciones agrarias en la Comunidad Autónoma de Cantabria para el año 2024.</t>
   </si>
   <si>
     <t>2024-05-16</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759713</t>
   </si>
   <si>
     <t>ORDEN IND/57/2024, de 4 de diciembre, por la que se aporueba la Convocatoria para el años 2025 de las ayudas a la artesanía en Cantabria (Producción primaria de productos agrícolas.)</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801075</t>
   </si>
   <si>
+    <t>Orden IND/19/2024, de 7 de mayo, por la que se convoca para el año 2024 la línea de subvenciones INNOVA.</t>
+  </si>
+  <si>
+    <t>2024-04-09</t>
+  </si>
+  <si>
+    <t>2024-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751394</t>
+  </si>
+  <si>
+    <t>Resolución SOD/CERT/23/24, de 26 de abril de 2024, que convoca para el año 2024 la línea de subvenciones del programa de “CERTIFICACIONES PARA LA MEJORA COMPETITIVA Y LA ENTRADA EN NUEVOS MERCADOS”. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>2024-06-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755031</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN SOD/+TAL/23/24, de 20 de MARZO de 2024, POR LA QUE SE CONVOCA LA LÍNEA de SUBVENCIONES “+ TALENTO. CONTRATACIÓN de PERSONAL TÉCNICO COMERCIAL”. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-05-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757638</t>
+  </si>
+  <si>
+    <t>Resolución SOD/TEC/23/24, de 20 de marzo de 2024, por la que se convoca para el año 2024 la línea de subvenciones del programa de “Personal Técnico I+D”. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-10-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757769</t>
+  </si>
+  <si>
+    <t>Resolución SOD/FER/23/24, de 11 de abril de 2024, por la que se convoca para el año 2024 la línea de subvenciones del programa de “ORGANIZACIÓN de FERIAS Y CONGRESOS EMPRESARIALES EN CANTABRIA”. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-05-28</t>
+  </si>
+  <si>
+    <t>2024-07-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761619</t>
+  </si>
+  <si>
+    <t>Orden de 21 de diciembre de 2025 de la Consejería de Industria, Comercio y Empleo, por la que se convocan subvenciones para el año 2026 dirigidas a la adquisición de maquinaria industriales nueva en empresas industriales de Castilla y León.</t>
+  </si>
+  <si>
+    <t>2026-01-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877052</t>
+  </si>
+  <si>
+    <t>Orden de 22 de diciembre de 2023, de la consejería de agricultura, ganadería y desarrollo rural, se convocan subvenciones a la transformación y comercialización de productos agrarios, silvícolas y de la alimentación, cofinanciadas por feader, línea j01</t>
+  </si>
+  <si>
+    <t>2023-12-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735391</t>
+  </si>
+  <si>
+    <t>Subvenciones para la promoción del dimensionamiento del cooperativismo agroalimentario en la Comunidad de Castilla y León para el año 2024. Mínimis General. Orden de 01/08//2024, de la Consejería de Agricultura, Ganadería y Desarrollo Rural</t>
+  </si>
+  <si>
+    <t>2024-08-08</t>
+  </si>
+  <si>
+    <t>2024-09-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778898</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Agricultura, Ganadería y Desarrollo Rural, de 5 de noviembre de 2024, para fomentar la modernización de la industria agroalimentaria y la transición justa, Programa del Fondo de Transición Justa - Pymes</t>
+  </si>
+  <si>
+    <t>2024-11-13</t>
+  </si>
+  <si>
+    <t>2025-04-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795072</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Agricultura, Ganadería y Desarrollo Rural, de 8/11/2024, por la que se convocan subvenciones a las inversiones en comercialización y Transformación de los productos de la pesca y la acuicultura - Programa FEMPA – Línea PA2</t>
+  </si>
+  <si>
+    <t>2024-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795919</t>
+  </si>
+  <si>
+    <t>Orden de 22/04/2025 de la Consejería de Agricultura, Ganadería y Desarrollo Rural, por la que se convocan subvenciones a la transformación amparadas en la Intervención 6842.1 (objetivos ambientales) del PEPAC cofinanciadas por el FEADER - Línea MA1</t>
+  </si>
+  <si>
+    <t>2025-04-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828029</t>
+  </si>
+  <si>
+    <t>Orden de 12/08/2025, de la Consejería de Agricultura, Ganadería y Desarrollo Rural, por la que se convocan para el año 2025 las ayudas para la promoción del dimensionamiento del cooperativismo agroalimentario, en la comunidad autónoma de Castilla y León.</t>
+  </si>
+  <si>
+    <t>2025-08-20</t>
+  </si>
+  <si>
+    <t>2025-09-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851472</t>
+  </si>
+  <si>
+    <t>Orden de 23 de diciembre de 2025, de la Consejería de Agricultura, Ganadería y Desarrollo Rural, por la que se convocan ayudas para la realización de acciones de formación, información y demostración en el marco del PEPAC de España 2023/2027</t>
+  </si>
+  <si>
+    <t>2026-01-01</t>
+  </si>
+  <si>
+    <t>2026-01-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877691</t>
+  </si>
+  <si>
+    <t>Orden de 20 de agosto de 2024, de la Consejería de Cultura, Turismo y Deporte, por la que se convocan subv. destinadas a proyectos de eficiencia energética y economía circular de empresas turísticas, financiados por fondos europeos next generation-eu MRR.</t>
+  </si>
+  <si>
+    <t>2024-08-24</t>
+  </si>
+  <si>
+    <t>2024-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781223</t>
+  </si>
+  <si>
+    <t>Orden de 8 de mayo de 2024, de la Consejería de Agricultura, Ganadería y Desarrollo Rural, por la que se convoca la incorporación de titulares de explotaciones agrarias a las intervenciones de desarrollo rural medioambientales y climáticas</t>
+  </si>
+  <si>
+    <t>2024-03-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762548</t>
+  </si>
+  <si>
+    <t>Orden de 12-diciembre-2025 de la Consejería de Economía y Hacienda por la que se efectúa la convocatoria del año 2026 destinadas a desarrollar y mejorar las capacidades de investigación e innovación del tejido empresarial a través de las AAEEII de CyL</t>
+  </si>
+  <si>
+    <t>2025-12-19</t>
+  </si>
+  <si>
+    <t>2026-02-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874935</t>
+  </si>
+  <si>
+    <t>Orden de 25 de enero de 2024, de la consejería industria, comercio y empleo por la que se convocan subvenciones destinadas a la financiación de costes salariales de trabajadores con discapacidad en centros especiales de empleo para el año 2024.</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741343</t>
+  </si>
+  <si>
+    <t>Orden de 7 de mayo de 2024, de la Consejería de Industria, Comercio y Empleo por la que se convocan subvenciones dirigidas a la modernización, digitalización y mejora de la gestión del comercio de Castilla y León</t>
+  </si>
+  <si>
+    <t>2024-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752127</t>
+  </si>
+  <si>
+    <t>Acuerdo de 25 de abril de 2024, de la Junta de Castilla y León, por el que se autoriza la concesión directa de subvenciones a la Agrupaciones Empresariales Innovadoras de Castilla y León VITARTIS y CYLSOLAR.</t>
+  </si>
+  <si>
+    <t>2024-06-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758759</t>
+  </si>
+  <si>
+    <t>Orden de 5 de abril de 2024, de la Consejería Industria, Comercio y Empleo, por la que se convocan para el año 2024 subvenciones públicas dirigidas a la realización de acciones que contribuyan al Bienestar laboral en centros de trabajo de Castilla y León.</t>
+  </si>
+  <si>
+    <t>2024-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758785</t>
+  </si>
+  <si>
+    <t>Orden de la Vicepresidenta y Consejera de Presidencia, Economía y Justicia, por la que se convocan las ayudas a proyectos de inversión empresarial que fomenten la investigación y desarrollo e innovación industrial en la provincia de Teruel. FITE 2023</t>
+  </si>
+  <si>
+    <t>2024-12-10</t>
+  </si>
+  <si>
+    <t>2025-01-10</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801820</t>
+  </si>
+  <si>
+    <t>CONVENIO de COLABORACIÓN ENTRE EL GOBIERNO de ARAGÓN Y LAS CÁMARAS OFICIALES de COMERCIO, INDUSTRIA Y SERVICIOS de HUESCA, TERUEL Y ZARAGOZA, PARA LA EJECUCIÓN de LAS ACCIONES SOBRE LAS PYME DERIVADAS del PLAN CAMERAL de COMPETITIVIDAD de ARAGÓN.</t>
+  </si>
+  <si>
+    <t>2024-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755341</t>
+  </si>
+  <si>
+    <t>ORDEN de la Vicepresidenta y Consejera de Presidencia, Economía y Justicia del Gobierno de Aragón, que aprueba BBRR de ayudas para proyectos de innovación, a través de la iniciativa “Techfablab”, en el marco de PRTR y su convocatoria 2024</t>
+  </si>
+  <si>
+    <t>2024-09-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786297</t>
+  </si>
+  <si>
+    <t>Orden de 16 de mayo de 2025, de la Vicepresidenta y Consejera de Presidencia, Economía y Justicia del Gobierno de Aragón, por la que se convocan ayudas a pequeñas y medianas empresas para actuaciones de digitalización.</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833698</t>
+  </si>
+  <si>
+    <t>ORDEN de la Vicepresidenta y Consejera de Presidencia, Economía y Justicia, de 4 de febrero de 2026, se convocan ayudas a proyectos de inversión de pymes enmarcados dentro del Fondo de Transición Justa (FTJ) periodo 2021-2027 en la provincia de Teruel</t>
+  </si>
+  <si>
+    <t>2027-08-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885046</t>
+  </si>
+  <si>
+    <t>Subvenciones 2026 a empresas para financiar proyectos que promuevan la implantación de soluciones de inteligencia artificial de la Comunidad Autónoma de Extremadura  - s/ Decreto 173/2025 que las convoca</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881941</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. ADERSUR</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888474</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L. ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>Orden de la Vicepresidenta y Consejera de Presidencia, Economía y Justicia del Gobierno de Aragón, de 4 de febrero de 2026, por la que se convocan ayudas para captación de nuevas empresas y crecimiento de las ya establecidas en la provincia de Teruel</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN de 2 de febrero de 2026, de la Presidencia, por la que se convocan ayudas a la contratación de jóvenes para la internacionalización de las pymes de la Comunitat Valenciana, con financiación del Programa Fondo Social Europeo Plus, ejercicio 2026</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
+  </si>
+  <si>
     <t>AYUDAS A LA ARTESANÍA de CANTABRIA PARA EL AÑO 2026 (Producción primaria de productos agrícolas)</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874558</t>
-  </si>
-[...313 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
   </si>
   <si>
     <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. ADESVAL</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
     <t>2026-06-04</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
   </si>
   <si>
     <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. Zafra-Rio Bodión</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -5187,846 +5187,846 @@
       </c>
       <c r="C124" s="1" t="s">
         <v>424</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>415</v>
       </c>
       <c r="H124" s="1" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1" t="s">
         <v>426</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>296</v>
+        <v>427</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>415</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>415</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>435</v>
+        <v>360</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>415</v>
       </c>
       <c r="H127" s="1" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
         <v>437</v>
       </c>
       <c r="B128" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>415</v>
       </c>
       <c r="H128" s="1" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
         <v>440</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>415</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>445</v>
+        <v>119</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>415</v>
+        <v>28</v>
       </c>
       <c r="H130" s="1" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>448</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H131" s="1" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
         <v>450</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>451</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>131</v>
+        <v>452</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H134" s="1" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
         <v>461</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>462</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>459</v>
+        <v>396</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H135" s="1" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
         <v>464</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>465</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>396</v>
+        <v>466</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>477</v>
+        <v>77</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H139" s="1" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
         <v>479</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>480</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>77</v>
+        <v>481</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>484</v>
+        <v>301</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H141" s="1" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
         <v>486</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>487</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>301</v>
+        <v>217</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H142" s="1" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
         <v>489</v>
       </c>
       <c r="B143" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H143" s="1" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
         <v>492</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H144" s="1" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
         <v>495</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>248</v>
+        <v>496</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>28</v>
+        <v>498</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>498</v>
-      </c>
-[...16 lines deleted...]
-        <v>501</v>
       </c>
       <c r="H146" s="1" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
         <v>503</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>312</v>
+        <v>504</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>504</v>
+        <v>254</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="H147" s="1" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
         <v>506</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>507</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>254</v>
+        <v>508</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>510</v>
+        <v>469</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="H149" s="1" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1" t="s">
         <v>513</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>472</v>
+        <v>514</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>501</v>
+        <v>307</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>517</v>
+        <v>105</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>518</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>307</v>
       </c>
       <c r="H151" s="1" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
         <v>520</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>105</v>
+        <v>521</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>307</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>524</v>
+        <v>119</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>525</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>307</v>
+        <v>498</v>
       </c>
       <c r="H153" s="1" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
         <v>527</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>119</v>
+        <v>528</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>501</v>
+        <v>302</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>531</v>
+        <v>296</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>532</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>302</v>
+        <v>415</v>
       </c>
       <c r="H155" s="1" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="1" t="s">
         <v>534</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>535</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>536</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G156" s="1" t="s">