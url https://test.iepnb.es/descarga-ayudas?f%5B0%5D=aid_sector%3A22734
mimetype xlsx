--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -494,72 +494,72 @@
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774451</t>
   </si>
   <si>
     <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. ADERSUR</t>
   </si>
   <si>
     <t>2026-05-19</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888474</t>
   </si>
   <si>
     <t>Ayudas 2026  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L. ADISMONTA</t>
   </si>
   <si>
     <t>2026-02-18</t>
   </si>
   <si>
     <t>2026-05-18</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
   </si>
   <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L. Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889842</t>
+  </si>
+  <si>
     <t>Ayudas 2026  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. ADESVAL</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
     <t>2026-06-04</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891007</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889842</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>