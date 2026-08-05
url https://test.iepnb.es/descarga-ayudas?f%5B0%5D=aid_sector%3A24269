--- v0 (2026-06-17)
+++ v1 (2026-08-05)
@@ -92,174 +92,174 @@
   <si>
     <t>Resolución de 16 de marzo de 2026,Subvenciones establecidas en la Orden de 05.10.2020,por la que se aprueban las BB.RR. para la concesión de subvenciones dirigidas a la conciliación de la vida personal, familiar y laboral, Linea 7 - Mínims agrícola</t>
   </si>
   <si>
     <t>2026-03-25</t>
   </si>
   <si>
     <t>2026-04-09</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893560</t>
   </si>
   <si>
     <t>Resolución de 12/03/2026 de la Agencia de Ciencia Competitividad Empresarial e Innovación Asturiana de Convocatoria de Subvenciones para Empresas del Principado de Asturias Modalidad de Cheques de Innovación y Desarrollo Empresarial 2026</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894180</t>
   </si>
   <si>
+    <t>Convocatoria Ayudas para el AÑO 2026 a las Organizaciones Profesionales agrarias y Cooperativas agrarias de Cantabria por Colaborar en la Cumplimentación de las Solicitudes de la Convocatoria de Ayudas Financiadas por el Feaga y Feader</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893672</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Agua, Agricultura, Ganadería y Pesca por la que se convocan en la Región de Murcia las ayudas a la Cosecha en verde de la vendimia 2026 previstas en el R.D 905/2022, de 25 de octubre en la Intervención Sectorial Vitivinícola.</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896034</t>
+  </si>
+  <si>
+    <t>Orden de 31 de marzo de 2026, del MAPA, por la que se convocan las subvenciones del artículo 6 del Real Decreto-ley 4/2022, de 15 de marzo, destinadas la subvención del principal de créditos a titulares de explotaciones agrarias (BORRASCAS).</t>
+  </si>
+  <si>
+    <t>2027-09-30</t>
+  </si>
+  <si>
+    <t>Nacional</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896221</t>
+  </si>
+  <si>
+    <t>Orden de 31 de marzo de 2026, del MAPA, por la que se convocan las subvenciones del Real Decreto 388/2021, de 1 de junio, destinadas a la obtención de avales de SAECA en el sector agroalimentario y pesquero.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896226</t>
+  </si>
+  <si>
+    <t>Ayudas directas a la agricultura y la ganadería y otros regímenes de ayuda para la campaña 2026</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896583</t>
+  </si>
+  <si>
+    <t>Resolución de 13 de abril de 2026 del FEGA, por la que se convocan ayudas a inversiones materiales o inmateriales en transformación, comercialización o desarrollo de productos agroalimentarios, en el marco del PEPAC</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2027-09-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898612</t>
+  </si>
+  <si>
+    <t>Ayudas para el fomento de las actuaciones de las agrupaciones de defensa forestal (ADF) para el año 2026.</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899216</t>
+  </si>
+  <si>
+    <t>Ayudas a los Titulares de Explotaciones Ganaderas QUE Realicen Pruebas Diagnósticas, Vacunaciones Y/O Medidas Sanitarias en el Marco de los Programas de Sanidad Animal de Prevención, Control y Erradicación para el AÑO 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/900263</t>
+  </si>
+  <si>
+    <t>Resolución de 20/03/2026 de la Agencia de Ciencia Competitividad Empresarial e Innovación Asturiana de Convocatoria de Ayudas para Apoyar la Promoción Internacional y Divesrificación de los Mercados de Pymes del Principado de Asturias 2026</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894738</t>
+  </si>
+  <si>
+    <t>Ayuda a ganaderos Razas Autóctonas</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899668</t>
+  </si>
+  <si>
+    <t>Resolución de 14 de abril de 2026, del FEGA, por la que se convocan anticipadamente las subvenciones de intercambio de conocimientos y actividades de formación e información de ámbito supraautonómico, destinadas al sector agroalimentario y forestal PEPAC</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898917</t>
+  </si>
+  <si>
     <t>Ayudas para la contratación de seguros contra incendios forestales para fincas de titularidad privada.</t>
   </si>
   <si>
-    <t>2026-03-30</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-31</t>
   </si>
   <si>
-    <t>Cataluña</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893797</t>
-  </si>
-[...109 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898917</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -716,336 +716,336 @@
       </c>
       <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" s="1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="D8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G8" s="1" t="s">
+      <c r="G8" s="1"/>
+      <c r="H8" s="1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="G9" s="1"/>
       <c r="H9" s="1" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>44</v>
-      </c>
-[...17 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="C11" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="1" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="G11" s="1"/>
       <c r="H11" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G12" s="1"/>
       <c r="H12" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="1"/>
       <c r="H13" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B14" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G14" s="1"/>
+      <c r="G14" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="H14" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G15" s="1"/>
       <c r="H15" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="G16" s="1"/>
       <c r="H16" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="G17" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>43</v>
+      </c>
       <c r="H17" s="1" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>