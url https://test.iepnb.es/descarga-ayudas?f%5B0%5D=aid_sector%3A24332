--- v0 (2026-06-17)
+++ v1 (2026-08-04)
@@ -38,96 +38,96 @@
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>Fomento PYME agroalimentaria (PAL) Reg.exención 2022/2472</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-12-11</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Regional</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/900542</t>
+  </si>
+  <si>
+    <t>Feaga Ayudas a la Producción y Comercialización de la Miel AÑO 2026</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899738</t>
+  </si>
+  <si>
     <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. TENTUDIA</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
   <si>
     <t>2026-07-15</t>
   </si>
   <si>
-    <t>Si</t>
-[...7 lines deleted...]
-  <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898793</t>
-  </si>
-[...22 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899738</t>
   </si>
   <si>
     <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) G.A.L. DIVA</t>
   </si>
   <si>
     <t>2026-04-16</t>
   </si>
   <si>
     <t>2026-06-16</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/897633</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -509,126 +509,126 @@
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="G2" s="1"/>
+      <c r="H2" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="C3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="1"/>
+      <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="H4" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>