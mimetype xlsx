--- v0 (2026-06-17)
+++ v1 (2026-08-11)
@@ -554,1101 +554,1101 @@
   <si>
     <t>Resolución de 01/04/2025 del Director del Instituto de Fomento de la Región de Murcia, por delegación, de convocatoria de ayudas a la participación en ferias, eventos y misiones comerciales. Feria Saudi Agriculture. Arabia Saudita 2025.</t>
   </si>
   <si>
     <t>2025-04-14</t>
   </si>
   <si>
     <t>2025-05-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825474</t>
   </si>
   <si>
     <t>Resolución de 25 de abril de 2025 del Fondo Español de Garantía Agraria O. A. (FEGA), por la que se convocan ayudas a inversiones materiales o inmateriales en transformación, comercialización o desarrollo de productos agroalimentarios PEPAC</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2025-05-29</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829278</t>
   </si>
   <si>
+    <t>ORDEN AGA/XXX/2026, de XX de xxxx, del Consejero de Agricultura, Ganadería y Alimentación, por la que se convocan subvenciones destinadas a la mejora de la producción y comercialización de los productos de la apicultura, para el año 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890670</t>
+  </si>
+  <si>
+    <t>Convocatoria Ayudas a la Producción y Comercialización de la Miel, en el Marco de la Intervención Sectorial Apícola para el AÑO 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892920</t>
+  </si>
+  <si>
+    <t>Orden de 19 de marzo de 2026, de la Consejería de Industria, Comercio y Empleo, por la que se convocan subvenciones dirigidas a la modernización, digitalización y mejora de la gestión del comercio de Castilla y León</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894145</t>
+  </si>
+  <si>
+    <t>Resolución de 13 de abril de 2026 del FEGA, por la que se convocan ayudas a inversiones materiales o inmateriales en transformación, comercialización o desarrollo de productos agroalimentarios, en el marco del PEPAC</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2027-09-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898612</t>
+  </si>
+  <si>
+    <t>Orden de 11 de julio de 2024, de la Consejería de Industria, Comercio y Empleo, por la que se convocan subvenciones dirigidas a la organización de ferias comerciales en Castilla y León</t>
+  </si>
+  <si>
+    <t>2027-07-17</t>
+  </si>
+  <si>
+    <t>2024-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774370</t>
+  </si>
+  <si>
+    <t>Orden de 23 de diciembre de 2024, de la Consejería de Industria, Comercio y Empleo por la que se convocan subvenciones dirigidas a la reactivación del comercio minorista de proximidad de Castilla y León.</t>
+  </si>
+  <si>
+    <t>2025-01-08</t>
+  </si>
+  <si>
+    <t>2025-01-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805078</t>
+  </si>
+  <si>
+    <t>Orden de 23 de diciembre de 2024, de la Consejería de Industria, Comercio y Empleo por la que se convocan subvenciones dirigidas a la promoción del sector comercial de Castilla y León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805080</t>
+  </si>
+  <si>
+    <t>Orden de 7 de mayo de 2025, de la Consejería de Industria, Comercio y Empleo, por la que se convocan las subvenciones para el año 2025 del programa de apoyo a la creación y al empleo en cooperativas y sociedades laborales. Programa II.- Inversiones</t>
+  </si>
+  <si>
+    <t>2025-05-13</t>
+  </si>
+  <si>
+    <t>2025-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830774</t>
+  </si>
+  <si>
+    <t>Orden de 19 de junio de 2025, de la C. de Industria, Comercio y Empleo por la que se convocan subvenciones al fomento del relevo en la actividad por cuenta propia en Castilla y León (Relevacyl Autoempleo). Año 2025</t>
+  </si>
+  <si>
+    <t>2025-06-25</t>
+  </si>
+  <si>
+    <t>2025-11-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841551</t>
+  </si>
+  <si>
+    <t>Orden de 19 de junio de 2025, de la C. de Industria, Comercio y Empleo, por la que se convocan subvenciones al fomento del espíritu emprendedor para garantizar el relevo productivo a través de las org. representativas de autónomos y de la economía social.</t>
+  </si>
+  <si>
+    <t>2025-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841562</t>
+  </si>
+  <si>
+    <t>Subvenciones dirigidas a financiar el programa de formación a la carta en empresas con carácter dual para 2024. Empresas agrícolas. Reg.(UE) 1408/2013. Resolución de 15/05/2024 del Presidente de la Comisión Ejecutiva de Formación para el Empleo de FAFECYL</t>
+  </si>
+  <si>
+    <t>2024-05-21</t>
+  </si>
+  <si>
+    <t>2024-06-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761278</t>
+  </si>
+  <si>
+    <t>Resolución de 25 de abril de 2024 por la que se aprueba la convocatoria de subvenciones para la realización de proyectos de formación profesional y empleo en el seno de la empresa (Línea 5 Sectorial), para 2024. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754248</t>
+  </si>
+  <si>
+    <t>CONVENIO COLABORACIÓN COOPERATIVAS AGRO-ALIMENTARIAS de CASTILLA-LA MANCHA E IPEX PARA SU INTERNACIONALIZACIÓN</t>
+  </si>
+  <si>
+    <t>2024-04-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754692</t>
+  </si>
+  <si>
+    <t>Resolución de la Viceconsejería de Medio Ambiente por la que se convocan las ayudas en inversiones en tecnologías forestales y en la transformación, movilización y comercialización de productos forestales en el marco del Programa de Desarrollo Rural de Ca</t>
+  </si>
+  <si>
+    <t>2024-05-08</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757703</t>
+  </si>
+  <si>
+    <t>Ayudas para las inversiones para las instalaciones de transformación e infraestructuras vitivinícolas y comercialización 2024-2027</t>
+  </si>
+  <si>
+    <t>2024-09-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786168</t>
+  </si>
+  <si>
+    <t>Ayudas de minimis destinados a la promoción y la comercialización de la venta de proximidad en Cataluña</t>
+  </si>
+  <si>
+    <t>2024-12-24</t>
+  </si>
+  <si>
+    <t>2025-01-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805707</t>
+  </si>
+  <si>
+    <t>Ayudas para las inversiones para las instalaciones de transformación y comercialización vitivinícolas 2023-2027</t>
+  </si>
+  <si>
+    <t>2025-02-01</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828263</t>
+  </si>
+  <si>
+    <t>Ayudas a las contratación Programa PICE Cámara de Comercio de Ceuta 2024</t>
+  </si>
+  <si>
+    <t>2024-07-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774418</t>
+  </si>
+  <si>
+    <t>Ayudas a municipios de la Comunidad de Madrid para el desarrollo de actividades de promoción comercial y ferial 2025</t>
+  </si>
+  <si>
+    <t>2025-02-21</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814588</t>
+  </si>
+  <si>
+    <t>Ayudas a la producción y comercialización de la miel año 2024 FEAGA</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778690</t>
+  </si>
+  <si>
+    <t>AYUDAS A LA PRODUCCIÓN Y COMERCIALIZACIÓN de LA MIEL AÑO 2025 FEAGA</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>2025-05-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829457</t>
+  </si>
+  <si>
+    <t>AYUDAS LA PROMOCIÓN, TRANSFORMACIÓN Y COMERCIALIZACIÓN PRODUCTOS de PESCA</t>
+  </si>
+  <si>
+    <t>2025-05-14</t>
+  </si>
+  <si>
+    <t>2025-06-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832610</t>
+  </si>
+  <si>
+    <t>AYUDAS A MUNICIPIOS PROMOCIÓN COMERCIAL Y FERIAL 2024</t>
+  </si>
+  <si>
+    <t>2024-07-23</t>
+  </si>
+  <si>
+    <t>2024-08-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774902</t>
+  </si>
+  <si>
+    <t>Bases reguladoras 2025-2027 y convocatoria para las ayudas a la mejora de la producción y comercialización de los productos de la apicultura en el marco de la Intervención Sectorial Apícola, recogida en el PEPAC, para la campaña del año 2025.</t>
+  </si>
+  <si>
+    <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>2025-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842609</t>
+  </si>
+  <si>
+    <t>Convocatoria 2025 de ayudas a la participación en ferias comerciales acogidas al régimen de mínimis</t>
+  </si>
+  <si>
+    <t>2025-06-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838026</t>
+  </si>
+  <si>
+    <t>Convocatoria 2025. Ayudas a asociaciones de productores agroalimentarios que realicen comercialización en canales cortos, y asociaciones gestoras de espacios TEST agrarios</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>2025-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839001</t>
+  </si>
+  <si>
+    <t>Convocatoria 2025 de ayudas a entidades locales para el fomento de los  canales cortos de comercialización de productos agroalimentarios</t>
+  </si>
+  <si>
+    <t>2025-06-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840288</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN 51E/2024, de 30 de abril, del Director General de Comercio y Consumo, por la que se aprueba la convocatoria de subvenciones para la promoción de empresas artesanas de Navarra de 2024.</t>
+  </si>
+  <si>
+    <t>2024-05-17</t>
+  </si>
+  <si>
+    <t>2024-06-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756401</t>
+  </si>
+  <si>
+    <t>Ayudas a la promoción de productos agrícolas mediante la organización de certámenes ganaderos, para el año 2024</t>
+  </si>
+  <si>
+    <t>2024-05-25</t>
+  </si>
+  <si>
+    <t>2024-06-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756416</t>
+  </si>
+  <si>
+    <t>Ayudas a explotaciones agropecuarias para la transición energética</t>
+  </si>
+  <si>
+    <t>2024-10-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758468</t>
+  </si>
+  <si>
+    <t>Subvenciones a entidades locales para revitalizar el comercio rural</t>
+  </si>
+  <si>
+    <t>2024-10-08</t>
+  </si>
+  <si>
+    <t>2024-10-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789778</t>
+  </si>
+  <si>
+    <t>Resolución 2 de septiembre de 2024 del director de la (AVFGA), por la que se convocan las ayudas a las inversiones en transformación, comercialización y/o desarrollo de productos agroalimentarios en el marco del Plan Estratégico de la Política Agraria Común</t>
+  </si>
+  <si>
+    <t>2024-09-06</t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783462</t>
+  </si>
+  <si>
+    <t>Resolución de 8 de mayo de 2024, de la presidenta del IVACE, por la que se convocan ayudas destinadas al fomento de instalaciones de autoconsumo de energía eléctrica en régimen de comunidades de energías renovables, con cargo al presupuesto del 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758845</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 destinadas a la concesión de subvenciones a las inversiones para la comercialización en común de ganado s/ Decreto 132/2024 de 22 de octubre que las convoca</t>
+  </si>
+  <si>
+    <t>2024-11-21</t>
+  </si>
+  <si>
+    <t>2024-12-12</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/797186</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XII Convocatoria (PDR 2014-2020) G.A.L. APRODERVI</t>
+  </si>
+  <si>
+    <t>2024-04-27</t>
+  </si>
+  <si>
+    <t>2024-05-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755838</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ XII Convocatoria (PDR 2014-2020) G.A.L. APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755839</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ XXII Convocatoria (PDR 2014-2020) G.A.L. ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-30</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756496</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XIII Convocatoria (PDR 2014-2020) G.A.L. ADEME</t>
+  </si>
+  <si>
+    <t>2024-08-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782270</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XIII Convocatoria (PDR 2014-2020) G.A.L. ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782271</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ IX Convocatoria (PDR 2014-2020) G.A.L. ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782332</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ IX Convocatoria (PDR 2014-2020) G.A.L. ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782333</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XII Convocatoria (PDR 2014-2020) G.A.L. DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782491</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XII Convocatoria (PDR 2014-2020) G.A.L. DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782492</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 Enfoque Leader, en Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XIV Convocatoria (PDR 2014-2020) G.A.L. CAMPISUR</t>
+  </si>
+  <si>
+    <t>2024-10-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784454</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/XIV Convocatoria (PDR 2014-2020) G.A.L. CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784455</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader, NO ACOGIDAS a Régimen MINIMIS, a inversiones en transformación y comercialización de productos agrícolas (Submedida 19.2.2 PDR), s/ XXIV Convocatoria (PDR 2014-2020) G.A.L. ADERSUR</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>2025-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808943</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícola. Ayudas Estado.(Interv, 7119 PEPAC), s/ II Convo  (PEPAC 2023-2027) G.A.L. SOPRODEVAJE</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869950</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L. FEDESIBA</t>
+  </si>
+  <si>
+    <t>2025-11-26</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871049</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L.  CAMPISUR</t>
+  </si>
+  <si>
+    <t>2025-12-02</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872386</t>
+  </si>
+  <si>
+    <t>Ayudas 2025  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872387</t>
+  </si>
+  <si>
+    <t>Ayudas 2024  Enfoque Leader a inversiones en la creación y desarrollo de empresas y actividades no agrícolas en zonas rurales (Submedida 19.2.3 PDR), s/ XIII Convocatoria (PDR 2014-2020) G.A.L. CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759835</t>
+  </si>
+  <si>
+    <t>Ayudas 2025 para inversiones destinadas a la transformación y comercialización de productos agrícolas, s/ Resolución de 29 de octubre de 2025 que convoca</t>
+  </si>
+  <si>
+    <t>2026-01-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869937</t>
+  </si>
+  <si>
+    <t>Ayudas 2024 para la internacionalización de la empresa extremeña y la mejora de las condiciones de comercialización exterior, según resolución de 30 de octubre de 2023, que las convoca</t>
+  </si>
+  <si>
+    <t>2023-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726202</t>
+  </si>
+  <si>
+    <t>Subv 2024-2025 dirigida a municipios y entidades locales menores para financiar proyectos de dinamización comercial, según Decreto 130/2024, de 15 de octubre de 2024 que convoca</t>
+  </si>
+  <si>
+    <t>2024-11-06</t>
+  </si>
+  <si>
+    <t>2025-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794035</t>
+  </si>
+  <si>
+    <t>Subv 2024-2025 dirigida a asociaciones, federaciones y confederaciones del sector comercio para financiar proyectos de dinamización comercial, según Decreto 130/2024, de 15 de octubre de 2024 que convoca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794036</t>
+  </si>
+  <si>
+    <t>Orden del 30 de enero de 2025 por la que se establecen las bases reguladoras para la concesión, en régimen de concurrencia no competitiva, de subvenciones para el impulso de la innovación y sostenibilidad del comercio local y artesanal</t>
+  </si>
+  <si>
+    <t>2025-02-26</t>
+  </si>
+  <si>
+    <t>2025-03-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814563</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a consellería de promoción do emprego e igualdade e a federación galega de comercio para a realización de accións formativas de cualificación e recualificación da poboación activa en sectores estratéxicos e mellora das capac</t>
+  </si>
+  <si>
+    <t>2024-01-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739663</t>
+  </si>
+  <si>
+    <t>Ayudas a las inversiones para la elaboración y comercialización de productos vitícolas</t>
+  </si>
+  <si>
+    <t>2025-01-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801551</t>
+  </si>
+  <si>
+    <t>2025-12-16</t>
+  </si>
+  <si>
+    <t>2026-01-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874009</t>
+  </si>
+  <si>
+    <t>ayudas para las inversiones en transformación y comercialización de productos agrarios cofinanciadas por el Fondo Europeo Agrícola de Desarrollo Rural (Feader)</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881481</t>
+  </si>
+  <si>
+    <t>Convocatoria PYME DIGITAL 2024 – Cámara de Comercio de Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774251</t>
+  </si>
+  <si>
+    <t>Convocatoria de ayudas para la realización de inversiones productivas vinculadas a contribuir a la mitigación-adaptación al cambio climático, uso eficiente de los recursos naturales y a la modernización y/o mejora en explotaciones agrarias en Cantabria.</t>
+  </si>
+  <si>
+    <t>2024-05-10</t>
+  </si>
+  <si>
+    <t>2025-03-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751287</t>
+  </si>
+  <si>
+    <t>Convocatoria de las primeras ayudas a proyectos de inversión en transformación y comercialización de productos agrícolas acometidos por la industria alimentaria e incluidas en el plan estratégico de la política agraria común de Cantabria 2023-2027.</t>
+  </si>
+  <si>
+    <t>2024-06-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757650</t>
+  </si>
+  <si>
+    <t>Convocatoria de ayudas a la producción y comercialización de la miel, en el marco de la intervención sectorial apícola.</t>
+  </si>
+  <si>
+    <t>2025-05-07</t>
+  </si>
+  <si>
+    <t>2025-06-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831030</t>
+  </si>
+  <si>
+    <t>Convenio colaboración entre el gobierno de cantabria a través de la consejería de industria, turismo, innovación, transporte y comercio y la universidad de cantabria para el fomento de la investigación en materia de consumo</t>
+  </si>
+  <si>
+    <t>2023-02-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680768</t>
+  </si>
+  <si>
+    <t>Orden IND/39/2025, de 20 de agosto, por la que se aprueba para el año 2025 la convocatoria de subvenciones para asociaciones de comerciantes y sus federaciones y confederaciones y cooperativas de detallistas. No sujeto a minimis</t>
+  </si>
+  <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
+    <t>2025-09-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/852419</t>
+  </si>
+  <si>
+    <t>Orden IND/19/2024, de 7 de mayo, por la que se convoca para el año 2024 la línea de subvenciones INNOVA.</t>
+  </si>
+  <si>
+    <t>2024-04-09</t>
+  </si>
+  <si>
+    <t>2024-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751394</t>
+  </si>
+  <si>
+    <t>Resolución SOD/FER/23/24, de 11 de abril de 2024, por la que se convoca para el año 2024 la línea de subvenciones del programa de “ORGANIZACIÓN de FERIAS Y CONGRESOS EMPRESARIALES EN CANTABRIA”. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-05-28</t>
+  </si>
+  <si>
+    <t>2024-07-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761619</t>
+  </si>
+  <si>
+    <t>Orden de 21 de diciembre de 2025 de la Consejería de Industria, Comercio y Empleo, por la que se convocan subvenciones para el año 2026 dirigidas a la adquisición de maquinaria industriales nueva en empresas industriales de Castilla y León.</t>
+  </si>
+  <si>
+    <t>2026-01-12</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877052</t>
+  </si>
+  <si>
+    <t>Orden de 22 de diciembre de 2023, de la consejería de agricultura, ganadería y desarrollo rural, se convocan subvenciones a la transformación y comercialización de productos agrarios, silvícolas y de la alimentación, cofinanciadas por feader, línea j01</t>
+  </si>
+  <si>
+    <t>2023-12-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735391</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Agricultura, Ganadería y Desarrollo Rural, de 8/11/2024, por la que se convocan subvenciones a las inversiones en comercialización y Transformación de los productos de la pesca y la acuicultura - Programa FEMPA – Línea PA2</t>
+  </si>
+  <si>
+    <t>2024-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795919</t>
+  </si>
+  <si>
+    <t>Orden de 25 de enero de 2024, de la consejería industria, comercio y empleo por la que se convocan subvenciones destinadas a la financiación de costes salariales de trabajadores con discapacidad en centros especiales de empleo para el año 2024.</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>2024-12-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741343</t>
+  </si>
+  <si>
+    <t>Orden de 7 de mayo de 2024, de la Consejería de Industria, Comercio y Empleo por la que se convocan subvenciones dirigidas a la modernización, digitalización y mejora de la gestión del comercio de Castilla y León</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752127</t>
+  </si>
+  <si>
+    <t>Acuerdo de 25 de abril de 2024, de la Junta de Castilla y León, por el que se autoriza la concesión directa de subvenciones a la Agrupaciones Empresariales Innovadoras de Castilla y León VITARTIS y CYLSOLAR.</t>
+  </si>
+  <si>
+    <t>2024-06-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758759</t>
+  </si>
+  <si>
+    <t>Orden de 5 de abril de 2024, de la Consejería Industria, Comercio y Empleo, por la que se convocan para el año 2024 subvenciones públicas dirigidas a la realización de acciones que contribuyan al Bienestar laboral en centros de trabajo de Castilla y León.</t>
+  </si>
+  <si>
+    <t>2024-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758785</t>
+  </si>
+  <si>
+    <t>Orden de 3 de mayo de 2024, de la Consejería de Industria, Comercio y Empleo, por la que se convocan las subvenciones para el año 2024 del programa de apoyo a la creación y al empleo en cooperativas y sociedades labor. PROGRAMA I.- INCORPORACIÓN de SOCIOS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759362</t>
+  </si>
+  <si>
+    <t>Orden de 6 de mayo de 2024, de la Consejería de Industria, Comercio y Empleo por la que se convocan subvenciones dirigidas a la modernización de las empresas artesanas de Castilla y León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759383</t>
+  </si>
+  <si>
+    <t>Orden AGA/    /2024, a 7 de octubre, por la que se convocan subvenciones para inversiones en instalaciones de transformación y en infraestructuras vitivinícolas, estructuras e instrumentos de comercialización, para el año 2025 (ejercicio financiero 2026).</t>
+  </si>
+  <si>
+    <t>2024-10-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790234</t>
+  </si>
+  <si>
+    <t>ORDEN AGA/ /2025 de 26 de agosto por la que se convocan subvenciones para inversiones en transformación, comercialización y desarrollo de productos agrícolas (industrias agroalimentarias), en el marco del PEPAC para el periodo 2023-2027 para el año 2026.</t>
+  </si>
+  <si>
+    <t>2025-08-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853458</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853473</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853478</t>
+  </si>
+  <si>
+    <t>Orden AGA/…/2024, de 20 de mayo, por la que se convocan subvenciones para el fomento y promoción de la venta local de productos agroalimentarios en Aragón, para el año 2024.</t>
+  </si>
+  <si>
+    <t>2024-05-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756782</t>
+  </si>
+  <si>
+    <t>ORDEN/AGA/284/2025, de 10 de marzo, del Consejero de Agricultura, Ganadería y Alimentación, por la que se convocan subvenciones destinadas a la mejora de la producción y comercialización de los productos de la apicultura, para el año 2025</t>
+  </si>
+  <si>
+    <t>2025-03-25</t>
+  </si>
+  <si>
+    <t>2025-04-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822435</t>
+  </si>
+  <si>
+    <t>ORDEN AGA/xxx/2024, de 22 de abril, por la que se convocan subvenciones destinadas a la mejora de la producción y comercialización de los productos de la apicultura, para el año 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760928</t>
+  </si>
+  <si>
+    <t>Convenio colaboración entre gobierno de aragón y consejo aragonés de cámaras oficiales de comercio, industria y servicios como entidad colaboradora, para gestión ayudas para la modernización de empresas privadas transporte viajeros y mercancías</t>
+  </si>
+  <si>
+    <t>2023-05-24</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/698156</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración suscrito entre el instituto aragonés de empleo y las cámaras oficiales de comercio, industria y servicios de huesca, teruel y zaragoza, para realizar el “programa 45+”.</t>
+  </si>
+  <si>
+    <t>2023-07-15</t>
+  </si>
+  <si>
+    <t>2025-01-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735724</t>
+  </si>
+  <si>
+    <t>Orden por la que se convoca para la campaña 2024 la acción i.1. “ayuda a la comercialización de frutas, hortalizas, raíces y Tubérculos alimenticios, flores y plantas vivas recolectadas en canarias"</t>
+  </si>
+  <si>
+    <t>2023-12-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/731203</t>
+  </si>
+  <si>
+    <t>Orden de la Consejería de Agricultura, Ganadería, Pesca y Soberanía Alimentaria por la que se convoca para la campaña 2025 La Acción III.1 “Ayuda para el suministro de animales reproductores de razas puras o razas comerciales originarios de la Comunidad”</t>
+  </si>
+  <si>
+    <t>2024-12-01</t>
+  </si>
+  <si>
+    <t>2024-12-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/787366</t>
+  </si>
+  <si>
+    <t>ORDEN POR LA QUE SE CONVOCAN PARA LA CAMPAÑA 2026, LAS AYUDAS de LA ACCIÓN III.1 AYUDA PARA EL SUMINISTRO de ANIMALES REPRODUCTORES de RAZAS PURAS O RAZAS COMERCIALES ORIGINARIOS de LA COMUNIDAD</t>
+  </si>
+  <si>
+    <t>2005-12-01</t>
+  </si>
+  <si>
+    <t>2025-12-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869672</t>
+  </si>
+  <si>
+    <t>ORDEN POR LA QUE SE CONVOCA PARA LA CAMPAÑA 2026 LA ACCIÓN I.1. AYUDA A LA COMERCIALIZACIÓN de FRUTAS, HORTALIZAS, RAÍCES y TUBÉRCULOS, FLORES Y PLANTAS VIVAS RECOLECTADAS EN CANARIAS Y LA SUBACCIÓN I.4.2. AYUDA A LA COMERCIALIZACIÓN de PAPA de MESA</t>
+  </si>
+  <si>
+    <t>2025-12-30</t>
+  </si>
+  <si>
+    <t>2026-01-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873782</t>
+  </si>
+  <si>
+    <t>Orden consejeria de Agricultura, ganaderia , Pesca y Soberanía Alimentaria suscripcion Seguros Agrarios</t>
+  </si>
+  <si>
+    <t>2024-05-20</t>
+  </si>
+  <si>
+    <t>2024-06-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762320</t>
+  </si>
+  <si>
+    <t>PROYECTO MEJORA MERCADOS TRADICIONALES de CANARIAS Y/O APOYO COMERCIO RURAL</t>
+  </si>
+  <si>
+    <t>2025-02-27</t>
+  </si>
+  <si>
+    <t>2025-03-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817279</t>
+  </si>
+  <si>
+    <t>Asistencia y Tutorización transformación digital comercio de gran canaria</t>
+  </si>
+  <si>
+    <t>2023-11-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735854</t>
+  </si>
+  <si>
+    <t>Programa apoyo a la digitalización y el conocimiento del sector comercial</t>
+  </si>
+  <si>
+    <t>2023-12-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735858</t>
+  </si>
+  <si>
+    <t>SUBVENCIÓN AYUNTAMIENTO GARAFÍA PLAN INSULAR de DINAMIZACIÓN COMERCIAL</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783054</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L. ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>Feaga Ayudas a la Producción y Comercialización de la Miel AÑO 2026</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899738</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L. Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889842</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. TENTUDIA</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898793</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) G.A.L. DIVA</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/897633</t>
+  </si>
+  <si>
+    <t>Ayudas 2025/2026 para mejora de las capacidades avanzadas de las pymes del sector del comercio al por menor, según convocatoria efectuada por Resolución de 21 de noviembre de 2025</t>
+  </si>
+  <si>
+    <t>2025-11-21</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871111</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L. ADESVAL</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891006</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. ADESVAL</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. ADERCO</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894656</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones  en transformación y comercialización de productos agrícolas. NO Ayudas Estado.(Interv, 7119 PEPAC), s/ I Convo  (PEPAC 2023-2027) G.A.L. ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894658</t>
+  </si>
+  <si>
+    <t>Ayudas 2026  Enfoque Leader a inversiones en transformación y comercialización de productos agrícolas.Ayudas Estado(Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) G.A.L. ADICOMT</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894844</t>
+  </si>
+  <si>
     <t>Orden de 27 de febrero de 2025, de la Consejería de Industria, Comercio y Empleo por la que se convocan subvenciones para la financiación de las unidades de apoyo a la actividad profesional en los centros especiales de empleo para el año 2026</t>
   </si>
   <si>
     <t>2026-08-03</t>
   </si>
   <si>
     <t>2026-09-17</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890312</t>
-  </si>
-[...1039 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/897633</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3233,2827 +3233,2827 @@
       <c r="G49" s="1"/>
       <c r="H49" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>62</v>
+        <v>187</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>191</v>
+        <v>36</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="G53" s="1"/>
       <c r="H53" s="1" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H54" s="1" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B55" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B55" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>200</v>
+        <v>36</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>200</v>
+        <v>36</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="G57" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="H57" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>200</v>
+        <v>36</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H59" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>219</v>
+        <v>93</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>220</v>
+        <v>155</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H61" s="1" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C62" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H62" s="1" t="s">
         <v>226</v>
-      </c>
-[...13 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B63" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="B63" s="1" t="s">
+      <c r="C63" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="C63" s="1" t="s">
+      <c r="H63" s="1" t="s">
         <v>230</v>
-      </c>
-[...13 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B64" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="B64" s="1" t="s">
+      <c r="C64" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="C64" s="1" t="s">
+      <c r="H64" s="1" t="s">
         <v>233</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B65" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="B65" s="1" t="s">
+      <c r="C65" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="C65" s="1" t="s">
+      <c r="D65" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H65" s="1" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B66" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="B66" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1" t="s">
-        <v>155</v>
+        <v>240</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>40</v>
+        <v>229</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>70</v>
+        <v>102</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>102</v>
+        <v>247</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>246</v>
+        <v>48</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>220</v>
+        <v>251</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>246</v>
+        <v>48</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>246</v>
+        <v>48</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>246</v>
+        <v>48</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>102</v>
+        <v>263</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>48</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>267</v>
+        <v>135</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>48</v>
+        <v>128</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>48</v>
+        <v>128</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>48</v>
+        <v>128</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>48</v>
+        <v>128</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>48</v>
+        <v>128</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>135</v>
+        <v>98</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>128</v>
+        <v>54</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>297</v>
+        <v>81</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>298</v>
+        <v>94</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>128</v>
+        <v>54</v>
       </c>
       <c r="H82" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>302</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>128</v>
+        <v>303</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>98</v>
+        <v>306</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>128</v>
+        <v>303</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C85" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="B85" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D85" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>128</v>
+        <v>303</v>
       </c>
       <c r="H85" s="1" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
         <v>311</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E86" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>54</v>
+        <v>303</v>
       </c>
       <c r="H86" s="1" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1" t="s">
         <v>315</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>81</v>
+        <v>316</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>94</v>
+        <v>155</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>54</v>
+        <v>303</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="C88" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H88" s="1" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H89" s="1" t="s">
         <v>321</v>
-      </c>
-[...19 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="C90" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H90" s="1" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>329</v>
+        <v>155</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>200</v>
+        <v>303</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>332</v>
+        <v>316</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>200</v>
+        <v>303</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>332</v>
+        <v>98</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>155</v>
+        <v>329</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>200</v>
+        <v>303</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="B94" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H94" s="1" t="s">
         <v>332</v>
-      </c>
-[...16 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>155</v>
+        <v>335</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>200</v>
+        <v>303</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>332</v>
+        <v>213</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>155</v>
+        <v>127</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>200</v>
+        <v>303</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H97" s="1" t="s">
         <v>342</v>
-      </c>
-[...19 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B98" s="1" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>200</v>
+        <v>303</v>
       </c>
       <c r="H98" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>98</v>
+        <v>344</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>200</v>
+        <v>303</v>
       </c>
       <c r="H99" s="1" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1" t="s">
         <v>349</v>
       </c>
       <c r="B100" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H100" s="1" t="s">
         <v>350</v>
-      </c>
-[...16 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H101" s="1" t="s">
         <v>353</v>
-      </c>
-[...19 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="B102" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="B102" s="1" t="s">
+      <c r="C102" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H102" s="1" t="s">
         <v>356</v>
-      </c>
-[...16 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C103" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="B103" s="1" t="s">
+      <c r="D103" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H103" s="1" t="s">
         <v>360</v>
-      </c>
-[...16 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>200</v>
+        <v>303</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C105" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="B105" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D105" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H105" s="1" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="1" t="s">
         <v>367</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>368</v>
+        <v>102</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H106" s="1" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="1" t="s">
         <v>370</v>
       </c>
       <c r="B107" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C107" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="C107" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D107" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H107" s="1" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="B108" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="B108" s="1" t="s">
+      <c r="C108" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="C108" s="1" t="s">
+      <c r="D108" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H108" s="1" t="s">
         <v>375</v>
-      </c>
-[...13 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B109" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="B109" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>380</v>
+        <v>243</v>
       </c>
       <c r="C110" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H110" s="1" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B111" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="B111" s="1" t="s">
+      <c r="C111" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="C111" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D111" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E111" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>106</v>
+        <v>187</v>
       </c>
       <c r="H111" s="1" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1" t="s">
         <v>386</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>119</v>
+        <v>228</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>387</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>106</v>
+        <v>187</v>
       </c>
       <c r="H112" s="1" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="1" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>106</v>
+        <v>187</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>394</v>
+        <v>313</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>106</v>
+        <v>187</v>
       </c>
       <c r="H114" s="1" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="1" t="s">
         <v>396</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>260</v>
+        <v>397</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>280</v>
+        <v>398</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="1" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="1" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>245</v>
+        <v>405</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E117" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="1" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>191</v>
+        <v>36</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>329</v>
+        <v>155</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E119" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>191</v>
+        <v>36</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="1" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>414</v>
+        <v>177</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>191</v>
+        <v>36</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="1" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>191</v>
+        <v>36</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="1" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>421</v>
+        <v>93</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>422</v>
+        <v>199</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>191</v>
+        <v>36</v>
       </c>
       <c r="H122" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="1" t="s">
         <v>424</v>
       </c>
       <c r="B123" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C123" s="1" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C124" s="1" t="s">
         <v>428</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>432</v>
+        <v>307</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>177</v>
+        <v>425</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>435</v>
+        <v>307</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>436</v>
+        <v>425</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>93</v>
+        <v>435</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="H127" s="1" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>245</v>
+        <v>438</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>441</v>
+        <v>213</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>245</v>
+        <v>438</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>444</v>
+        <v>213</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
-        <v>446</v>
+        <v>437</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>323</v>
+        <v>438</v>
       </c>
       <c r="C130" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H130" s="1" t="s">
         <v>441</v>
-      </c>
-[...13 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>323</v>
+        <v>443</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>441</v>
+        <v>425</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>220</v>
+        <v>447</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>454</v>
+        <v>368</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>230</v>
+        <v>102</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C134" s="1" t="s">
         <v>453</v>
-      </c>
-[...4 lines deleted...]
-        <v>230</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>230</v>
+        <v>457</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>459</v>
-[...3 lines deleted...]
-      </c>
+        <v>460</v>
+      </c>
+      <c r="C136" s="1"/>
       <c r="D136" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>384</v>
+        <v>467</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>102</v>
+        <v>468</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="C141" s="1"/>
+        <v>479</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>480</v>
+      </c>
       <c r="D141" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>480</v>
+        <v>102</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>484</v>
+        <v>102</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>487</v>
+        <v>85</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>488</v>
+        <v>102</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H144" s="1" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
         <v>490</v>
       </c>
       <c r="B145" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C145" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="C145" s="1" t="s">
+      <c r="D145" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H145" s="1" t="s">
         <v>492</v>
-      </c>
-[...13 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B146" s="1" t="s">
         <v>494</v>
       </c>
-      <c r="B146" s="1" t="s">
+      <c r="C146" s="1" t="s">
         <v>495</v>
       </c>
-      <c r="C146" s="1" t="s">
+      <c r="D146" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G146" s="1"/>
+      <c r="H146" s="1" t="s">
         <v>496</v>
-      </c>
-[...13 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C147" s="1" t="s">
         <v>498</v>
       </c>
-      <c r="B147" s="1" t="s">
+      <c r="D147" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F147" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H147" s="1" t="s">
         <v>499</v>
-      </c>
-[...16 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="B148" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="B148" s="1" t="s">
+      <c r="C148" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="C148" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D148" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>58</v>
+        <v>303</v>
       </c>
       <c r="H148" s="1" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
         <v>504</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>85</v>
+        <v>194</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>102</v>
+        <v>505</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>58</v>
+        <v>303</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>394</v>
+        <v>508</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>200</v>
+        <v>303</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G151" s="1"/>
+      <c r="G151" s="1" t="s">
+        <v>303</v>
+      </c>
       <c r="H151" s="1" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C152" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="B152" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D152" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>200</v>
+        <v>303</v>
       </c>
       <c r="H152" s="1" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B153" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F153" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H153" s="1" t="s">
         <v>518</v>
-      </c>
-[...16 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C154" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="B154" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D154" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>200</v>
+        <v>303</v>
       </c>
       <c r="H154" s="1" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="1" t="s">
         <v>523</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>200</v>
+        <v>303</v>
       </c>
       <c r="H155" s="1" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="1" t="s">
         <v>525</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>76</v>
+        <v>520</v>
       </c>
       <c r="C156" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F156" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H156" s="1" t="s">
         <v>526</v>
-      </c>
-[...13 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="B157" s="1" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>200</v>
+        <v>36</v>
       </c>
       <c r="H157" s="1" t="s">
         <v>530</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>