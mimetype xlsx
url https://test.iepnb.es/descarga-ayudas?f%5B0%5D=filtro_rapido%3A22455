--- v0 (2026-06-17)
+++ v1 (2026-08-13)
@@ -59,270 +59,270 @@
   <si>
     <t>Url más información</t>
   </si>
   <si>
     <t>Subvenciones a los seguros agrícolas, ganaderos y forestales comprendidos en el 47º Plan de Seguros Agrarios Combinados</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
     <t>2027-07-31</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nacional</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886334</t>
   </si>
   <si>
+    <t>Resolución de 30 de diciembre de 2025 por la que se convocan las ayudas a la valorización,  segunda transformación e ecoinnovación de productos forestales y a la digitalización da segunda transformación y ecoinnovación de pro</t>
+  </si>
+  <si>
+    <t>2026-02-14</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>Regional</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886463</t>
+  </si>
+  <si>
+    <t>Resolución del 31 de diciembre de 2025, por la que se establecen y se convocan las ayudas para la organización de actividades formativas no regladas y y actividades de divulgación que impulsen el conocimiento y la competitividad de la industria forestal</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886478</t>
+  </si>
+  <si>
+    <t>Convocatoria de las ayudas a la gestión forestal sostenible en fincas de titularidad privada para el año 2026 correspondientes a la restauración de daños forestales</t>
+  </si>
+  <si>
+    <t>2026-02-13</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886517</t>
+  </si>
+  <si>
+    <t>Incentivar servicios ecosistémicos en la gestión forestal sostenible.</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885626</t>
+  </si>
+  <si>
+    <t>Reforestaciones forestales ,producción de trufa y piñon.</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886505</t>
+  </si>
+  <si>
+    <t>Subvenciones para inversiones forestales no productivas en prevención de daños forestales. Convocatoria 2025</t>
+  </si>
+  <si>
+    <t>2025-12-17</t>
+  </si>
+  <si>
+    <t>2026-02-27</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874145</t>
+  </si>
+  <si>
+    <t>Subvenciones para inversiones forestales no productivas en prevención de daños forestales. Convocatoria 2026</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>2026-11-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874148</t>
+  </si>
+  <si>
+    <t>Ayudas para acciones de fomento del sector forestal privado</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>Rioja, La</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890417</t>
+  </si>
+  <si>
+    <t>Actuaciones silvicolas, mejora red viaria forestal y actuaciones agroforestales.</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893360</t>
+  </si>
+  <si>
+    <t>Ayudas para el fomento de las actuaciones de las agrupaciones de defensa forestal (ADF) para el año 2026.</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899216</t>
+  </si>
+  <si>
+    <t>Ayudas a las entidades locales por la redacción del plano de delimitación y/o del plan de prevención de incendios forestales</t>
+  </si>
+  <si>
+    <t>2025-12-01</t>
+  </si>
+  <si>
+    <t>2026-01-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871847</t>
+  </si>
+  <si>
+    <t>Ayudas a proyectos de paisajes agroforestales resilientes para los años 2026-2028</t>
+  </si>
+  <si>
+    <t>2026-01-16</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881088</t>
+  </si>
+  <si>
+    <t>Ayudas para las inversiones forestales productivas destinadas a aprovechamientos forestales, trabajos selvícolas, servicios forestales y primera transformación. (Intervención 6883 del PEPAC) en el año 2026</t>
+  </si>
+  <si>
+    <t>2026-01-15</t>
+  </si>
+  <si>
+    <t>2026-02-15</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875061</t>
+  </si>
+  <si>
+    <t>ORDEN de 30 de diciembre de 2025 por la que se establecen las bases reguladoras de las ayudas, en concurrencia competitiva, para inversiones en reforestación con especies de frondosas y/o coníferas, cofinanciadas por el Fondo Europeo Agrícola de Desarroll</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882176</t>
+  </si>
+  <si>
+    <t>ORDEN de 30 de diciembre de 2025 por la que se establecen las bases reguladoras de las ayudas, en concurrencia competitiva, para el fomento y apoyo a las agrupaciones forestales de gestión conjunta de productores forestales, cofinanciadas por el Fondo Eur</t>
+  </si>
+  <si>
+    <t>2026-01-21</t>
+  </si>
+  <si>
+    <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882671</t>
+  </si>
+  <si>
+    <t>Resolución de 14 de abril de 2026, del FEGA, por la que se convocan anticipadamente las subvenciones de intercambio de conocimientos y actividades de formación e información de ámbito supraautonómico, destinadas al sector agroalimentario y forestal PEPAC</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898917</t>
+  </si>
+  <si>
+    <t>Ayudas para la contratación de seguros contra incendios forestales para fincas de titularidad privada.</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893797</t>
+  </si>
+  <si>
     <t>Línea de Financiación “ico Crecimiento Exportadores” - Minimis Agricultura</t>
   </si>
   <si>
     <t>2026-02-09</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886390</t>
-  </si>
-[...208 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898917</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -708,472 +708,472 @@
       <c r="D2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1"/>
       <c r="H2" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="G3" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="H3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...11 lines deleted...]
-      <c r="F4" s="1" t="s">
+      <c r="H4" s="1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="G12" s="1"/>
       <c r="H12" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G14" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>26</v>
+      </c>
       <c r="H14" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G17" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="1" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="G18" s="1"/>
       <c r="H18" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="1"/>