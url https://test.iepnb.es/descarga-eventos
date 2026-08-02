--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -12,206 +12,158 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>FERIA NACIONAL DEL CAMPO</t>
+    <t>XXIX Jornada de campo del arroz 2026</t>
+  </si>
+  <si>
+    <t>Difusión de resultados, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Jue, 27/08/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Jue, 27/08/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>Fecha orientativa de la jornada.Próximamente publicaremos más información sobre el evento.Si quieres recibir más información clica en el botón "Me interesa" en la siguiente página web.</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxix-jornada-campo-del-arroz-2026</t>
+  </si>
+  <si>
+    <t>RECOMEX. Resultados de ensanyos e innovaciones en cultivos extensivos de invierno 2026</t>
+  </si>
+  <si>
+    <t>Vie, 04/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Vie, 04/09/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/recomex-resultados-ensanyos-e-innovaciones-cultivos-extensivos-invierno-2026</t>
+  </si>
+  <si>
+    <t>IX jornadas de la Red Española de Compostaje</t>
+  </si>
+  <si>
+    <t>Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Mar, 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Anuncio de las fechas y lugar de celebración de las IX jornadas de la Red Española de Compostaje. 29 y 30 de septiembre, y 1 de octubre de 2026.Granada, en la Sala Magna de la Escuela Técnica...</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/ix-jornadas-la-red-espanola-compostaje</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech reúnirá la innovación agroalimentaria en el espacio Innovarena</t>
   </si>
   <si>
     <t>Ferias</t>
-  </si>
-[...118 lines deleted...]
-    <t>Alimentaria FoodTech reúnirá la innovación agroalimentaria en el espacio Innovarena</t>
   </si>
   <si>
     <t>Mar, 06/10/2026 - 00:00</t>
   </si>
   <si>
     <t>Jue, 08/10/2026 - 00:00</t>
   </si>
   <si>
     <t>La feria Alimentaria FoodTech celebrará una nueva edición del 6 al 8 de octubre de 2026 en el recinto Gran Via de Fira de Barcelona. La feria de innovación, tecnología e ingredientes para la...</t>
   </si>
   <si>
     <t>REcinto Gran Via de Fira de Barcelona</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/alimentaria-foodtech-reunira-la-innovacion-agroalimentaria-el-espacio-innovarena</t>
   </si>
   <si>
     <t>Fruit Attraction, del 6 al 8 de octubre, en IFEMA</t>
   </si>
   <si>
     <t>Congresos, Ferias, Intercambio de experiencias, Networking, Seminarios, Talleres</t>
   </si>
   <si>
     <t>Mar, 06/10/2026 - 20:00</t>
   </si>
@@ -746,54 +698,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J16"/>
+  <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J16"/>
+      <selection activeCell="A1" sqref="A1:J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="130.825" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="239.37" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="142.679" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -847,477 +799,413 @@
       </c>
       <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="I4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="1" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="1" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="I6" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="H6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>54</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="I8" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="H8" s="1" t="s">
+      <c r="J8" s="1" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="I9" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="J9" s="1" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="1" t="s">
+      <c r="D10" s="1" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>76</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="H11" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H11" s="1"/>
+      <c r="I11" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="I11" s="1" t="s">
+      <c r="J11" s="1" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="C12" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="D12" s="1" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="H12" s="1" t="s">
+      <c r="I12" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="I12" s="1" t="s">
+      <c r="J12" s="1" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="G13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="1"/>
+      <c r="H13" s="1" t="s">
+        <v>101</v>
+      </c>
       <c r="I13" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>104</v>
+        <v>35</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>107</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>108</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>109</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>110</v>
       </c>
       <c r="J14" s="1" t="s">
         <v>111</v>
-      </c>
-[...62 lines deleted...]
-        <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>