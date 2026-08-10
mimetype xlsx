--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -359,321 +359,321 @@
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830512</t>
   </si>
   <si>
     <t>Aid for actions to promote the private forestry sector</t>
   </si>
   <si>
     <t>2026-04-02</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890417</t>
   </si>
   <si>
     <t>Silvicultural actions, improvement of the forest road network and agroforestry actions.</t>
   </si>
   <si>
     <t>2026-03-18</t>
   </si>
   <si>
     <t>2026-04-18</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893360</t>
   </si>
   <si>
+    <t>Order MTD/879/2024, of September 6, which modifies Order MTD/683/2023 of May 23, approving the regulatory bases and approving the second call for aid for the issuance of vulnerable collective digital bonds in Castile and León financed by the EU (NextGen) MRR</t>
+  </si>
+  <si>
+    <t>2024-09-14</t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784696</t>
+  </si>
+  <si>
+    <t>Call for aid for NON-PRODUCTIVE projects of measure 7119.2 Leader of the strategic plan of the common agricultural policy 2023-2027 in CYL to be managed by the GAL Association for rural and integral development ribera del duero burgalesa.</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>2027-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774666</t>
+  </si>
+  <si>
+    <t>Call for grant applications for the financing of projects within the framework of Intervention 7119 LEADER of the National Strategic Plan of the Common Agricultural Policy (PEPAC) 2023-2027 of Spain, based on the Development Strategy of the AGALSA Group</t>
+  </si>
+  <si>
+    <t>2024-08-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779251</t>
+  </si>
+  <si>
+    <t>Resolution, of 08/04/2025, of the General Directorate of Agriculture and Livestock, by which the call for aid of the Apicultural Sectoral Intervention in the framework of the Strategic Plan of the Common Agricultural Policy in Castilla-La Mancha is made, for the</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825835</t>
+  </si>
+  <si>
+    <t>Order of bases for grants for training actions in digital skills, aimed preferably at women in rural areas, National Plan. Digital skills, of the PRTR, financed by the EU -Next Generation EU-, and call 2025.</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805356</t>
+  </si>
+  <si>
+    <t>ORDER OF THE MINISTRY OF SUSTAINABLE DEVELOPMENT, ESTABLISHING THE REGULATORY BASES FOR AID TO PROMOTE THE CREATION OF GROUPS OF PRIVATE FOREST OWNERS FOR JOINT MANAGEMENT WITHIN THE FRAMEWORK OF THE RECOVERY PLAN,</t>
+  </si>
+  <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
+    <t>2025-10-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853699</t>
+  </si>
+  <si>
+    <t>Resolution of 05/03/2024, of the Ministry of Development, by which aid is called for actions of energy rehabilitation in homes and in existing residential buildings, in execution of the energy rehabilitation program for buildings and</t>
+  </si>
+  <si>
+    <t>2024-03-12</t>
+  </si>
+  <si>
+    <t>2024-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747678</t>
+  </si>
+  <si>
+    <t>Resolution of 21/08/2024, of the General Directorate of Agricultural Planning, by which the subsidies for the control of milk yield in Castilla-La Mancha are called for the year 2024</t>
+  </si>
+  <si>
+    <t>2024-08-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782028</t>
+  </si>
+  <si>
+    <t>Resolution of 18/12/2024, of the General Directorate of Agricultural Planning, by which the subsidies intended for the promotion of native Spanish breeds are called for in the year 2025, through the advance processing procedure.</t>
+  </si>
+  <si>
+    <t>2025-01-03</t>
+  </si>
+  <si>
+    <t>2025-01-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804486</t>
+  </si>
+  <si>
+    <t>Call for applications for 20 scholarships for enrollment in the 2025 summer course of the Vice-Rectorate for Culture, Sport and Social Commitment of the UCLM “Entrepreneurship in the veterinary and agricultural sector: opportunities and challenges” CV12CR</t>
+  </si>
+  <si>
+    <t>2025-06-09</t>
+  </si>
+  <si>
+    <t>2025-04-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837298</t>
+  </si>
+  <si>
+    <t>Decree of September 10, 2024, of the Delegate of the Government Area of Economy, Innovation and Finance, approving the public call for the granting of subsidies to persons affiliated to the special regime of self-employed workers</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>2024-09-30</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784903</t>
+  </si>
+  <si>
+    <t>Aid for the incorporation of new farmers. 2025 Call for Applications</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825068</t>
+  </si>
+  <si>
+    <t>EAFRD AID FOR YOUNG FARMERS ENTERING THE FARM - 2025 CALL FOR APPLICATIONS</t>
+  </si>
+  <si>
+    <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841855</t>
+  </si>
+  <si>
+    <t>Regulatory bases 2025-2027 and call for aid to improve the production and marketing of beekeeping products within the framework of the Apicultural Sectoral Intervention, included in the PEPAC, for the 2025 campaign.</t>
+  </si>
+  <si>
+    <t>2025-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842609</t>
+  </si>
+  <si>
+    <t>AID TO COMPANIES SECT AGRI, LIVESTOCK, FOREST AND INDUS DESARR PROY INV 2024</t>
+  </si>
+  <si>
+    <t>2023-12-31</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754719</t>
+  </si>
+  <si>
+    <t>Agreement between the Ministry of Health and PS and FRS for the development of an innovation project</t>
+  </si>
+  <si>
+    <t>2024-04-04</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751688</t>
+  </si>
+  <si>
+    <t>Boosting local climate action through the Climate and Energy Action Plan (Covenant of Mayors for Climate and Energy) in 2024</t>
+  </si>
+  <si>
+    <t>2024-05-16</t>
+  </si>
+  <si>
+    <t>2024-11-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761670</t>
+  </si>
+  <si>
+    <t>Order of 21 November 2025 establishing the regulatory bases for aid to mitigate the damage caused by wild boar to agricultural crops and calling for applications for the year 2026 (procedure code MT809E)</t>
+  </si>
+  <si>
+    <t>2025-10-11</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871824</t>
+  </si>
+  <si>
+    <t>Order of December 19, 2023 establishing the regulatory bases for aid to alleviate the damage caused by wild boar to agricultural crops and calling for applications for the year 2024 (procedure code mt809e).</t>
+  </si>
+  <si>
+    <t>2024-01-18</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739234</t>
+  </si>
+  <si>
+    <t>ORDER of December 30, 2025, establishing the regulatory framework for competitive grants for reforestation investments with broadleaf and/or coniferous species, co-financed by the European Agricultural Fund for Development</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882176</t>
+  </si>
+  <si>
+    <t>Subsidies for agri-environmental commitments on agricultural land and commitments and activities for the conservation of genetic resources (2025)</t>
+  </si>
+  <si>
+    <t>2025-02-18</t>
+  </si>
+  <si>
+    <t>2025-04-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814237</t>
+  </si>
+  <si>
+    <t>Call for applications for aid for the implementation of the digital bond issuance program for vulnerable groups</t>
+  </si>
+  <si>
+    <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>2025-02-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705928</t>
+  </si>
+  <si>
+    <t>Decree No. 801/2024 of December 17, 2024 of the Vice President convening the Aid for Hydraulic Works Projects of Private Initiative and Agricultural Irrigation for the year 2024</t>
+  </si>
+  <si>
+    <t>2024-12-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803873</t>
+  </si>
+  <si>
     <t>Aid for contracting forest fire insurance for privately owned properties.</t>
   </si>
   <si>
     <t>2026-03-30</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893797</t>
-  </si>
-[...259 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803873</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1721,152 +1721,152 @@
       </c>
       <c r="E28" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="C32" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H32" s="1" t="s">
         <v>128</v>
-      </c>
-[...16 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="C33" s="1" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C34" s="1" t="s">
@@ -1897,77 +1897,77 @@
       </c>
       <c r="C35" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B36" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B37" s="1" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B38" s="1" t="s">
@@ -1990,389 +1990,389 @@
       </c>
       <c r="H38" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>25</v>
+        <v>155</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>157</v>
+        <v>127</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H40" s="1" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B41" s="1" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="H41" s="1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B42" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H42" s="1" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B43" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B43" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>169</v>
-      </c>
-[...10 lines deleted...]
-        <v>159</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>39</v>
+        <v>173</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>178</v>
+        <v>54</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>190</v>
+        <v>63</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B49" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="B49" s="1" t="s">
+      <c r="C49" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B52" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="C52" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="C52" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>205</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>