--- v0 (2026-06-25)
+++ v1 (2026-08-11)
@@ -2108,2085 +2108,2085 @@
   <si>
     <t>Subsidies for agricultural, livestock and forestry insurance included in the 45th combined agricultural insurance plan</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743600</t>
   </si>
   <si>
     <t>2023 Philippines. Provision of electricity from renewable sources in Palawan.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711192</t>
   </si>
   <si>
     <t>Order IND/8/2026, of February 25, approving the call for subsidies aimed at promoting employment and improving competitiveness in cooperatives and worker-owned companies. Regulation (EU) 1408/2013 on De Minimis Agricola.</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890199</t>
   </si>
   <si>
+    <t>Aid to companies in Navarre within the framework of the Europe+closer program in 2026</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889671</t>
+  </si>
+  <si>
+    <t>Resolution of March 13, 2026, Subsidy Order of April 9, 2025 Line 4.2. Subsidies to private companies in the ordinary labor market for each participant they hire during the three months following the end of the Agricultural De Minimis itinerary</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893190</t>
+  </si>
+  <si>
+    <t>Order of July 11, 2024, from the Ministry of Industry, Trade and Employment, announcing subsidies for the organization of trade fairs in Castile and León</t>
+  </si>
+  <si>
+    <t>2027-07-17</t>
+  </si>
+  <si>
+    <t>2024-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774370</t>
+  </si>
+  <si>
+    <t>Order of December 23, 2024, from the Ministry of Industry, Trade and Employment, which calls for subsidies aimed at the reactivation of local retail trade in Castilla y León.</t>
+  </si>
+  <si>
+    <t>2025-01-08</t>
+  </si>
+  <si>
+    <t>2025-01-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805078</t>
+  </si>
+  <si>
+    <t>Order of December 23, 2024, from the Ministry of Industry, Trade and Employment, which calls for subsidies aimed at promoting the commercial sector of Castilla y León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805080</t>
+  </si>
+  <si>
+    <t>Order of May 7, 2025, from the Ministry of Industry, Trade and Employment, announcing the subsidies for the year 2025 of the program to support the creation and employment in cooperatives and worker-owned companies. Program II.- Investments</t>
+  </si>
+  <si>
+    <t>2025-05-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830774</t>
+  </si>
+  <si>
+    <t>Order of June 19, 2025, from the Ministry of Industry, Trade and Employment, announcing subsidies to promote succession planning in self-employment in Castile and León (Relevacyl Autoempleo). Year 2025</t>
+  </si>
+  <si>
+    <t>2025-11-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841551</t>
+  </si>
+  <si>
+    <t>Order of June 19, 2025, of the C. of Industry, Commerce and Employment, by which subsidies are called to promote the entrepreneurial spirit to guarantee productive renewal through the representative org. of self-employed and the social economy.</t>
+  </si>
+  <si>
+    <t>2025-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841562</t>
+  </si>
+  <si>
+    <t>Order MAV/625/2025, of June 12, approving the regulatory bases and calling for subsidies for the digitalization of companies of first processing of wood and other timber products (RETECHFOR, PRTR, Next Generation EU)</t>
+  </si>
+  <si>
+    <t>2025-06-18</t>
+  </si>
+  <si>
+    <t>2025-07-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840002</t>
+  </si>
+  <si>
+    <t>Order MAV/624/2025, of June 12, approving the regulatory framework and announcing grants for digital entrepreneurship projects and forestry startups in Castilla y León (RETECHFOR, PRTR, Next Generation EU funds)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840033</t>
+  </si>
+  <si>
+    <t>Order of May 30, 2023 from the Ministry of Mobility and Digital Transformation announcing grants for the modernization of passenger and freight transport companies, within the framework of PRTR – Next Generation EU.</t>
+  </si>
+  <si>
+    <t>2023-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/699699</t>
+  </si>
+  <si>
+    <t>Order MTD/879/2024, of September 6, which modifies Order MTD/683/2023 of May 23, approving the regulatory bases and approving the second call for aid for the issuance of vulnerable collective digital bonds in Castile and León financed by the EU (NextGen) MRR</t>
+  </si>
+  <si>
+    <t>2024-09-14</t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784696</t>
+  </si>
+  <si>
+    <t>Call for aid for PRODUCTIVE projects of measure 7119.2 LEADER of the STRATEGIC PLAN of the COMMON AGRICULTURAL POLICY 2023-2027 IN CYL to be managed by the GAL ASSOCIATION of INTEGRAL RURAL DEVELOPMENT RIBERA DEL DUERO BURGALESA</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774615</t>
+  </si>
+  <si>
+    <t>Call for aid for NON-PRODUCTIVE projects of measure 7119.2 Leader of the strategic plan of the common agricultural policy 2023-2027 in CYL to be managed by the GAL Association for rural and integral development ribera del duero burgalesa.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774666</t>
+  </si>
+  <si>
+    <t>Call for grant applications for the financing of projects within the framework of Intervention 7119 LEADER of the National Strategic Plan of the Common Agricultural Policy (PEPAC) 2023-2027 of Spain, based on the Development Strategy of the AGALSA Group</t>
+  </si>
+  <si>
+    <t>2024-08-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779251</t>
+  </si>
+  <si>
+    <t>Public aid for applications under measure 7119.3 LEADER of the Strategic Plan of the Common Agricultural Policy 2023-2027 in Castilla y León, managed by the Segovia Sur Local Action Group</t>
+  </si>
+  <si>
+    <t>2029-09-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780572</t>
+  </si>
+  <si>
+    <t>Public aid for applications under measure 7119.4 LEADER of the Strategic Plan of the Common Agricultural Policy 2023-2027 in Castilla y León, managed by the Segovia Sur Local Action Group</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780621</t>
+  </si>
+  <si>
+    <t>Call for grants to finance projects within the framework of Intervention 7119 LEADER of the National Strategic Plan of the Common Agricultural Policy (PEPAC) 2023-2027 of Spain, based on the Development Strategy of the LAG Association M</t>
+  </si>
+  <si>
+    <t>2024-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784760</t>
+  </si>
+  <si>
+    <t>Resolution of September 25, 2023 of the president of the public employment service of Castilla y León, by which subsidies are called for the training program of employed workers in companies of strategic agri-food sectors 2023-2024.</t>
+  </si>
+  <si>
+    <t>2023-10-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720186</t>
+  </si>
+  <si>
+    <t>Support for scientific research projects and technology transfer, co-financed by the ERDF (2025-2029)</t>
+  </si>
+  <si>
+    <t>2024-11-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794018</t>
+  </si>
+  <si>
+    <t>Resolution of 12/03/2024, aid to improve and/or modernize agricultural and livestock farms within the framework of intervention 6841.2 for young people who simultaneously apply for aid under intervention 6961.1 of the CAP Strategic Plan 2023-2027</t>
+  </si>
+  <si>
+    <t>2024-06-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761037</t>
+  </si>
+  <si>
+    <t>Order of bases for grants for training actions in digital skills, aimed preferably at women in rural areas, National Plan. Digital skills, of the PRTR, financed by the EU -Next Generation EU-, and call 2025.</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805356</t>
+  </si>
+  <si>
+    <t>Decree 44/2024, of August 27, regulating the direct granting of subsidies for the hiring of young people within the framework of the My First Job Program, co-financed by the European Social Fund Plus. REG (EU) 1408/2013 Agric.</t>
+  </si>
+  <si>
+    <t>2024-08-28</t>
+  </si>
+  <si>
+    <t>2024-09-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782618</t>
+  </si>
+  <si>
+    <t>Resolution of 25 April 2024 approving the call for subsidies for carrying out vocational training and employment projects within the company (Sectoral Line 5), for 2024. REG (EU) 1408/2013 de minimis, Agricultural</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754248</t>
+  </si>
+  <si>
+    <t>Resolution of 05/03/2024, of the Ministry of Development, by which aid is called for actions of energy rehabilitation in homes and in existing residential buildings, in execution of the energy rehabilitation program for buildings and</t>
+  </si>
+  <si>
+    <t>2024-03-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747678</t>
+  </si>
+  <si>
+    <t>Resolution of 30/05/2025, of the General Directorate of Agri-food Production and Cooperatives, by which the call is made, under de minimis regime, for in-kind aid for group participation in the stand that will be contracted by the Ministry of Agriculture, Livestock and Rural Development for attendance at the Fruit Attraction 2025 agri-food fair.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836874</t>
+  </si>
+  <si>
+    <t>Order xx/2024, of March 26, of the Ministry of Agriculture, Livestock and Rural Development, which establishes the regulatory bases for the direct granting of additional aid for the contracting of agricultural insurance in Castilla-La Mancha.</t>
+  </si>
+  <si>
+    <t>2024-03-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750760</t>
+  </si>
+  <si>
+    <t>Call for applications for 20 scholarships for enrollment in the 2025 summer course of the Vice-Rectorate for Culture, Sport and Social Commitment of the UCLM “Entrepreneurship in the veterinary and agricultural sector: opportunities and challenges” CV12CR</t>
+  </si>
+  <si>
+    <t>2025-04-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837298</t>
+  </si>
+  <si>
+    <t>Resolution of 04/08/2025, of the Deputy Ministry of Common Agricultural Policy and Agri-environmental Policy, by which aid is called, under the de minimis regime, for the possession and maintenance of mastiff dogs for the defense and guarding of sheep and goats</t>
+  </si>
+  <si>
+    <t>2025-08-26</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853356</t>
+  </si>
+  <si>
+    <t>Call for applications for grants for projects to promote the social impact of knowledge from universities and other agents in the research, development and innovation system of Catalonia.</t>
+  </si>
+  <si>
+    <t>2025-02-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803508</t>
+  </si>
+  <si>
+    <t>Grants for the investigation and recovery of soils owned by you that are affected by evidence of localized contamination or by industrial waste spills from an unknown cause.</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>2025-02-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795186</t>
+  </si>
+  <si>
+    <t>Grants for Green 2024 technological innovation projects</t>
+  </si>
+  <si>
+    <t>2024-07-23</t>
+  </si>
+  <si>
+    <t>2024-10-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775650</t>
+  </si>
+  <si>
+    <t>Subsidies for business competitiveness vouchers: Innovation 2025</t>
+  </si>
+  <si>
+    <t>2025-11-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834402</t>
+  </si>
+  <si>
+    <t>Resolution of the Deputy Ministry of the Environment announcing grants for investments in forestry technologies and in the processing, mobilization and marketing of forestry products within the framework of the Rural Development Program of Ca</t>
+  </si>
+  <si>
+    <t>2024-05-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757703</t>
+  </si>
+  <si>
+    <t>Aid to the financing line for actions to improve energy savings in facilities and equipment and for circular economy projects in establishments that provide tourist accommodation services in Catalonia</t>
+  </si>
+  <si>
+    <t>2024-11-13</t>
+  </si>
+  <si>
+    <t>2024-12-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795193</t>
+  </si>
+  <si>
+    <t>Award for the best young innovative food artisan for the year 2024.</t>
+  </si>
+  <si>
+    <t>2024-06-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757572</t>
+  </si>
+  <si>
+    <t>Call for grant applications for the programming of live arts shows and professional visual arts activities at events of agritourism interest</t>
+  </si>
+  <si>
+    <t>2025-01-21</t>
+  </si>
+  <si>
+    <t>2025-02-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808974</t>
+  </si>
+  <si>
+    <t>Resolution EMT//2024, of, by which the advance call for the year 2025 is opened for the granting of subsidies to promote the hiring with training within the framework of the agricultural campaigns in Lleida (SOC - AGRICULTURAL CAMPAIGN IN</t>
+  </si>
+  <si>
+    <t>2025-01-20</t>
+  </si>
+  <si>
+    <t>2025-02-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803735</t>
+  </si>
+  <si>
+    <t>Employment incentives PICE Program Ceuta Chamber of Commerce 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774418</t>
+  </si>
+  <si>
+    <t>REGULATORY BASES FOR THE GRANTING OF SUBSIDIES AIMED AT FINANCING ENERGY EFFICIENCY AND CIRCULAR ECONOMY PROJECTS IN TOURISM COMPANIES IN THE AUTONOMOUS CITY OF CEUTA, WITHIN THE FRAMEWORK OF THE RECOVERY, TRANSFORMATION AND RESILIENCE PLAN.</t>
+  </si>
+  <si>
+    <t>2026-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832110</t>
+  </si>
+  <si>
+    <t>Phase II regional offices energy transition</t>
+  </si>
+  <si>
+    <t>Melilla</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751845</t>
+  </si>
+  <si>
+    <t>COLLABORATION AGREEMENT BETWEEN THE CITY OF MELILLA AND THE FOUNDATION INSTITUTO CAMERAL PARA LA CREACIÓN Y DESARROLLO de LA EMPRESA (INCYDE), FOR THE DEVELOPMENT OF THREE TRAINING AND SUPPORT PROGRAMS WITHIN THE "EMPRENde Y AVANZA" PROJECT.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751876</t>
+  </si>
+  <si>
+    <t>Decree of September 10, 2024, of the Delegate of the Government Area of Economy, Innovation and Finance, approving the public call for the granting of subsidies to persons affiliated to the special regime of self-employed workers</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784903</t>
+  </si>
+  <si>
+    <t>Digital solution startup awards Community of Madrid 2024</t>
+  </si>
+  <si>
+    <t>2024-10-11</t>
+  </si>
+  <si>
+    <t>2024-11-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790165</t>
+  </si>
+  <si>
+    <t>Aid to municipalities in the Community of Madrid for the development of commercial and trade fair promotion activities 2025</t>
+  </si>
+  <si>
+    <t>2025-02-21</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814588</t>
+  </si>
+  <si>
+    <t>Energy efficiency program for SMEs and large companies in the industrial sector</t>
+  </si>
+  <si>
+    <t>2023-09-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/694708</t>
+  </si>
+  <si>
+    <t>Aid for investments with environmental objectives in the agri-food industry. De minimis</t>
+  </si>
+  <si>
+    <t>2024-08-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778390</t>
+  </si>
+  <si>
+    <t>Aid for the production and marketing of honey year 2024 FEAGA</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778690</t>
+  </si>
+  <si>
+    <t>Aid for investments with environmental objectives in the agri-food industry, co-financed by FEADESR and AGE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778691</t>
+  </si>
+  <si>
+    <t>Aid for the Promotion of Investments in Agricultural Production Transformation and Other Minimis Investments</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>2025-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822389</t>
+  </si>
+  <si>
+    <t>Aid for the Promotion of Investments in Agricultural Production Transformation by Association Entities. De Minimis</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822390</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>2025-04-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822575</t>
+  </si>
+  <si>
+    <t>Aid for the Promotion of Investments in the Transformation of Agricultural Products. Associated Entities</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822604</t>
+  </si>
+  <si>
+    <t>AID FOR PROMOTING INVESTMENTS IN AGRICULTURAL PRODUCTION TRANSFORMATION AND OTHER INVESTMENTS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822605</t>
+  </si>
+  <si>
+    <t>INVESTMENT AID WITH ENVIRONMENTAL OBJECTIVES AGRI-FOOD INDUSTRY</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822609</t>
+  </si>
+  <si>
+    <t>Aid for the incorporation of new farmers. 2025 Call for Applications</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825068</t>
+  </si>
+  <si>
+    <t>Aid for the production and marketing of honey, year 2025, FEAGA</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829457</t>
+  </si>
+  <si>
+    <t>SUPPORT FOR THE PROMOTION, PROCESSING AND MARKETING OF FISH PRODUCTS</t>
+  </si>
+  <si>
+    <t>2025-06-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832610</t>
+  </si>
+  <si>
+    <t>EAFRD AID FOR YOUNG FARMERS ENTERING THE FARM - 2025 CALL FOR APPLICATIONS</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841855</t>
+  </si>
+  <si>
+    <t>ENERGY EFFICIENCY PROGRAM FOR SMEs AND LARGE COMPANIES IN THE INDUSTRIAL SECTOR</t>
+  </si>
+  <si>
+    <t>2019-08-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763836</t>
+  </si>
+  <si>
+    <t>AID TO MUNICIPALITIES FOR TRADE AND TRADE FAIR PROMOTION 2024</t>
+  </si>
+  <si>
+    <t>2024-08-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774902</t>
+  </si>
+  <si>
+    <t>AID FOR INVESTMENTS, MODERNIZATION AND/OR IMPROVEMENT OF AGRICULTURAL HOLDINGS CONV.24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755162</t>
+  </si>
+  <si>
+    <t>AID TO COMPANIES SEC AGR.GANAD.FOREST AND INDUST DESARR PROY INV 2025</t>
+  </si>
+  <si>
+    <t>2025-05-24</t>
+  </si>
+  <si>
+    <t>2025-07-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834749</t>
+  </si>
+  <si>
+    <t>AID TO COMPANIES SECT AGRI, LIVESTOCK, FOREST AND INDUS DESARR PROY INV 2024</t>
+  </si>
+  <si>
+    <t>2023-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754719</t>
+  </si>
+  <si>
+    <t>RESOLUTION 51E/2024, of April 30, of the Director General of Trade and Consumer Affairs, approving the call for subsidies for the promotion of artisan companies in Navarre in 2024.</t>
+  </si>
+  <si>
+    <t>2024-05-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756401</t>
+  </si>
+  <si>
+    <t>Aid for the promotion of agricultural products through the organization of livestock shows, for the year 2024</t>
+  </si>
+  <si>
+    <t>2024-05-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756416</t>
+  </si>
+  <si>
+    <t>Call for applications for the subsidy for the promotion and management of retail trade groups in 2024</t>
+  </si>
+  <si>
+    <t>2024-04-29</t>
+  </si>
+  <si>
+    <t>2024-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757723</t>
+  </si>
+  <si>
+    <t>Aid to agricultural holdings for the energy transition</t>
+  </si>
+  <si>
+    <t>2024-10-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758468</t>
+  </si>
+  <si>
+    <t>Aid to Energy Communities for the energy transition 2024</t>
+  </si>
+  <si>
+    <t>2024-05-15</t>
+  </si>
+  <si>
+    <t>2024-06-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761325</t>
+  </si>
+  <si>
+    <t>Subsidies to local entities to revitalize rural trade</t>
+  </si>
+  <si>
+    <t>2024-10-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789778</t>
+  </si>
+  <si>
+    <t>Aid for investment in agri-food industries. 2023 Call for Proposals</t>
+  </si>
+  <si>
+    <t>2025-01-02</t>
+  </si>
+  <si>
+    <t>2025-03-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796969</t>
+  </si>
+  <si>
+    <t>Aid to agricultural holdings for the energy transition 2025. Commission Regulation 651/2014</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798832</t>
+  </si>
+  <si>
+    <t>Aid to agricultural holdings for the energy transition 2025. De Minimis 1408/2013</t>
+  </si>
+  <si>
+    <t>2024-12-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799836</t>
+  </si>
+  <si>
+    <t>Grants for innovation projects in industrial SMEs. 2025 Call for Proposals</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805627</t>
+  </si>
+  <si>
+    <t>Aid for the creation and consolidation of innovative technology-based companies in 2025 within the framework of the Recovery, Transformation and Resilience Plan - Funded by the European Union – Next Generation EU.</t>
+  </si>
+  <si>
+    <t>2025-02-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806176</t>
+  </si>
+  <si>
+    <t>Investment aid for agri-food industries. 2026 Call for Proposals</t>
+  </si>
+  <si>
+    <t>2026-01-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869026</t>
+  </si>
+  <si>
+    <t>Grants for the hiring of doctoral students by companies, research centers and technology centers: Industrial PhDs 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871426</t>
+  </si>
+  <si>
+    <t>Aid intended for the transfer of knowledge from technology centers, research centers and universities PCTIN 2026</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876093</t>
+  </si>
+  <si>
+    <t>Resolution of May 8, 2024, of the Director of the Valencian Agency for Agricultural Development and Guarantee, announcing aid for collective reconversion and restructuring plans, within the framework of the Rural Development Program of the Valencian Community</t>
+  </si>
+  <si>
+    <t>2024-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760272</t>
+  </si>
+  <si>
+    <t>Complementary actions to promote and strengthen innovation. NO STATE AID</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760275</t>
+  </si>
+  <si>
+    <t>Valorization and transfer of research results to companies. NO STATE AID</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838838</t>
+  </si>
+  <si>
+    <t>Boosting innovative public procurement (IPP) REG MINIMIS 2023/2831</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838852</t>
+  </si>
+  <si>
+    <t>Boost to innovative public procurement (IPP) REGIME 651</t>
+  </si>
+  <si>
+    <t>2025-06-16</t>
+  </si>
+  <si>
+    <t>2025-07-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838853</t>
+  </si>
+  <si>
+    <t>Boosting innovative public procurement (IPP) L2 NO STATE AID</t>
+  </si>
+  <si>
+    <t>2026-02-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838858</t>
+  </si>
+  <si>
+    <t>Complementary actions to promote and strengthen innovation. MINIMIS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838867</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838869</t>
+  </si>
+  <si>
+    <t>Assimilation of advanced technologies and their dissemination in the Valencian Innovation System REG (EU) 651/2014</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838871</t>
+  </si>
+  <si>
+    <t>2024-02-29</t>
+  </si>
+  <si>
+    <t>2024-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752940</t>
+  </si>
+  <si>
+    <t>Terms and conditions for the call for innovative projects for the “AGRO·LAB TONOWASTE” acceleration program promoted by VALÈNCIA INNOVATION CAPITAL</t>
+  </si>
+  <si>
+    <t>2024-12-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796042</t>
+  </si>
+  <si>
+    <t>Collaboration agreement between the Generalitat, through the Presidency and the University of Alicante, for collaboration in the functioning of the commissioner of the Presidency of the Generalitat, for the digitization and cybersecurity of the community</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704505</t>
+  </si>
+  <si>
+    <t>COLLABORATION AGREEMENT BETWEEN LABORA-VALENCIAN EMPLOYMENT AND TRAINING SERVICE AND AIMPLAS-ASSOCIATION FOR RESEARCH IN PLASTIC MATERIALS AND RELATED PRODUCTS FOR THE IMPLEMENTATION OF TRAINING ACTIONS PRIMARILY AIMED AT UNEMPLOYED PEOPLE IN THE FIELD</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759575</t>
+  </si>
+  <si>
+    <t>Resolution of April 30, 2024, of the President of IVACE, calling for aid in the field of renewable energies charged to the 2024 budget, with co-financing from the European Union through the European Regional Development Fund</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760235</t>
+  </si>
+  <si>
+    <t>Agreement between the Ministry of Health and PS and FRS for the development of an innovation project</t>
+  </si>
+  <si>
+    <t>2024-04-04</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751688</t>
+  </si>
+  <si>
+    <t>Resolution of the Director General of Agricultural and Livestock Production, establishing the advance call, for the 2025 Plan, of the aid of the Valencian Community intended for the subscription of agricultural insurance included in the plans to</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804083</t>
+  </si>
+  <si>
+    <t>INSTITUT VALENCIÀ of CONSERVATION, RESTORATION AND RESEARCH, FOR THE FINANCING OF INVESTMENTS AND CAPITAL OPERATIONS OF THE ENTITY</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764650</t>
+  </si>
+  <si>
+    <t>Resolution of May 8, 2024, of the President of IVACE, announcing grants for the promotion of self-consumption installations of electrical energy under renewable energy communities, charged to the 2024 budget</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758845</t>
+  </si>
+  <si>
+    <t>Resolution by which the call for applications for the 2024 financial year is made, for the subsidies regulated in articles 16 and 17 of Order 2/2020, of February 27, of the Ministry of Sustainable Economy, Productive Sectors, Trade and</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757349</t>
+  </si>
+  <si>
+    <t>Agreement between the Ministry of Education, Universities and Employment and the Miguel Hernández University, for support in 2023-2024 for the construction and updating of buildings and infrastructures of excellence for R&amp;D&amp;I - research buildings of excellence</t>
+  </si>
+  <si>
+    <t>2023-11-30</t>
+  </si>
+  <si>
+    <t>2024-12-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730747</t>
+  </si>
+  <si>
+    <t>Boosting local climate action through the Climate and Energy Action Plan (Covenant of Mayors for Climate and Energy) in 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761670</t>
+  </si>
+  <si>
+    <t>EDUCATIONAL COOPERATION AGREEMENT BETWEEN THE GENERALITAT, THROUGH THE MINISTRY OF AGRICULTURE, LIVESTOCK AND FISHERIES AND THE CEU CARDENAL HERRERA UNIVERSITY, FOR THE IMPLEMENTATION OF SUBSIDIZED TRAINING INTERNSHIPS DURING THE YEAR 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761911</t>
+  </si>
+  <si>
+    <t>EDUCATIONAL COOPERATION AGREEMENT BETWEEN THE GENERALITAT, THROUGH THE MINISTRY OF AGRICULTURE, LIVESTOCK AND FISHERIES AND THE MIGUEL HERNÁNDEZ UNIVERSITY OF ELCHE, FOR THE IMPLEMENTATION OF SUBSIDIZED TRAINING PRACTICES DURING THE YEAR 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763059</t>
+  </si>
+  <si>
+    <t>Resolution of March 21, 2024 of ICEX Spain Export and Investment, EPE, announcing the call for applications for grants for Group Participation in the OVUM 2024 Fair - XXVIII Latin American Poultry Congress - Punta del Este (URUGUAY) - November 12-15, 2024</t>
+  </si>
+  <si>
+    <t>2024-05-19</t>
+  </si>
+  <si>
+    <t>2024-06-19</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754393</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, under the De Minimis Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the XXII Call (RDP 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754959</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, NOT COVERED by the MINIMIS Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the XII Call (RDP 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>2024-04-27</t>
+  </si>
+  <si>
+    <t>2024-05-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755838</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), pursuant to the XII Call (RDP 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755839</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), pursuant to the VIII Call (RDP 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755840</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), s/ XXII Call (RDP 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756496</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, under the De Minimis Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the XII Call (RDP 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756497</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, under the De Minimis Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the 13th Call for Proposals (RDP 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782270</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, NOT COVERED by the MINIMIS Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the XIII Call (RDP 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782271</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), s/ XIII Call (RDP 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782273</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, under the De Minimis Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the IX Call for Proposals (RDP 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782332</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, NOT COVERED by the MINIMIS Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the IX Call (RDP 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782333</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), s/ IX Call (RDP 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782334</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, under the De Minimis Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the XII Call (RDP 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782491</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, NOT COVERED by the MINIMIS Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the XII Call (RDP 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782492</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), pursuant to the XII Call (RDP 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782493</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, under the De Minimis Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the XIV Call for Proposals (RDP 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2024-10-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784454</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, NOT COVERED by the MINIMIS Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), under the XIV Call (RDP 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784455</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), s/ XXIII Call (RDP 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784515</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), s/ IX Call (RDP 2014-2020) GAL ADEVAG</t>
+  </si>
+  <si>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>2024-11-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795884</t>
+  </si>
+  <si>
+    <t>2025 Leader Approach Aid, NOT COVERED by the MINIMIS Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), according to the XXIV Call (RDP 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>2025-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808943</t>
+  </si>
+  <si>
+    <t>2025 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), s/ IX Call (RDP 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816089</t>
+  </si>
+  <si>
+    <t>2025 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), s/ IX Call (RDP 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>2025-03-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816223</t>
+  </si>
+  <si>
+    <t>2025 Aid: LEADER approach to investments in the processing and marketing of agricultural products. State aid. (Interv, 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL SOPRODEVAJE</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869950</t>
+  </si>
+  <si>
+    <t>2025 Aid: LEADER approach to investments in the processing and marketing of agricultural products. NO State Aid. (Interv, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL FEDESIBA</t>
+  </si>
+  <si>
+    <t>2025-11-26</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871049</t>
+  </si>
+  <si>
+    <t>2025 Aid: LEADER approach to investments in the processing and marketing of agricultural products. NO State Aid. (Interv, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2025-12-02</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872386</t>
+  </si>
+  <si>
+    <t>2025 Aid: Leader approach to investments in the processing and marketing of agricultural products. State aid (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872387</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, under the De Minimis Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the VIII Call for Proposals (RDP 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2024-07-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763736</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, NOT COVERED by the MINIMIS Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the VIII Call (RDP 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763737</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), pursuant to the VIII Call (RDP 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763739</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Grants for support of social innovation, multi-level governance and social and economic revitalization (Sub-measure 19.2.7 RDP), pursuant to the XIV Call (RDP 2014-2020) of the GAL TENTUDIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764490</t>
+  </si>
+  <si>
+    <t>2024 Grants to companies for the acceleration of entrepreneurship and innovation ecosystems based on digital twins (RETECH) pursuant to Decree 145/2024 of November 19, 2024, which calls for them</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799672</t>
+  </si>
+  <si>
+    <t>2024 Aid Actions for the Promotion and Development of Business L1_Advice, according to Decree 65/2024 of July 2nd which calls for them.</t>
+  </si>
+  <si>
+    <t>2024-08-02</t>
+  </si>
+  <si>
+    <t>2024-10-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777945</t>
+  </si>
+  <si>
+    <t>Aid 2024 for Investments in Agri-food Industries, according to Decree 87/2024, of July 30, which establishes the regulatory bases for granting agri-food incentives in the Autonomous Community of Extremadura, to support investments aimed at the transformation and marketing of agricultural products, and approves its single call</t>
+  </si>
+  <si>
+    <t>2024-09-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779544</t>
+  </si>
+  <si>
+    <t>Aid 2025 for investments aimed at the transformation and marketing of agricultural products, pursuant to the Resolution of October 29, 2025 that calls for applications</t>
+  </si>
+  <si>
+    <t>2026-01-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869937</t>
+  </si>
+  <si>
+    <t>Extremadura Avante grants to companies for group participation in the Fruit Attraction 2025 Fair, according to the Agreement of March 27, 2025 that calls for them.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823326</t>
+  </si>
+  <si>
+    <t>Aid 2025 to companies for group participation in the Food Ingredients 2025 Fair, according to the Agreement of August 26, 2025 that calls for them.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853387</t>
+  </si>
+  <si>
+    <t>2024 Grants to Public Research Entities of the SECTI for R&amp;D projects on energy storage under public-private collaboration, according to the Resolution of December 5, 2024</t>
+  </si>
+  <si>
+    <t>2025-02-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805280</t>
+  </si>
+  <si>
+    <t>2024 Grants to Companies for R&amp;D projects on energy storage under public-private partnership agreements, according to the Resolution of December 5, 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805281</t>
+  </si>
+  <si>
+    <t>2024 Aid for the internationalization of Extremadura companies and the improvement of foreign marketing conditions, according to the resolution of October 30, 2023, which calls for them</t>
+  </si>
+  <si>
+    <t>2023-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726202</t>
+  </si>
+  <si>
+    <t>Subsidy 2024-2025 aimed at municipalities and smaller local entities to finance commercial revitalization projects, according to Decree 130/2024, of October 15, 2024, which calls for</t>
+  </si>
+  <si>
+    <t>2024-11-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794035</t>
+  </si>
+  <si>
+    <t>Subsidy 2024-2025 aimed at associations, federations and confederations of the trade sector to finance commercial revitalization projects, according to Decree 130/2024, of October 15, 2024 which calls</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794036</t>
+  </si>
+  <si>
+    <t>Subsidies 2023 to private non-agricultural companies for the hiring of people participating in the projects of the dual employment professional schools program (line ii), according to the resolution of August 9, 2023 that calls them</t>
+  </si>
+  <si>
+    <t>2023-09-14</t>
+  </si>
+  <si>
+    <t>2024-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715998</t>
+  </si>
+  <si>
+    <t>Subsidy 2023 to private non-agricultural companies for the hiring of people participating in the projects of the rural collaborative program (line ii), according to the resolution of August 9, 2023</t>
+  </si>
+  <si>
+    <t>2023-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716032</t>
+  </si>
+  <si>
+    <t>Agreement between GAIN, the Ministry of Education, UDC, USC, UVI and CSIC to promote the research activity of finalist research staff in the ERC calls for aid within the framework of the Horizon Europe program</t>
+  </si>
+  <si>
+    <t>2023-10-26</t>
+  </si>
+  <si>
+    <t>2024-12-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723850</t>
+  </si>
+  <si>
+    <t>Regulatory bases for the granting of VInnovate Galicia aid to promote transnational cooperation of the agents of the Galician R&amp;D System through collaborative projects with other European agents</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785078</t>
+  </si>
+  <si>
+    <t>Collaboration agreement between the Department of Culture, Education, Vocational Training and Universities and the University of Santiago de Compostela (USC) to complete the axudas to the principal investigator staff for two grant programs (ERC) 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704943</t>
+  </si>
+  <si>
+    <t>Agreement for the implementation of university research infrastructure</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/721409</t>
+  </si>
+  <si>
+    <t>Collaboration agreement between the Ministry of Culture, Education, Vocational Training and Universities and the State Agency Higher Council for Scientific Research for the development of activities at the Padre Sarmiento Institute of Galician Studies</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/722242</t>
+  </si>
+  <si>
+    <t>Agreement coa udc-usc-uvigo to reinforce transfer management personnel and innovation and consolidation of research structures</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723129</t>
+  </si>
+  <si>
+    <t>Order of January 30, 2025 establishing the regulatory bases for the granting, on a non-competitive basis, of subsidies to promote innovation and sustainability in local and artisanal trade</t>
+  </si>
+  <si>
+    <t>2025-02-26</t>
+  </si>
+  <si>
+    <t>2025-03-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814563</t>
+  </si>
+  <si>
+    <t>Agreement between the Ministry of Employment Promotion and Equality and the Federation of Family Agricultural Schools of Galicia for the development of a pilot project for training integration</t>
+  </si>
+  <si>
+    <t>2023-10-08</t>
+  </si>
+  <si>
+    <t>2024-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720425</t>
+  </si>
+  <si>
+    <t>Collaboration agreement between the Ministry of Employment Promotion and Equality and the Galician Trade Federation to carry out training actions for the qualification and requalification of the active population in strategic sectors and capacity improvement</t>
+  </si>
+  <si>
+    <t>2024-01-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739663</t>
+  </si>
+  <si>
+    <t>Order of December 15, 2023 establishes the regulatory bases of aid for the promotion of the contracting of agricultural insurance in the autonomous community of Galicia and is convened for the year 2024 (procedure code mr443a).</t>
+  </si>
+  <si>
+    <t>2024-01-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/737939</t>
+  </si>
+  <si>
+    <t>ORdained on December 26, 2024, in which the regulatory bases for aid are established for the promotion of the contracting of agricultural insurance in the Autonomous Community of Galicia and are convened for the year 2025 (Procedure code MR443A)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808706</t>
+  </si>
+  <si>
+    <t>Order of December 29, 2025, in which the regulatory bases of aid are established for the promotion of the contracting of agricultural insurance in the Autonomous Community of Galicia and are convened for the year 2026 (Procedure code MR443A)</t>
+  </si>
+  <si>
+    <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881236</t>
+  </si>
+  <si>
+    <t>Regulations governing the procedure for granting aid for energy improvement projects, aimed at self-employed individuals and SMEs, within the territory of the Autonomous Community of Galicia</t>
+  </si>
+  <si>
+    <t>2024-01-10</t>
+  </si>
+  <si>
+    <t>2024-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729217</t>
+  </si>
+  <si>
+    <t>resolution of March 18, 2024 establishing the regulatory bases for aid for new participation of farmers in quality regimes, co-financed with the European Agricultural Fund for Rural Development (EAFRD) within the framework of the development program</t>
+  </si>
+  <si>
+    <t>2024-07-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761240</t>
+  </si>
+  <si>
+    <t>Regulatory framework and call for grants for energy saving and efficiency projects in Galician companies for the year 2024</t>
+  </si>
+  <si>
+    <t>2024-07-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774451</t>
+  </si>
+  <si>
+    <t>Regulatory framework for subsidies for energy storage infrastructure projects that promote the electrification of energy demand, for the year 2024, co-financed by the ERDF</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783976</t>
+  </si>
+  <si>
+    <t>Resolution of December 16, 2025, of the Galician Energy Institute approving the regulatory framework for aid for energy saving and efficiency projects in Galician companies</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881665</t>
+  </si>
+  <si>
+    <t>Resolution of December 23, 2026, of the Galician Energy Institute establishing the regulatory framework for aid for photovoltaic energy projects</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881947</t>
+  </si>
+  <si>
+    <t>Aid for improving the innovation capacity and technological development of companies in Galicia, “Ticket Innova” program for the year 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807213</t>
+  </si>
+  <si>
+    <t>Regulations governing aid for improving the innovation capacity of companies in Galicia, through the financing of activities integrated into design and innovation plans (Igape Innova program)</t>
+  </si>
+  <si>
+    <t>2025-02-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808279</t>
+  </si>
+  <si>
+    <t>Call for subsidies, under a competitive bidding system, for projects involving equipment for the use of renewable electrical energy and energy saving and efficiency in primary agricultural production companies</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756070</t>
+  </si>
+  <si>
+    <t>Regulatory framework and call for applications for grants for digital skills training (MRRR)</t>
+  </si>
+  <si>
+    <t>2023-07-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705981</t>
+  </si>
+  <si>
+    <t>Digital SME Call for Proposals 2024 – Cantabria Chamber of Commerce</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774251</t>
+  </si>
+  <si>
+    <t>Order CTD/9/2024, of November 25, regulatory bases and call for subsidies for Energy Efficiency and Circular Economy Projects of Tourism Companies (C14.I4, action line 2), of the PRTR subject to Regulation (EU) 2023/2831</t>
+  </si>
+  <si>
+    <t>2024-11-26</t>
+  </si>
+  <si>
+    <t>2025-03-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799217</t>
+  </si>
+  <si>
+    <t>Order CTD/9/2024, regulatory bases and call for subsidies for Energy Efficiency and Circular Economy Projects of Tourism Companies (C14.I4, action line 2), of the PRTR subject to Regulation (EU) No. 651/2014 Commission 17/6/2014</t>
+  </si>
+  <si>
+    <t>2024-11-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799978</t>
+  </si>
+  <si>
+    <t>Collaboration agreement between the Government of Cantabria, through the Ministry of Development, Territorial Planning and Environment, and the University of Cantabria for the promotion of research in the field of transport</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746615</t>
+  </si>
+  <si>
+    <t>Collaboration agreement between the Government of Cantabria through the Ministry of Industry, Tourism, Innovation, Transport and Trade and the University of Cantabria for the promotion of research in consumer matters</t>
+  </si>
+  <si>
+    <t>2023-02-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680768</t>
+  </si>
+  <si>
+    <t>Order announcing the aid for crafts in Cantabria 2024 (primary production of agricultural products)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742427</t>
+  </si>
+  <si>
+    <t>Call for aid to agricultural association entities for collaboration in the provision of advisory services that includes technical-economic management, to agricultural holdings in the Autonomous Community of Cantabria for the year 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759713</t>
+  </si>
+  <si>
+    <t>ORDER IND/57/2024, of December 4, approving the Call for the year 2025 for aid to crafts in Cantabria (Primary production of agricultural products.)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801075</t>
+  </si>
+  <si>
+    <t>Order IND/39/2025, of August 20, approving the call for applications for subsidies for 2025 for trade associations and their federations and confederations, and retail cooperatives. Not subject to de minimis</t>
+  </si>
+  <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/852419</t>
+  </si>
+  <si>
+    <t>Order IND/19/2024, of May 7, which calls for applications for the year 2024 for the INNOVA grant program.</t>
+  </si>
+  <si>
+    <t>2024-04-09</t>
+  </si>
+  <si>
+    <t>2024-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751394</t>
+  </si>
+  <si>
+    <t>Resolution SOD/EMPLEA/23/24, of April 26, 2024, announcing the call for applications for the 2024 grant program “EMPLEA”. REG (EU) 1408/2013 de minimis, Agricultural</t>
+  </si>
+  <si>
+    <t>2024-08-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751427</t>
+  </si>
+  <si>
+    <t>Resolution SOD/CERT/23/24, of April 26, 2024, announcing the 2024 call for applications for the grant program "CERTIFICATIONS FOR COMPETITIVE IMPROVEMENT AND ENTRY INTO NEW MARKETS". REG (EU) 1408/2013 de minimis, Agricultural</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755031</t>
+  </si>
+  <si>
+    <t>RESOLUTION SOD/+TAL/23/24, of 20 MARCH 2024, ANNOUNCING THE “+ TALENTO. HIRING OF TECHNICAL AND COMMERCIAL STAFF” GRANT PROGRAM. REG (EU) 1408/2013 de minimis, Agricultural</t>
+  </si>
+  <si>
+    <t>2024-05-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757638</t>
+  </si>
+  <si>
+    <t>Resolution SOD/TEC/23/24, of March 20, 2024, announcing the call for applications for the 2024 grant program for "R&amp;D Technical Personnel". REG (EU) 1408/2013 de minimis, Agricultural</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757769</t>
+  </si>
+  <si>
+    <t>Resolution SOD/FER/23/24, of April 11, 2024, announcing the call for applications for the 2024 grant program for the “ORGANIZATION of BUSINESS FAIRS AND CONGRESSES IN CANTABRIA”. REG (EU) 1408/2013 de minimis, Agricultural</t>
+  </si>
+  <si>
+    <t>2024-07-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761619</t>
+  </si>
+  <si>
+    <t>Order of December 21, 2025 of the Ministry of Industry, Trade and Employment, which calls for subsidies for the year 2026 aimed at the acquisition of new industrial machinery in industrial companies of Castilla y León.</t>
+  </si>
+  <si>
+    <t>2026-01-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877052</t>
+  </si>
+  <si>
+    <t>Order of December 22, 2023, from the Ministry of Agriculture, Livestock and Rural Development, announces subsidies for the transformation and marketing of agricultural, forestry and food products, co-financed by EAFRD, line j01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735391</t>
+  </si>
+  <si>
+    <t>Subsidies for promoting the growth of agri-food cooperatives in the Community of Castile and León for the year 2024. General De Minimis. Order of 01/08/2024, of the Ministry of Agriculture, Livestock and Rural Development</t>
+  </si>
+  <si>
+    <t>2024-09-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778898</t>
+  </si>
+  <si>
+    <t>Order of October 24, 2024, from the Ministry of Agriculture, Livestock and Rural Development, which calls for subsidies for the year 2024 to the most representative professional agricultural organizations in the Community of Castilla y León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/793183</t>
+  </si>
+  <si>
+    <t>Order of the Ministry of Agriculture, Livestock and Rural Development, of November 5, 2024, to promote the modernization of the agri-food industry and the just transition, Just Transition Fund Program - SMEs</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795072</t>
+  </si>
+  <si>
+    <t>Order of the Ministry of Agriculture, Livestock and Rural Development, of 8/11/2024, announcing subsidies for investments in marketing and processing of fishery and aquaculture products - FEMPA Program - Line PA2</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795919</t>
+  </si>
+  <si>
+    <t>Order of 22/04/2025 of the Ministry of Agriculture, Livestock and Rural Development, by which subsidies for transformation covered by Intervention 6842.1 (environmental objectives) of the PEPAC co-financed by the EAFRD - Line MA1</t>
+  </si>
+  <si>
+    <t>2025-04-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828029</t>
+  </si>
+  <si>
+    <t>Order of 12/08/2025, from the Ministry of Agriculture, Livestock and Rural Development, which calls for the year 2025 the aid for the promotion of the sizing of agri-food cooperatives, in the autonomous community of Castilla y León.</t>
+  </si>
+  <si>
+    <t>2025-08-20</t>
+  </si>
+  <si>
+    <t>2025-09-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851472</t>
+  </si>
+  <si>
+    <t>Order of December 23, 2025, from the Ministry of Agriculture, Livestock and Rural Development, announcing grants for training, information and demonstration activities within the framework of the PEPAC of Spain 2023/2027</t>
+  </si>
+  <si>
+    <t>2026-01-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877691</t>
+  </si>
+  <si>
+    <t>Order of August 20, 2024, from the Ministry of Culture, Tourism and Sport, which calls for subsidies for energy efficiency and circular economy projects of tourism companies, financed by European funds next generation-eu MRR.</t>
+  </si>
+  <si>
+    <t>2024-08-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781223</t>
+  </si>
+  <si>
+    <t>Order of May 8, 2024, from the Ministry of Agriculture, Livestock and Rural Development, calling for the incorporation of owners of agricultural holdings into the environmental and climate rural development interventions</t>
+  </si>
+  <si>
+    <t>2024-03-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762548</t>
+  </si>
+  <si>
+    <t>Order of 12-December-2025 of the Ministry of Economy and Finance making the call for the year 2026 aimed at developing and improving the research and innovation capacities of the business fabric through the AAEEII of CyL</t>
+  </si>
+  <si>
+    <t>2025-12-19</t>
+  </si>
+  <si>
+    <t>2026-02-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874935</t>
+  </si>
+  <si>
+    <t>Order of January 25, 2024, from the Ministry of Industry, Commerce and Employment, which calls for subsidies intended to finance salary costs of workers with disabilities in special employment centers for the year 2024.</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741343</t>
+  </si>
+  <si>
+    <t>Order of May 7, 2024, from the Ministry of Industry, Trade and Employment, announcing subsidies aimed at modernization, digitization and improvement of trade management in Castilla y León</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752127</t>
+  </si>
+  <si>
+    <t>Agreement of April 25, 2024, of the Junta de Castilla y León, authorizing the direct granting of subsidies to the Innovative Business Groups of Castilla y León VITARTIS and CYLSOLAR.</t>
+  </si>
+  <si>
+    <t>2024-06-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758759</t>
+  </si>
+  <si>
+    <t>Order of April 5, 2024, from the Ministry of Industry, Trade and Employment, which calls for public subsidies for the year 2024 aimed at carrying out actions that contribute to workplace well-being in workplaces in Castilla y León.</t>
+  </si>
+  <si>
+    <t>2024-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758785</t>
+  </si>
+  <si>
+    <t>Order of May 3, 2024, from the Ministry of Industry, Trade and Employment, announcing the subsidies for 2024 under the program to support the creation and employment of cooperatives and worker-owned companies. PROGRAM I.- INCORPORATION of MEMBERS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759362</t>
+  </si>
+  <si>
+    <t>Order of May 6, 2024, from the Ministry of Industry, Trade and Employment, which calls for subsidies aimed at the modernization of artisan companies in Castilla y León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759383</t>
+  </si>
+  <si>
+    <t>Instrumental Call 2024. Directorate General of Science and Research. Department of Education, Science and Universities. Direct Subsidies. Consolidated text of the Aragon Subsidies Law approved by Legislative Decree 2/2023 of May 3.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739477</t>
+  </si>
+  <si>
+    <t>ORDER AGA/xxx/2024, of April 22, which calls for subsidies aimed at improving the production and marketing of beekeeping products, for the year 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760928</t>
+  </si>
+  <si>
+    <t>Collaboration agreement between the Government of Aragon and the Ecology and Development Foundation for the execution of the project "Energy advice for Aragonese households. General population"</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742510</t>
+  </si>
+  <si>
+    <t>Collaboration agreement between the Government of Aragon and the Aragonese Council of Official Chambers of Commerce, Industry and Services as a collaborating entity, for the management of aid for the modernization of private passenger and freight transport companies</t>
+  </si>
+  <si>
+    <t>2023-05-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/698156</t>
+  </si>
+  <si>
+    <t>General program contract between the Government of Aragon and the University of Zaragoza, for the allocation and financing of additional remuneration supplements linked to individual merits of the teaching and research staff of the University of Zaragoza</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726133</t>
+  </si>
+  <si>
+    <t>Collaboration agreement signed between the Aragonese employment institute and the official chambers of commerce, industry and services of Huesca, Teruel and Zaragoza, to carry out the “45+ program”.</t>
+  </si>
+  <si>
+    <t>2025-01-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735724</t>
+  </si>
+  <si>
+    <t>Order of the Second Vice President and Minister of Economy, Employment and Industry, granting a subsidy to the Association of Deaf People of Zaragoza and Aragon (ASZA) to provide a job placement service for deaf people</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746608</t>
+  </si>
+  <si>
+    <t>Order of the Vice President and Minister of the Presidency, Economy and Justice, announcing grants for business investment projects that promote research, development and industrial innovation in the province of Teruel. FITE 2023</t>
+  </si>
+  <si>
+    <t>2025-01-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801820</t>
+  </si>
+  <si>
+    <t>COLLABORATION AGREEMENT BETWEEN THE GOVERNMENT OF ARAGON AND THE OFFICIAL CHAMBERS OF COMMERCE, INDUSTRY AND SERVICES OF HUESCA, TERUEL AND ZARAGOZA, FOR THE EXECUTION OF ACTIONS ON SMEs DERIVED FROM THE ARAGON CHAMBER COMPETITIVENESS PLAN.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755341</t>
+  </si>
+  <si>
+    <t>ORDER of the Vice President and Minister of the Presidency, Economy and Justice of the Government of Aragon, approving the guidelines for grants for innovation projects, through the “Techfablab” initiative, within the framework of PRTR and its 2024 call</t>
+  </si>
+  <si>
+    <t>2024-09-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786297</t>
+  </si>
+  <si>
+    <t>Order of May 16, 2025, from the Vice President and Minister of the Presidency, Economy and Justice of the Government of Aragon, which calls for aid to small and medium-sized enterprises for digitization actions.</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833698</t>
+  </si>
+  <si>
+    <t>ORDER of the Vice President and Minister of the Presidency, Economy and Justice, dated February 4, 2026, calls for aid to investment projects of SMEs framed within the Just Transition Fund (JTF) period 2021-2027 in the province of Teruel</t>
+  </si>
+  <si>
+    <t>2027-08-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885046</t>
+  </si>
+  <si>
+    <t>Grants for business investment projects that promote research, development, and industrial innovation in the province of Teruel. FITE 2022</t>
+  </si>
+  <si>
+    <t>2024-04-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754793</t>
+  </si>
+  <si>
+    <t>Call for applications for aid for the implementation of the digital bond issuance program for vulnerable groups</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705928</t>
+  </si>
+  <si>
+    <t>Order of the Ministry of Agriculture, Livestock, Fisheries and Food Sovereignty regarding the subscription of Agricultural Insurance</t>
+  </si>
+  <si>
+    <t>2024-05-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762320</t>
+  </si>
+  <si>
+    <t>PROJECT TO IMPROVE TRADITIONAL MARKETS IN THE CANARY ISLANDS AND/OR SUPPORT RURAL COMMERCE</t>
+  </si>
+  <si>
+    <t>2025-03-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817279</t>
+  </si>
+  <si>
+    <t>Subsidy for an energy-sustainable air base project</t>
+  </si>
+  <si>
+    <t>2023-07-04</t>
+  </si>
+  <si>
+    <t>2024-12-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730464</t>
+  </si>
+  <si>
+    <t>Fuencaliente Town Hall Grant - Innovative Projects for Demographic Challenge</t>
+  </si>
+  <si>
+    <t>2023-08-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736660</t>
+  </si>
+  <si>
+    <t>Assistance and Tutoring for the digital transformation of commerce in Gran Canaria</t>
+  </si>
+  <si>
+    <t>2023-11-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735854</t>
+  </si>
+  <si>
+    <t>Program to support digitalization and knowledge in the commercial sector</t>
+  </si>
+  <si>
+    <t>2023-12-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735858</t>
+  </si>
+  <si>
+    <t>Call for applications for grants to improve digital skills in the Canary Islands population 2024</t>
+  </si>
+  <si>
+    <t>2024-11-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742698</t>
+  </si>
+  <si>
+    <t>Call for DIGINNOVA grants for the incorporation of young talent into companies and research centers in the Canary Islands</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/772013</t>
+  </si>
+  <si>
+    <t>AECP Grant_Construction Digitization Plan 2024</t>
+  </si>
+  <si>
+    <t>2023-12-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783005</t>
+  </si>
+  <si>
+    <t>ORDER CONVENING GRANTS TO SUPPORT INNOVATIVE BUSINESS GROUPS OR CLUSTERS FOR CARRYING OUT INNOVATION ACTIVITIES IN THE CANARY ISLANDS, FOR THE YEAR 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784829</t>
+  </si>
+  <si>
+    <t>Call for applications for grants for digitalization projects in companies</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839036</t>
+  </si>
+  <si>
+    <t>Decree No. 801/2024 of December 17, 2024 of the Vice President convening the Aid for Hydraulic Works Projects of Private Initiative and Agricultural Irrigation for the year 2024</t>
+  </si>
+  <si>
+    <t>2024-12-18</t>
+  </si>
+  <si>
+    <t>2025-02-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803873</t>
+  </si>
+  <si>
+    <t>GRANT FROM THE GARAFÍA TOWN COUNCIL FOR THE ISLAND PLAN FOR COMMERCIAL DEVELOPMENT</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783054</t>
+  </si>
+  <si>
+    <t>2026 Grants to companies to finance projects that promote the implementation of artificial intelligence solutions in the Autonomous Community of Extremadura - pursuant to Decree 173/2025 that calls for them</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881941</t>
+  </si>
+  <si>
+    <t>2026 Aid: Leader approach to investments in the processing and marketing of agricultural products. State aid (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888474</t>
+  </si>
+  <si>
+    <t>2026 Aid: LEADER approach to investments in the processing and marketing of agricultural products. NO State Aid. (Interv, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>Order of the Vice President and Minister of the Presidency, Economy and Justice of the Government of Aragon, dated February 4, 2026, announcing grants for attracting new businesses and supporting the growth of existing businesses in the province of Teruel</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
+  </si>
+  <si>
+    <t>RESOLUTION of February 2, 2026, from the Presidency, announcing grants for the hiring of young people for the internationalization of SMEs in the Valencian Community, financed by the European Social Fund Plus Program, 2026 financial year</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
+  </si>
+  <si>
+    <t>2026 Aid: LEADER approach to investments in the processing and marketing of agricultural products. NO State Aid. (Interv, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889842</t>
+  </si>
+  <si>
+    <t>2026 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889844</t>
+  </si>
+  <si>
+    <t>Aid to crafts in Cantabria for the year 2026 (Primary production of agricultural products)</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874558</t>
+  </si>
+  <si>
+    <t>Aid 2025/2026 for improving the advanced capabilities of SMEs in the retail sector, according to the call made by Resolution of November 21, 2025</t>
+  </si>
+  <si>
+    <t>2025-11-21</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871111</t>
+  </si>
+  <si>
+    <t>2026 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891007</t>
+  </si>
+  <si>
+    <t>2026 Aid: Leader approach to investments in the processing and marketing of agricultural products. State aid (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
+  </si>
+  <si>
+    <t>2026 Aid: Leader approach to investments in the processing and marketing of agricultural products. State aid (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
+  </si>
+  <si>
     <t>Order of February 27, 2025, from the Ministry of Industry, Trade and Employment, announcing subsidies for the financing of professional activity support units in special employment centers for the year 2026</t>
   </si>
   <si>
     <t>2026-08-03</t>
   </si>
   <si>
     <t>2026-09-17</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890312</t>
-  </si>
-[...2023 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889844</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -10172,591 +10172,591 @@
       </c>
       <c r="E229" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H229" s="1" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="1" t="s">
         <v>698</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>699</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>700</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E230" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="H230" s="1" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="1" t="s">
         <v>702</v>
       </c>
       <c r="B231" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C231" s="1" t="s">
         <v>703</v>
       </c>
-      <c r="C231" s="1" t="s">
+      <c r="D231" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E231" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F231" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H231" s="1" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="B232" s="1" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>707</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E232" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>245</v>
+        <v>135</v>
       </c>
       <c r="H232" s="1" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="1" t="s">
         <v>709</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>710</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>711</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E233" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H233" s="1" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="1" t="s">
         <v>713</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>714</v>
+        <v>710</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E234" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H234" s="1" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="1" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>715</v>
+        <v>392</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E235" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H235" s="1" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C236" s="1" t="s">
         <v>719</v>
-      </c>
-[...4 lines deleted...]
-        <v>392</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E236" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H236" s="1" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="1" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E237" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H237" s="1" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="B238" s="1" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>726</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E238" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H238" s="1" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="1" t="s">
         <v>728</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>729</v>
+        <v>725</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E239" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H239" s="1" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="1" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>730</v>
+        <v>462</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E240" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H240" s="1" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="B241" s="1" t="s">
         <v>734</v>
       </c>
-      <c r="B241" s="1" t="s">
+      <c r="C241" s="1" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E241" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H241" s="1" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="1" t="s">
         <v>737</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>738</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>739</v>
+        <v>145</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E242" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H242" s="1" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="1" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E243" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H243" s="1" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="1" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E244" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H244" s="1" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C245" s="1" t="s">
         <v>746</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E245" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H245" s="1" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="1" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E246" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H246" s="1" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="1" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>205</v>
+        <v>751</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>750</v>
+        <v>145</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E247" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H247" s="1" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="B248" s="1" t="s">
         <v>754</v>
       </c>
-      <c r="B248" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C248" s="1" t="s">
-        <v>145</v>
+        <v>243</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E248" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H248" s="1" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="C249" s="1" t="s">
         <v>757</v>
       </c>
-      <c r="B249" s="1" t="s">
+      <c r="D249" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E249" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F249" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H249" s="1" t="s">
         <v>758</v>
-      </c>
-[...16 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C250" s="1" t="s">
         <v>760</v>
-      </c>
-[...4 lines deleted...]
-        <v>761</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E250" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H250" s="1" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="B251" s="1" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>764</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E251" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H251" s="1" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="1" t="s">
         <v>766</v>
       </c>
       <c r="B252" s="1" t="s">
@@ -10764,233 +10764,233 @@
       </c>
       <c r="C252" s="1" t="s">
         <v>768</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E252" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F252" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H252" s="1" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="1" t="s">
         <v>770</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>771</v>
+        <v>289</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>772</v>
+        <v>483</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E253" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F253" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H253" s="1" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="1" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>289</v>
+        <v>773</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>483</v>
+        <v>707</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E254" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F254" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H254" s="1" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="1" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>777</v>
+        <v>446</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>711</v>
+        <v>442</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E255" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H255" s="1" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="1" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>446</v>
+        <v>778</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>442</v>
+        <v>296</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E256" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H256" s="1" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="C257" s="1" t="s">
         <v>781</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E257" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F257" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H257" s="1" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="B258" s="1" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>785</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E258" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H258" s="1" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="1" t="s">
         <v>787</v>
       </c>
       <c r="B259" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C259" s="1" t="s">
         <v>788</v>
       </c>
-      <c r="C259" s="1" t="s">
+      <c r="D259" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E259" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F259" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H259" s="1" t="s">
         <v>789</v>
-      </c>
-[...13 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="B260" s="1" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>792</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E260" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F260" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H260" s="1" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="1" t="s">
         <v>794</v>
       </c>
       <c r="B261" s="1" t="s">
@@ -10998,155 +10998,155 @@
       </c>
       <c r="C261" s="1" t="s">
         <v>796</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E261" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H261" s="1" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="1" t="s">
         <v>798</v>
       </c>
       <c r="B262" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C262" s="1" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E262" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H262" s="1" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="B263" s="1" t="s">
         <v>802</v>
       </c>
-      <c r="B263" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C263" s="1" t="s">
-        <v>803</v>
+        <v>296</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E263" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H263" s="1" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="B264" s="1" t="s">
         <v>805</v>
       </c>
-      <c r="B264" s="1" t="s">
+      <c r="C264" s="1" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E264" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F264" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H264" s="1" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="1" t="s">
         <v>808</v>
       </c>
       <c r="B265" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="C265" s="1" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E265" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H265" s="1" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="B266" s="1" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>813</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E266" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H266" s="1" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="1" t="s">
         <v>815</v>
       </c>
       <c r="B267" s="1" t="s">
@@ -11154,184 +11154,184 @@
       </c>
       <c r="C267" s="1" t="s">
         <v>817</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E267" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H267" s="1" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="1" t="s">
         <v>819</v>
       </c>
       <c r="B268" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E268" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F268" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H268" s="1" t="s">
         <v>820</v>
-      </c>
-[...16 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="1" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>674</v>
+        <v>668</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>296</v>
+        <v>822</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E269" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H269" s="1" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E270" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F270" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G270" s="1" t="s">
         <v>825</v>
       </c>
-      <c r="B270" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C270" s="1" t="s">
+      <c r="H270" s="1" t="s">
         <v>826</v>
-      </c>
-[...13 lines deleted...]
-        <v>827</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="1" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E271" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F271" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="H271" s="1" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E272" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F272" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H272" s="1" t="s">
         <v>831</v>
-      </c>
-[...19 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="B273" s="1" t="s">
         <v>833</v>
       </c>
-      <c r="B273" s="1" t="s">
+      <c r="C273" s="1" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E273" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F273" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H273" s="1" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="1" t="s">
         <v>836</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>837</v>
       </c>
       <c r="C274" s="1" t="s">
@@ -11339,5105 +11339,5105 @@
       </c>
       <c r="D274" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E274" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F274" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H274" s="1" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="1" t="s">
         <v>840</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>841</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>842</v>
+        <v>462</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E275" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F275" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H275" s="1" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="C276" s="1" t="s">
         <v>844</v>
-      </c>
-[...4 lines deleted...]
-        <v>462</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E276" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F276" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H276" s="1" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="B277" s="1" t="s">
         <v>847</v>
       </c>
-      <c r="B277" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C277" s="1" t="s">
-        <v>848</v>
+        <v>830</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E277" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F277" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H277" s="1" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="1" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E278" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F278" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H278" s="1" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="C279" s="1" t="s">
         <v>853</v>
-      </c>
-[...4 lines deleted...]
-        <v>834</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E279" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H279" s="1" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="1" t="s">
         <v>855</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E280" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H280" s="1" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="1" t="s">
-        <v>859</v>
+        <v>843</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E281" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F281" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H281" s="1" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="1" t="s">
-        <v>847</v>
+        <v>860</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>861</v>
+        <v>852</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>862</v>
+        <v>853</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E282" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F282" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H282" s="1" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="1" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E283" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F283" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H283" s="1" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="1" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E284" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F284" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H284" s="1" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="C285" s="1" t="s">
         <v>868</v>
-      </c>
-[...4 lines deleted...]
-        <v>862</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E285" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H285" s="1" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="1" t="s">
         <v>870</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>871</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>872</v>
+        <v>299</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E286" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H286" s="1" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C287" s="1" t="s">
         <v>874</v>
-      </c>
-[...4 lines deleted...]
-        <v>299</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E287" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F287" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H287" s="1" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C288" s="1" t="s">
         <v>877</v>
-      </c>
-[...4 lines deleted...]
-        <v>878</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E288" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F288" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H288" s="1" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="B289" s="1" t="s">
         <v>880</v>
       </c>
-      <c r="B289" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C289" s="1" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E289" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F289" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H289" s="1" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="C290" s="1" t="s">
         <v>883</v>
-      </c>
-[...4 lines deleted...]
-        <v>884</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E290" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F290" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H290" s="1" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="1" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>799</v>
+        <v>486</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>887</v>
+        <v>419</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E291" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F291" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H291" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="C292" s="1" t="s">
         <v>889</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E292" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F292" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H292" s="1" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="1" t="s">
         <v>891</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>892</v>
       </c>
       <c r="C293" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E293" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F293" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H293" s="1" t="s">
         <v>893</v>
-      </c>
-[...13 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="B294" s="1" t="s">
         <v>895</v>
       </c>
-      <c r="B294" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C294" s="1" t="s">
-        <v>355</v>
+        <v>453</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E294" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F294" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H294" s="1" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="B295" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="B295" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C295" s="1" t="s">
-        <v>453</v>
+        <v>809</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E295" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H295" s="1" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="B296" s="1" t="s">
         <v>901</v>
       </c>
-      <c r="B296" s="1" t="s">
+      <c r="C296" s="1" t="s">
         <v>902</v>
-      </c>
-[...1 lines deleted...]
-        <v>813</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E296" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F296" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H296" s="1" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="1" t="s">
         <v>904</v>
       </c>
       <c r="B297" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C297" s="1" t="s">
         <v>905</v>
-      </c>
-[...1 lines deleted...]
-        <v>906</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E297" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F297" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H297" s="1" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="B298" s="1" t="s">
         <v>908</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>909</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E298" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H298" s="1" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="1" t="s">
         <v>911</v>
       </c>
       <c r="B299" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C299" s="1" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E299" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F299" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H299" s="1" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B300" s="1" t="s">
         <v>915</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>916</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E300" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F300" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H300" s="1" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="1" t="s">
         <v>918</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>920</v>
+        <v>513</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E301" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F301" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H301" s="1" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="C302" s="1" t="s">
         <v>922</v>
-      </c>
-[...4 lines deleted...]
-        <v>513</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E302" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F302" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H302" s="1" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="C303" s="1" t="s">
         <v>925</v>
-      </c>
-[...4 lines deleted...]
-        <v>926</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E303" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F303" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H303" s="1" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C304" s="1" t="s">
         <v>928</v>
-      </c>
-[...4 lines deleted...]
-        <v>929</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E304" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F304" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H304" s="1" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="B305" s="1" t="s">
         <v>931</v>
       </c>
-      <c r="B305" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C305" s="1" t="s">
-        <v>932</v>
+        <v>555</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E305" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F305" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H305" s="1" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="1" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>935</v>
+        <v>931</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>555</v>
+        <v>695</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E306" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F306" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H306" s="1" t="s">
-        <v>936</v>
+        <v>934</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="1" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>935</v>
+        <v>60</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>695</v>
+        <v>936</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E307" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F307" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H307" s="1" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C308" s="1" t="s">
         <v>939</v>
       </c>
-      <c r="B308" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C308" s="1" t="s">
+      <c r="D308" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E308" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F308" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H308" s="1" t="s">
         <v>940</v>
-      </c>
-[...13 lines deleted...]
-        <v>941</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="1" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E309" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F309" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H309" s="1" t="s">
-        <v>944</v>
+        <v>942</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="1" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>252</v>
+        <v>628</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>943</v>
+        <v>726</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E310" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F310" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H310" s="1" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="1" t="s">
-        <v>947</v>
+        <v>945</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E311" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F311" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H311" s="1" t="s">
-        <v>948</v>
+        <v>946</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="C312" s="1" t="s">
         <v>949</v>
-      </c>
-[...4 lines deleted...]
-        <v>730</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E312" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F312" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H312" s="1" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="1" t="s">
         <v>951</v>
       </c>
       <c r="B313" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C313" s="1" t="s">
         <v>952</v>
-      </c>
-[...1 lines deleted...]
-        <v>953</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E313" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F313" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H313" s="1" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="1" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>610</v>
+        <v>628</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>956</v>
+        <v>726</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E314" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F314" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H314" s="1" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="1" t="s">
-        <v>958</v>
+        <v>941</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E315" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F315" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H315" s="1" t="s">
-        <v>959</v>
+        <v>956</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="1" t="s">
-        <v>945</v>
+        <v>957</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E316" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F316" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H316" s="1" t="s">
-        <v>960</v>
+        <v>958</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="1" t="s">
-        <v>961</v>
+        <v>954</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>628</v>
+        <v>959</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>730</v>
+        <v>960</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E317" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F317" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H317" s="1" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="1" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="B318" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="C318" s="1" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E318" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F318" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H318" s="1" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="1" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>795</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="C319" s="1"/>
       <c r="D319" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E319" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F319" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H319" s="1" t="s">
-        <v>968</v>
+        <v>966</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="C320" s="1"/>
+        <v>260</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>261</v>
+      </c>
       <c r="D320" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E320" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F320" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H320" s="1" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="1" t="s">
-        <v>971</v>
+        <v>969</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>260</v>
+        <v>908</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>261</v>
+        <v>659</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E321" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F321" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H321" s="1" t="s">
-        <v>972</v>
+        <v>970</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="C322" s="1" t="s">
         <v>973</v>
-      </c>
-[...4 lines deleted...]
-        <v>659</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E322" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F322" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H322" s="1" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="1" t="s">
         <v>975</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>976</v>
+        <v>363</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>977</v>
+        <v>158</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E323" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F323" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H323" s="1" t="s">
-        <v>978</v>
+        <v>976</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="1" t="s">
-        <v>979</v>
+        <v>977</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>363</v>
+        <v>205</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>158</v>
+        <v>296</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E324" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F324" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H324" s="1" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="1" t="s">
-        <v>981</v>
+        <v>979</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>205</v>
+        <v>260</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>296</v>
+        <v>243</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E325" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F325" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G325" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H325" s="1" t="s">
-        <v>982</v>
+        <v>980</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="1" t="s">
-        <v>983</v>
+        <v>981</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>260</v>
+        <v>205</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>243</v>
+        <v>296</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E326" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F326" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G326" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H326" s="1" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="C327" s="1" t="s">
         <v>985</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E327" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F327" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H327" s="1" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="1" t="s">
         <v>987</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>988</v>
+        <v>252</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>989</v>
+        <v>374</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E328" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H328" s="1" t="s">
-        <v>990</v>
+        <v>988</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="1" t="s">
-        <v>991</v>
+        <v>989</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>252</v>
+        <v>895</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E329" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F329" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H329" s="1" t="s">
-        <v>992</v>
+        <v>990</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="1" t="s">
-        <v>993</v>
+        <v>991</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>899</v>
+        <v>373</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E330" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F330" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H330" s="1" t="s">
-        <v>994</v>
+        <v>992</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="C331" s="1" t="s">
         <v>995</v>
       </c>
-      <c r="B331" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D331" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E331" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F331" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>66</v>
+        <v>996</v>
       </c>
       <c r="H331" s="1" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="1" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>999</v>
+        <v>487</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E332" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F332" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H332" s="1" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B333" s="1" t="s">
         <v>1002</v>
       </c>
-      <c r="B333" s="1" t="s">
+      <c r="C333" s="1" t="s">
         <v>1003</v>
       </c>
-      <c r="C333" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D333" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E333" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F333" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H333" s="1" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="B334" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E334" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F334" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H334" s="1" t="s">
         <v>1006</v>
-      </c>
-[...16 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="1" t="s">
-        <v>1009</v>
+        <v>1007</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>1006</v>
+        <v>1002</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E335" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F335" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H335" s="1" t="s">
-        <v>1010</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E336" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F336" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H336" s="1" t="s">
         <v>1011</v>
-      </c>
-[...19 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="1" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>1014</v>
+        <v>1010</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>462</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E337" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F337" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H337" s="1" t="s">
-        <v>1015</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="1" t="s">
-        <v>1016</v>
+        <v>1014</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>1014</v>
+        <v>280</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>462</v>
+        <v>483</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E338" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F338" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H338" s="1" t="s">
-        <v>1017</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="1" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E339" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F339" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H339" s="1" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="1" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E340" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F340" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H340" s="1" t="s">
-        <v>1021</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="1" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E341" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F341" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H341" s="1" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="1" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E342" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F342" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H342" s="1" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="1" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E343" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F343" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H343" s="1" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="1" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E344" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F344" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H344" s="1" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="1" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E345" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F345" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H345" s="1" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="1" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E346" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F346" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H346" s="1" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E347" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F347" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H347" s="1" t="s">
         <v>1034</v>
-      </c>
-[...19 lines deleted...]
-        <v>1035</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="1" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1037</v>
+        <v>1033</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E348" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F348" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H348" s="1" t="s">
-        <v>1038</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="1" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1037</v>
+        <v>1033</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E349" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F349" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H349" s="1" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C350" s="1" t="s">
         <v>1041</v>
       </c>
-      <c r="B350" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D350" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E350" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F350" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H350" s="1" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E351" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F351" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H351" s="1" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="C352" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E352" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F352" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H352" s="1" t="s">
         <v>1049</v>
-      </c>
-[...13 lines deleted...]
-        <v>1050</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C353" s="1" t="s">
         <v>1051</v>
       </c>
-      <c r="B353" s="1" t="s">
+      <c r="D353" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E353" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F353" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H353" s="1" t="s">
         <v>1052</v>
-      </c>
-[...16 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E354" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F354" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H354" s="1" t="s">
         <v>1054</v>
-      </c>
-[...19 lines deleted...]
-        <v>1056</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C355" s="1" t="s">
         <v>1057</v>
       </c>
-      <c r="B355" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D355" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E355" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F355" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H355" s="1" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E356" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F356" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H356" s="1" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="B357" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E357" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F357" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H357" s="1" t="s">
         <v>1064</v>
-      </c>
-[...16 lines deleted...]
-        <v>1066</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E358" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F358" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H358" s="1" t="s">
         <v>1067</v>
-      </c>
-[...19 lines deleted...]
-        <v>1068</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E359" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F359" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H359" s="1" t="s">
         <v>1069</v>
-      </c>
-[...19 lines deleted...]
-        <v>1071</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="1" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1070</v>
+        <v>1066</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1070</v>
+        <v>1066</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E360" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F360" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H360" s="1" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="1" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1070</v>
+        <v>674</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1070</v>
+        <v>674</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E361" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F361" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H361" s="1" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="1" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>674</v>
+        <v>757</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>674</v>
+        <v>922</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E362" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F362" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H362" s="1" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C363" s="1" t="s">
         <v>1078</v>
       </c>
-      <c r="B363" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D363" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E363" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F363" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H363" s="1" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="B364" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="C364" s="1" t="s">
         <v>1081</v>
       </c>
-      <c r="C364" s="1" t="s">
+      <c r="D364" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E364" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F364" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H364" s="1" t="s">
         <v>1082</v>
-      </c>
-[...13 lines deleted...]
-        <v>1083</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C365" s="1" t="s">
         <v>1084</v>
       </c>
-      <c r="B365" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C365" s="1" t="s">
+      <c r="D365" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E365" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F365" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H365" s="1" t="s">
         <v>1085</v>
-      </c>
-[...13 lines deleted...]
-        <v>1086</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E366" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F366" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H366" s="1" t="s">
         <v>1087</v>
-      </c>
-[...19 lines deleted...]
-        <v>1089</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="1" t="s">
-        <v>1090</v>
+        <v>1088</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>861</v>
+        <v>784</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>785</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E367" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F367" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H367" s="1" t="s">
-        <v>1091</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E368" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F368" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H368" s="1" t="s">
         <v>1092</v>
-      </c>
-[...19 lines deleted...]
-        <v>1093</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E369" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F369" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H369" s="1" t="s">
         <v>1094</v>
-      </c>
-[...19 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E370" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F370" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H370" s="1" t="s">
         <v>1097</v>
-      </c>
-[...19 lines deleted...]
-        <v>1098</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B371" s="1" t="s">
         <v>1099</v>
       </c>
-      <c r="B371" s="1" t="s">
+      <c r="C371" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E371" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F371" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H371" s="1" t="s">
         <v>1100</v>
-      </c>
-[...16 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="1" t="s">
-        <v>1102</v>
+        <v>1101</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1103</v>
+        <v>1099</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>439</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E372" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F372" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H372" s="1" t="s">
-        <v>1104</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C373" s="1" t="s">
         <v>1105</v>
       </c>
-      <c r="B373" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D373" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E373" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F373" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H373" s="1" t="s">
         <v>1106</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="C374" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E374" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F374" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H374" s="1" t="s">
         <v>1109</v>
-      </c>
-[...13 lines deleted...]
-        <v>1110</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B375" s="1" t="s">
         <v>1111</v>
       </c>
-      <c r="B375" s="1" t="s">
+      <c r="C375" s="1" t="s">
         <v>1112</v>
       </c>
-      <c r="C375" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D375" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E375" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F375" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1000</v>
+        <v>12</v>
       </c>
       <c r="H375" s="1" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1115</v>
+        <v>768</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1116</v>
+        <v>607</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E376" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F376" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H376" s="1" t="s">
-        <v>1117</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="1" t="s">
-        <v>1118</v>
+        <v>1116</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>772</v>
+        <v>78</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>607</v>
+        <v>145</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E377" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F377" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G377" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H377" s="1" t="s">
-        <v>1119</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="1" t="s">
-        <v>1120</v>
+        <v>1118</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>78</v>
+        <v>202</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>145</v>
+        <v>296</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E378" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F378" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H378" s="1" t="s">
-        <v>1121</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="1" t="s">
-        <v>1122</v>
+        <v>1120</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>202</v>
+        <v>78</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>296</v>
+        <v>158</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E379" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F379" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H379" s="1" t="s">
-        <v>1123</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="1" t="s">
-        <v>1124</v>
+        <v>1122</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E380" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F380" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H380" s="1" t="s">
-        <v>1125</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C381" s="1" t="s">
         <v>1126</v>
       </c>
-      <c r="B381" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D381" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E381" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F381" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H381" s="1" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E382" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F382" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H382" s="1" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1134</v>
+        <v>296</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E383" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F383" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H383" s="1" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B384" s="1" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E384" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F384" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H384" s="1" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="1" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1140</v>
+        <v>46</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>296</v>
+        <v>158</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E385" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F385" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H385" s="1" t="s">
-        <v>1141</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="1" t="s">
-        <v>1142</v>
+        <v>1140</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>46</v>
+        <v>1141</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E386" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F386" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H386" s="1" t="s">
-        <v>1143</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B387" s="1" t="s">
         <v>1144</v>
       </c>
-      <c r="B387" s="1" t="s">
+      <c r="C387" s="1" t="s">
         <v>1145</v>
       </c>
-      <c r="C387" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D387" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E387" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F387" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H387" s="1" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="B388" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C388" s="1" t="s">
         <v>1148</v>
-      </c>
-[...1 lines deleted...]
-        <v>1149</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E388" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F388" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H388" s="1" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B389" s="1" t="s">
         <v>1151</v>
       </c>
-      <c r="B389" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C389" s="1" t="s">
-        <v>1152</v>
+        <v>144</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E389" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F389" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H389" s="1" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="1" t="s">
-        <v>1154</v>
+        <v>1153</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1155</v>
+        <v>292</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>144</v>
+        <v>502</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E390" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F390" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H390" s="1" t="s">
-        <v>1156</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="1" t="s">
-        <v>1157</v>
+        <v>1155</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>292</v>
+        <v>389</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>502</v>
+        <v>1156</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E391" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F391" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H391" s="1" t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C392" s="1" t="s">
         <v>1159</v>
       </c>
-      <c r="B392" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D392" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E392" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F392" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H392" s="1" t="s">
-        <v>1161</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="1" t="s">
-        <v>1162</v>
+        <v>1161</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>302</v>
+        <v>816</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1163</v>
+        <v>625</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E393" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F393" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H393" s="1" t="s">
-        <v>1164</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="1" t="s">
-        <v>1165</v>
+        <v>1163</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>820</v>
+        <v>812</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>625</v>
+        <v>1164</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E394" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F394" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H394" s="1" t="s">
-        <v>1166</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="1" t="s">
-        <v>1167</v>
+        <v>1166</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>816</v>
+        <v>486</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1168</v>
+        <v>1003</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E395" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F395" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H395" s="1" t="s">
-        <v>1169</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E396" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F396" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H396" s="1" t="s">
         <v>1170</v>
-      </c>
-[...19 lines deleted...]
-        <v>1171</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E397" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F397" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H397" s="1" t="s">
         <v>1172</v>
-      </c>
-[...19 lines deleted...]
-        <v>1174</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C398" s="1" t="s">
         <v>1175</v>
-      </c>
-[...4 lines deleted...]
-        <v>887</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E398" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F398" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H398" s="1" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1179</v>
+        <v>1175</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E399" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F399" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G399" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H399" s="1" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="1" t="s">
-        <v>1181</v>
+        <v>1180</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1182</v>
+        <v>205</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1179</v>
+        <v>707</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E400" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F400" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H400" s="1" t="s">
-        <v>1183</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="1" t="s">
-        <v>1184</v>
+        <v>1182</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>205</v>
+        <v>1183</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>711</v>
+        <v>462</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E401" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F401" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H401" s="1" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="1" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1187</v>
+        <v>1133</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>462</v>
+        <v>707</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E402" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F402" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H402" s="1" t="s">
-        <v>1188</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="1" t="s">
-        <v>1189</v>
+        <v>1187</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1137</v>
+        <v>252</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>711</v>
+        <v>1151</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E403" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F403" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H403" s="1" t="s">
-        <v>1190</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="1" t="s">
-        <v>1191</v>
+        <v>1189</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>252</v>
+        <v>915</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1155</v>
+        <v>439</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E404" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F404" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H404" s="1" t="s">
-        <v>1192</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="1" t="s">
-        <v>1193</v>
+        <v>1191</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>919</v>
+        <v>1192</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>439</v>
+        <v>625</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E405" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F405" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G405" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H405" s="1" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B406" s="1" t="s">
         <v>1195</v>
       </c>
-      <c r="B406" s="1" t="s">
+      <c r="C406" s="1" t="s">
         <v>1196</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="D406" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E406" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F406" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G406" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H406" s="1" t="s">
         <v>1197</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="1" t="s">
         <v>1198</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>935</v>
+        <v>189</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E407" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F407" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H407" s="1" t="s">
         <v>1200</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="B408" s="1" t="s">
         <v>1202</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1203</v>
+        <v>414</v>
       </c>
       <c r="D408" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E408" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F408" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G408" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H408" s="1" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B409" s="1" t="s">
         <v>1205</v>
       </c>
-      <c r="B409" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C409" s="1" t="s">
-        <v>1206</v>
+        <v>1081</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E409" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F409" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G409" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H409" s="1" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="1" t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1209</v>
+        <v>1205</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>414</v>
+        <v>796</v>
       </c>
       <c r="D410" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E410" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F410" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G410" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H410" s="1" t="s">
-        <v>1210</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="1" t="s">
-        <v>1211</v>
+        <v>1209</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1212</v>
+        <v>367</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1085</v>
+        <v>1210</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E411" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F411" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G411" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H411" s="1" t="s">
-        <v>1213</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E412" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F412" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H412" s="1" t="s">
         <v>1214</v>
-      </c>
-[...19 lines deleted...]
-        <v>1215</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E413" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F413" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H413" s="1" t="s">
         <v>1216</v>
-      </c>
-[...19 lines deleted...]
-        <v>1218</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="1" t="s">
-        <v>1219</v>
+        <v>1217</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1220</v>
+        <v>1199</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>517</v>
+        <v>1218</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E414" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F414" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G414" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H414" s="1" t="s">
-        <v>1221</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="1" t="s">
-        <v>1222</v>
+        <v>1220</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>360</v>
+        <v>607</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>483</v>
+        <v>502</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E415" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F415" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G415" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H415" s="1" t="s">
-        <v>1223</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="1" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1206</v>
+        <v>805</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1225</v>
+        <v>345</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E416" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F416" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G416" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H416" s="1" t="s">
-        <v>1226</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="1" t="s">
-        <v>1227</v>
+        <v>1224</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>607</v>
+        <v>960</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>502</v>
+        <v>345</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E417" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F417" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G417" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H417" s="1" t="s">
-        <v>1228</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="1" t="s">
-        <v>1229</v>
+        <v>1226</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>809</v>
+        <v>1227</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>345</v>
+        <v>389</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E418" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F418" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G418" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H418" s="1" t="s">
-        <v>1230</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C419" s="1" t="s">
         <v>1231</v>
-      </c>
-[...4 lines deleted...]
-        <v>345</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E419" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F419" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G419" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H419" s="1" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="1" t="s">
         <v>1233</v>
       </c>
       <c r="B420" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C420" s="1" t="s">
         <v>1234</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E420" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F420" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G420" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H420" s="1" t="s">
         <v>1235</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="1" t="s">
         <v>1236</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1238</v>
+        <v>575</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E421" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F421" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G421" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H421" s="1" t="s">
-        <v>1239</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B422" s="1" t="s">
         <v>1240</v>
       </c>
-      <c r="B422" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C422" s="1" t="s">
-        <v>1241</v>
+        <v>296</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E422" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F422" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G422" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H422" s="1" t="s">
-        <v>1242</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B423" s="1" t="s">
         <v>1243</v>
       </c>
-      <c r="B423" s="1" t="s">
+      <c r="C423" s="1" t="s">
         <v>1244</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E423" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F423" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G423" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H423" s="1" t="s">
         <v>1245</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" s="1" t="s">
         <v>1246</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>296</v>
+        <v>963</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E424" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F424" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H424" s="1" t="s">
         <v>1248</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1250</v>
+        <v>289</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1251</v>
+        <v>707</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E425" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F425" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G425" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H425" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" s="1" t="s">
-        <v>1253</v>
+        <v>1251</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1254</v>
+        <v>802</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>967</v>
+        <v>1252</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E426" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F426" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G426" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H426" s="1" t="s">
-        <v>1255</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" s="1" t="s">
-        <v>1256</v>
+        <v>1254</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>289</v>
+        <v>802</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>711</v>
+        <v>1255</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E427" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F427" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G427" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H427" s="1" t="s">
-        <v>1257</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" s="1" t="s">
-        <v>1258</v>
+        <v>1257</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>806</v>
+        <v>1003</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1259</v>
+        <v>1252</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E428" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F428" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G428" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H428" s="1" t="s">
-        <v>1260</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" s="1" t="s">
-        <v>1261</v>
+        <v>1259</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>806</v>
+        <v>1003</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1262</v>
+        <v>1252</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E429" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F429" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G429" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H429" s="1" t="s">
-        <v>1263</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" s="1" t="s">
-        <v>1264</v>
+        <v>1261</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1007</v>
+        <v>205</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1259</v>
+        <v>296</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E430" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F430" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>135</v>
+        <v>228</v>
       </c>
       <c r="H430" s="1" t="s">
-        <v>1265</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="1" t="s">
-        <v>1266</v>
+        <v>1263</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1007</v>
+        <v>1133</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1259</v>
+        <v>296</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E431" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F431" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>135</v>
+        <v>228</v>
       </c>
       <c r="H431" s="1" t="s">
-        <v>1267</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="1" t="s">
-        <v>1268</v>
+        <v>1265</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E432" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F432" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G432" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H432" s="1" t="s">
-        <v>1269</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="1" t="s">
-        <v>1270</v>
+        <v>1267</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1137</v>
+        <v>1268</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>296</v>
+        <v>378</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E433" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F433" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G433" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H433" s="1" t="s">
-        <v>1271</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="1" t="s">
-        <v>1272</v>
+        <v>1270</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>296</v>
+        <v>61</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E434" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F434" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G434" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H434" s="1" t="s">
-        <v>1273</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="1" t="s">
-        <v>1274</v>
+        <v>1272</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1275</v>
+        <v>256</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>378</v>
+        <v>1273</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E435" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F435" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G435" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H435" s="1" t="s">
-        <v>1276</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="1" t="s">
-        <v>1277</v>
+        <v>1275</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>61</v>
+        <v>374</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E436" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F436" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G436" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H436" s="1" t="s">
-        <v>1278</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="1" t="s">
-        <v>1279</v>
+        <v>1277</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>256</v>
+        <v>600</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1280</v>
+        <v>1278</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E437" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F437" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G437" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H437" s="1" t="s">
-        <v>1281</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="1" t="s">
-        <v>1282</v>
+        <v>1280</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>205</v>
+        <v>1010</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>374</v>
+        <v>902</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E438" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F438" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H438" s="1" t="s">
-        <v>1283</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="1" t="s">
-        <v>1284</v>
+        <v>1282</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>600</v>
+        <v>1283</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1285</v>
+        <v>833</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E439" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F439" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G439" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H439" s="1" t="s">
-        <v>1286</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C440" s="1" t="s">
         <v>1287</v>
-      </c>
-[...4 lines deleted...]
-        <v>906</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E440" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F440" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G440" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H440" s="1" t="s">
         <v>1288</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="B441" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C441" s="1" t="s">
         <v>1290</v>
       </c>
-      <c r="C441" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D441" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E441" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F441" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G441" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H441" s="1" t="s">
         <v>1291</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1294</v>
+        <v>296</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E442" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F442" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G442" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H442" s="1" t="s">
-        <v>1295</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E443" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F443" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H443" s="1" t="s">
         <v>1296</v>
-      </c>
-[...19 lines deleted...]
-        <v>1298</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E444" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F444" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H444" s="1" t="s">
         <v>1299</v>
-      </c>
-[...19 lines deleted...]
-        <v>1301</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="1" t="s">
-        <v>1302</v>
+        <v>1300</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>363</v>
+        <v>788</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>932</v>
+        <v>1301</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E445" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F445" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G445" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H445" s="1" t="s">
-        <v>1303</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B446" s="1" t="s">
         <v>1304</v>
       </c>
-      <c r="B446" s="1" t="s">
+      <c r="C446" s="1" t="s">
         <v>1305</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E446" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F446" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G446" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H446" s="1" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="1" t="s">
         <v>1307</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>792</v>
+        <v>1308</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1308</v>
+        <v>296</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E447" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F447" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G447" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H447" s="1" t="s">
         <v>1309</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="1" t="s">
         <v>1310</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1312</v>
+        <v>296</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E448" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F448" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G448" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H448" s="1" t="s">
-        <v>1313</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B449" s="1" t="s">
         <v>1314</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E449" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F449" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G449" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H449" s="1" t="s">
-        <v>1316</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B450" s="1" t="s">
         <v>1317</v>
       </c>
-      <c r="B450" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C450" s="1" t="s">
-        <v>296</v>
+        <v>243</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E450" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F450" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H450" s="1" t="s">
-        <v>1319</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="1" t="s">
-        <v>1320</v>
+        <v>1319</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1321</v>
+        <v>1255</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>296</v>
+        <v>400</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E451" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F451" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G451" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H451" s="1" t="s">
-        <v>1322</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="1" t="s">
-        <v>1323</v>
+        <v>1321</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1324</v>
+        <v>1322</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>243</v>
+        <v>296</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E452" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F452" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G452" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H452" s="1" t="s">
-        <v>1325</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="1" t="s">
-        <v>1326</v>
+        <v>1324</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1262</v>
+        <v>400</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>400</v>
+        <v>652</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E453" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F453" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H453" s="1" t="s">
-        <v>1327</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="1" t="s">
-        <v>1328</v>
+        <v>1326</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1329</v>
+        <v>610</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>296</v>
+        <v>272</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E454" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F454" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G454" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H454" s="1" t="s">
-        <v>1330</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="1" t="s">
-        <v>1331</v>
+        <v>1328</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>400</v>
+        <v>1329</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>652</v>
+        <v>1330</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E455" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F455" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G455" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H455" s="1" t="s">
-        <v>1332</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="1" t="s">
-        <v>1333</v>
+        <v>1332</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>610</v>
+        <v>205</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>272</v>
+        <v>296</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E456" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F456" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G456" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H456" s="1" t="s">
-        <v>1334</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B457" s="1" t="s">
         <v>1335</v>
       </c>
-      <c r="B457" s="1" t="s">
+      <c r="C457" s="1" t="s">
         <v>1336</v>
       </c>
-      <c r="C457" s="1" t="s">
+      <c r="D457" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E457" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F457" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H457" s="1" t="s">
         <v>1337</v>
-      </c>
-[...13 lines deleted...]
-        <v>1338</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="C458" s="1" t="s">
         <v>1339</v>
       </c>
-      <c r="B458" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D458" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E458" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F458" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>221</v>
+        <v>996</v>
       </c>
       <c r="H458" s="1" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E459" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F459" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H459" s="1" t="s">
         <v>1344</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="1" t="s">
         <v>1345</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E460" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F460" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1000</v>
+        <v>228</v>
       </c>
       <c r="H460" s="1" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="1" t="s">
         <v>1348</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E461" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F461" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1000</v>
+        <v>66</v>
       </c>
       <c r="H461" s="1" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>517</v>
+        <v>1353</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E462" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F462" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>228</v>
+        <v>996</v>
       </c>
       <c r="H462" s="1" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="1" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>1356</v>
+        <v>1353</v>
       </c>
       <c r="C463" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E463" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F463" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H463" s="1" t="s">
         <v>1357</v>
-      </c>
-[...13 lines deleted...]
-        <v>1358</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="C464" s="1" t="s">
         <v>1359</v>
       </c>
-      <c r="B464" s="1" t="s">
+      <c r="D464" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E464" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F464" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H464" s="1" t="s">
         <v>1360</v>
-      </c>
-[...16 lines deleted...]
-        <v>1362</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C465" s="1" t="s">
         <v>1363</v>
       </c>
-      <c r="B465" s="1" t="s">
+      <c r="D465" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E465" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F465" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H465" s="1" t="s">
         <v>1364</v>
-      </c>
-[...16 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C466" s="1" t="s">
         <v>1367</v>
       </c>
-      <c r="B466" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D466" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E466" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F466" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H466" s="1" t="s">
         <v>1368</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E467" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F467" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H467" s="1" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="B468" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E468" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F468" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H468" s="1" t="s">
         <v>1372</v>
-      </c>
-[...16 lines deleted...]
-        <v>1374</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C469" s="1" t="s">
         <v>1375</v>
       </c>
-      <c r="B469" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D469" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E469" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F469" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1000</v>
+        <v>135</v>
       </c>
       <c r="H469" s="1" t="s">
         <v>1376</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>