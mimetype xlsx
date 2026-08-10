--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -1289,372 +1289,372 @@
   <si>
     <t>2024-01-02</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742427</t>
   </si>
   <si>
     <t>Call for aid to agricultural association entities for collaboration in the provision of advisory services that includes technical-economic management, to agricultural holdings in the Autonomous Community of Cantabria for the year 2024.</t>
   </si>
   <si>
     <t>2024-05-16</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759713</t>
   </si>
   <si>
     <t>ORDER IND/57/2024, of December 4, approving the Call for the year 2025 for aid to crafts in Cantabria (Primary production of agricultural products.)</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801075</t>
   </si>
   <si>
+    <t>Order IND/19/2024, of May 7, which calls for applications for the year 2024 for the INNOVA grant program.</t>
+  </si>
+  <si>
+    <t>2024-04-09</t>
+  </si>
+  <si>
+    <t>2024-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751394</t>
+  </si>
+  <si>
+    <t>Resolution SOD/CERT/23/24, of April 26, 2024, announcing the 2024 call for applications for the grant program "CERTIFICATIONS FOR COMPETITIVE IMPROVEMENT AND ENTRY INTO NEW MARKETS". REG (EU) 1408/2013 de minimis, Agricultural</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>2024-06-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755031</t>
+  </si>
+  <si>
+    <t>RESOLUTION SOD/+TAL/23/24, of 20 MARCH 2024, ANNOUNCING THE “+ TALENTO. HIRING OF TECHNICAL AND COMMERCIAL STAFF” GRANT PROGRAM. REG (EU) 1408/2013 de minimis, Agricultural</t>
+  </si>
+  <si>
+    <t>2024-05-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757638</t>
+  </si>
+  <si>
+    <t>Resolution SOD/TEC/23/24, of March 20, 2024, announcing the call for applications for the 2024 grant program for "R&amp;D Technical Personnel". REG (EU) 1408/2013 de minimis, Agricultural</t>
+  </si>
+  <si>
+    <t>2024-10-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757769</t>
+  </si>
+  <si>
+    <t>Resolution SOD/FER/23/24, of April 11, 2024, announcing the call for applications for the 2024 grant program for the “ORGANIZATION of BUSINESS FAIRS AND CONGRESSES IN CANTABRIA”. REG (EU) 1408/2013 de minimis, Agricultural</t>
+  </si>
+  <si>
+    <t>2024-05-28</t>
+  </si>
+  <si>
+    <t>2024-07-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761619</t>
+  </si>
+  <si>
+    <t>Order of December 21, 2025 of the Ministry of Industry, Trade and Employment, which calls for subsidies for the year 2026 aimed at the acquisition of new industrial machinery in industrial companies of Castilla y León.</t>
+  </si>
+  <si>
+    <t>2026-01-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877052</t>
+  </si>
+  <si>
+    <t>Order of December 22, 2023, from the Ministry of Agriculture, Livestock and Rural Development, announces subsidies for the transformation and marketing of agricultural, forestry and food products, co-financed by EAFRD, line j01</t>
+  </si>
+  <si>
+    <t>2023-12-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735391</t>
+  </si>
+  <si>
+    <t>Subsidies for promoting the growth of agri-food cooperatives in the Community of Castile and León for the year 2024. General De Minimis. Order of 01/08/2024, of the Ministry of Agriculture, Livestock and Rural Development</t>
+  </si>
+  <si>
+    <t>2024-08-08</t>
+  </si>
+  <si>
+    <t>2024-09-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778898</t>
+  </si>
+  <si>
+    <t>Order of the Ministry of Agriculture, Livestock and Rural Development, of November 5, 2024, to promote the modernization of the agri-food industry and the just transition, Just Transition Fund Program - SMEs</t>
+  </si>
+  <si>
+    <t>2024-11-13</t>
+  </si>
+  <si>
+    <t>2025-04-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795072</t>
+  </si>
+  <si>
+    <t>Order of the Ministry of Agriculture, Livestock and Rural Development, of 8/11/2024, announcing subsidies for investments in marketing and processing of fishery and aquaculture products - FEMPA Program - Line PA2</t>
+  </si>
+  <si>
+    <t>2024-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795919</t>
+  </si>
+  <si>
+    <t>Order of 22/04/2025 of the Ministry of Agriculture, Livestock and Rural Development, by which subsidies for transformation covered by Intervention 6842.1 (environmental objectives) of the PEPAC co-financed by the EAFRD - Line MA1</t>
+  </si>
+  <si>
+    <t>2025-04-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828029</t>
+  </si>
+  <si>
+    <t>Order of 12/08/2025, from the Ministry of Agriculture, Livestock and Rural Development, which calls for the year 2025 the aid for the promotion of the sizing of agri-food cooperatives, in the autonomous community of Castilla y León.</t>
+  </si>
+  <si>
+    <t>2025-08-20</t>
+  </si>
+  <si>
+    <t>2025-09-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851472</t>
+  </si>
+  <si>
+    <t>Order of December 23, 2025, from the Ministry of Agriculture, Livestock and Rural Development, announcing grants for training, information and demonstration activities within the framework of the PEPAC of Spain 2023/2027</t>
+  </si>
+  <si>
+    <t>2026-01-01</t>
+  </si>
+  <si>
+    <t>2026-01-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877691</t>
+  </si>
+  <si>
+    <t>Order of August 20, 2024, from the Ministry of Culture, Tourism and Sport, which calls for subsidies for energy efficiency and circular economy projects of tourism companies, financed by European funds next generation-eu MRR.</t>
+  </si>
+  <si>
+    <t>2024-08-24</t>
+  </si>
+  <si>
+    <t>2024-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781223</t>
+  </si>
+  <si>
+    <t>Order of May 8, 2024, from the Ministry of Agriculture, Livestock and Rural Development, calling for the incorporation of owners of agricultural holdings into the environmental and climate rural development interventions</t>
+  </si>
+  <si>
+    <t>2024-03-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762548</t>
+  </si>
+  <si>
+    <t>Order of 12-December-2025 of the Ministry of Economy and Finance making the call for the year 2026 aimed at developing and improving the research and innovation capacities of the business fabric through the AAEEII of CyL</t>
+  </si>
+  <si>
+    <t>2025-12-19</t>
+  </si>
+  <si>
+    <t>2026-02-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874935</t>
+  </si>
+  <si>
+    <t>Order of January 25, 2024, from the Ministry of Industry, Commerce and Employment, which calls for subsidies intended to finance salary costs of workers with disabilities in special employment centers for the year 2024.</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741343</t>
+  </si>
+  <si>
+    <t>Order of May 7, 2024, from the Ministry of Industry, Trade and Employment, announcing subsidies aimed at modernization, digitization and improvement of trade management in Castilla y León</t>
+  </si>
+  <si>
+    <t>2024-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752127</t>
+  </si>
+  <si>
+    <t>Agreement of April 25, 2024, of the Junta de Castilla y León, authorizing the direct granting of subsidies to the Innovative Business Groups of Castilla y León VITARTIS and CYLSOLAR.</t>
+  </si>
+  <si>
+    <t>2024-06-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758759</t>
+  </si>
+  <si>
+    <t>Order of April 5, 2024, from the Ministry of Industry, Trade and Employment, which calls for public subsidies for the year 2024 aimed at carrying out actions that contribute to workplace well-being in workplaces in Castilla y León.</t>
+  </si>
+  <si>
+    <t>2024-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758785</t>
+  </si>
+  <si>
+    <t>Order of the Vice President and Minister of the Presidency, Economy and Justice, announcing grants for business investment projects that promote research, development and industrial innovation in the province of Teruel. FITE 2023</t>
+  </si>
+  <si>
+    <t>2024-12-10</t>
+  </si>
+  <si>
+    <t>2025-01-10</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801820</t>
+  </si>
+  <si>
+    <t>COLLABORATION AGREEMENT BETWEEN THE GOVERNMENT OF ARAGON AND THE OFFICIAL CHAMBERS OF COMMERCE, INDUSTRY AND SERVICES OF HUESCA, TERUEL AND ZARAGOZA, FOR THE EXECUTION OF ACTIONS ON SMEs DERIVED FROM THE ARAGON CHAMBER COMPETITIVENESS PLAN.</t>
+  </si>
+  <si>
+    <t>2024-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755341</t>
+  </si>
+  <si>
+    <t>ORDER of the Vice President and Minister of the Presidency, Economy and Justice of the Government of Aragon, approving the guidelines for grants for innovation projects, through the “Techfablab” initiative, within the framework of PRTR and its 2024 call</t>
+  </si>
+  <si>
+    <t>2024-09-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786297</t>
+  </si>
+  <si>
+    <t>Order of May 16, 2025, from the Vice President and Minister of the Presidency, Economy and Justice of the Government of Aragon, which calls for aid to small and medium-sized enterprises for digitization actions.</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833698</t>
+  </si>
+  <si>
+    <t>ORDER of the Vice President and Minister of the Presidency, Economy and Justice, dated February 4, 2026, calls for aid to investment projects of SMEs framed within the Just Transition Fund (JTF) period 2021-2027 in the province of Teruel</t>
+  </si>
+  <si>
+    <t>2027-08-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885046</t>
+  </si>
+  <si>
+    <t>2026 Grants to companies to finance projects that promote the implementation of artificial intelligence solutions in the Autonomous Community of Extremadura - pursuant to Decree 173/2025 that calls for them</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881941</t>
+  </si>
+  <si>
+    <t>2026 Aid: Leader approach to investments in the processing and marketing of agricultural products. State aid (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888474</t>
+  </si>
+  <si>
+    <t>2026 Aid: LEADER approach to investments in the processing and marketing of agricultural products. NO State Aid. (Interv, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>Order of the Vice President and Minister of the Presidency, Economy and Justice of the Government of Aragon, dated February 4, 2026, announcing grants for attracting new businesses and supporting the growth of existing businesses in the province of Teruel</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
+  </si>
+  <si>
+    <t>RESOLUTION of February 2, 2026, from the Presidency, announcing grants for the hiring of young people for the internationalization of SMEs in the Valencian Community, financed by the European Social Fund Plus Program, 2026 financial year</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
+  </si>
+  <si>
     <t>Aid to crafts in Cantabria for the year 2026 (Primary production of agricultural products)</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874558</t>
-  </si>
-[...313 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
   </si>
   <si>
     <t>2026 Aid: Leader approach to investments in the processing and marketing of agricultural products. State aid (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
     <t>2026-06-04</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
   </si>
   <si>
     <t>2026 Aid: Leader approach to investments in the processing and marketing of agricultural products. State aid (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -5184,846 +5184,846 @@
       </c>
       <c r="C124" s="1" t="s">
         <v>423</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H124" s="1" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1" t="s">
         <v>425</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>295</v>
+        <v>426</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>434</v>
+        <v>359</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H127" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
         <v>436</v>
       </c>
       <c r="B128" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H128" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>444</v>
+        <v>119</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>414</v>
+        <v>28</v>
       </c>
       <c r="H130" s="1" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
         <v>446</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H131" s="1" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
         <v>449</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>450</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>131</v>
+        <v>451</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H134" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>458</v>
+        <v>395</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H135" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>395</v>
+        <v>465</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>476</v>
+        <v>77</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H139" s="1" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
         <v>478</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>479</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>77</v>
+        <v>480</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>483</v>
+        <v>300</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H141" s="1" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
         <v>485</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>300</v>
+        <v>217</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H142" s="1" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
         <v>488</v>
       </c>
       <c r="B143" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H143" s="1" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>492</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H144" s="1" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
         <v>494</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>248</v>
+        <v>495</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>28</v>
+        <v>497</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>497</v>
-      </c>
-[...16 lines deleted...]
-        <v>500</v>
       </c>
       <c r="H146" s="1" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
         <v>502</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>311</v>
+        <v>503</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>503</v>
+        <v>254</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="H147" s="1" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
         <v>505</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>254</v>
+        <v>507</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>509</v>
+        <v>468</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>510</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="H149" s="1" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1" t="s">
         <v>512</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>471</v>
+        <v>513</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>500</v>
+        <v>306</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>516</v>
+        <v>105</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>517</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>306</v>
       </c>
       <c r="H151" s="1" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
         <v>519</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>105</v>
+        <v>520</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>306</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>523</v>
+        <v>119</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>524</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>306</v>
+        <v>497</v>
       </c>
       <c r="H153" s="1" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
         <v>526</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>119</v>
+        <v>527</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>500</v>
+        <v>301</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>530</v>
+        <v>295</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>531</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>301</v>
+        <v>414</v>
       </c>
       <c r="H155" s="1" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="1" t="s">
         <v>533</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>534</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>535</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G156" s="1" t="s">