--- v0 (2026-06-17)
+++ v1 (2026-08-06)
@@ -12,86 +12,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
     <t>2026 Aid: Leader approach to investments in the processing and marketing of agricultural products. State aid (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERCO</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-07-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Si</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Regional</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894656</t>
   </si>
   <si>
     <t>2026 Aid: LEADER approach to investments in the processing and marketing of agricultural products. NO State Aid. (Interv, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERCO</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894658</t>
   </si>
   <si>
     <t>2026 Aid: Leader approach to investments in the processing and marketing of agricultural products. State aid (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADICOMT</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894844</t>
   </si>
@@ -480,112 +477,112 @@
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>