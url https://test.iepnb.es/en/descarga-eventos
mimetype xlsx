--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -12,209 +12,161 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>NATIONAL AGRICULTURAL FAIR</t>
+    <t>XXIX Rice Field Day 2026</t>
+  </si>
+  <si>
+    <t>Dissemination of results, Technical days</t>
+  </si>
+  <si>
+    <t>Thu, 08/27/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Thu, 08/27/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>In person</t>
+  </si>
+  <si>
+    <t>Tentative date of the day. We will publish more information about the event soon. If you want to receive more information, click on the "I'm interested" button on the following webpage .</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xxix-rice-field-day-2026</t>
+  </si>
+  <si>
+    <t>RECOMEX. Results of trials and innovations in extensive winter crops 2026</t>
+  </si>
+  <si>
+    <t>Fri, 09/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 09/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/recomex-results-trials-and-innovations-extensive-winter-crops-2026</t>
+  </si>
+  <si>
+    <t>IX Conference of the Spanish Composting Network</t>
+  </si>
+  <si>
+    <t>Technical days</t>
+  </si>
+  <si>
+    <t>Tue, 09/29/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/01/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Announcement of the dates and venue of the 9th Spanish Composting Network Conference. September 29 and 30, and October 1, 2026 . Granada , in the Great Hall of the Higher Technical School of…</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>Grenade</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/ix-conference-spanish-composting-network</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech will bring together agri-food innovation at the Innovarena exhibition space.</t>
   </si>
   <si>
     <t>Fairs</t>
-  </si>
-[...121 lines deleted...]
-    <t>Alimentaria FoodTech will bring together agri-food innovation at the Innovarena exhibition space.</t>
   </si>
   <si>
     <t>Tue, 10/06/2026 - 00:00</t>
   </si>
   <si>
     <t>Thu, 10/08/2026 - 00:00</t>
   </si>
   <si>
     <t>The Alimentaria FoodTech trade fair will hold a new edition from October 6 to 8, 2026, at Fira de Barcelona's Gran Via venue. The innovation, technology, and ingredients fair for the agri-food…</t>
   </si>
   <si>
     <t>Gran Via venue of Fira de Barcelona</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/events/alimentaria-foodtech-will-bring-together-agri-food-innovation-innovarena-exhibition-space</t>
   </si>
   <si>
     <t>Fruit Attraction, from October 6 to 8, at IFEMA</t>
   </si>
   <si>
     <t>Congresses, Fairs, Exchange of experiences, Networking, Seminars, Workshops</t>
   </si>
   <si>
     <t>Tue, 10/06/2026 - 20:00</t>
   </si>
@@ -749,54 +701,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J16"/>
+  <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J16"/>
+      <selection activeCell="A1" sqref="A1:J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="123.827" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="121.399" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -850,477 +802,413 @@
       </c>
       <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="I4" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I5" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="1" t="s">
+      <c r="J5" s="1" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="H6" s="1" t="s">
+      <c r="I6" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>55</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="I8" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="H8" s="1" t="s">
+      <c r="J8" s="1" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="I9" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="J9" s="1" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="1" t="s">
+      <c r="D10" s="1" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>77</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="H11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H11" s="1"/>
+      <c r="I11" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="I11" s="1" t="s">
+      <c r="J11" s="1" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="C12" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="D12" s="1" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="H12" s="1" t="s">
+      <c r="I12" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="I12" s="1" t="s">
+      <c r="J12" s="1" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="G13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="1"/>
+      <c r="H13" s="1" t="s">
+        <v>102</v>
+      </c>
       <c r="I13" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>108</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>109</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>110</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>111</v>
       </c>
       <c r="J14" s="1" t="s">
         <v>112</v>
-      </c>
-[...62 lines deleted...]
-        <v>128</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>