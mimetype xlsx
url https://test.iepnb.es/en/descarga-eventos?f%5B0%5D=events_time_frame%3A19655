--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -12,206 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>XVIII Almond Tree Day 2026</t>
-[...8 lines deleted...]
-    <t>Wed, 06/03/2026 - 23:00</t>
+    <t>XXIX Rice Field Day 2026</t>
+  </si>
+  <si>
+    <t>Dissemination of results, Technical days</t>
+  </si>
+  <si>
+    <t>Thu, 08/27/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Thu, 08/27/2026 - 23:00</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
     <t>Tentative date of the day. We will publish more information about the event soon. If you want to receive more information, click on the "I'm interested" button on the following webpage .</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
-    <t>Lleida</t>
-[...101 lines deleted...]
-    <t>https://akisplataforma.es/en/events/national-agricultural-fair</t>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xxix-rice-field-day-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -518,68 +422,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J6"/>
+  <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J6"/>
+      <selection activeCell="A1" sqref="A1:J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="82.408" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="235.8" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="117.828" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="220.518" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="71.84" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -600,178 +504,50 @@
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
-      </c>
-[...126 lines deleted...]
-        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>