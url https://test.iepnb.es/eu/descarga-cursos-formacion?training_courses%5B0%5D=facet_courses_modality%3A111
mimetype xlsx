--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -12,143 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>Elikagaien Ekintzailetzaren Lehen Mediterraneoko Astea</t>
-[...5 lines deleted...]
-    <t>Or, 26/06/2026 - 17:00</t>
+    <t>Berrikuntza eta iraunkortasuna fruitu lehorren ekoizpenean</t>
+  </si>
+  <si>
+    <t>Al, 21/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>La, 26/09/2026 - 19:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
-    <t>Av. Montañana 1005, 50059  Zaragoza España</t>
-[...2 lines deleted...]
-    <t>Pertsonalki</t>
+    <t>CIHEAM Zaragoza</t>
+  </si>
+  <si>
+    <t>Sarean, Pertsonalki</t>
   </si>
   <si>
     <t>No</t>
-  </si>
-[...37 lines deleted...]
-    <t>Sarean, Pertsonalki</t>
   </si>
   <si>
     <t>Ikastaro aurreratuak nekazaritzako profesionalei, ikertzaileei, aholkulariei eta erabaki-hartzaileei fruitu lehorren ekoizpen-sistema modernoetan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/berrikuntza-eta-iraunkortasuna-fruitu-lehorren-ekoizpenean</t>
   </si>
   <si>
     <t>NEKAZARITZA ENPRESAN SARTZEKO IKASTAROAK</t>
   </si>
   <si>
     <t>Ig, 04/10/2026 - 00:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
   </si>
   <si>
     <t>Nekazaritza-enpresen integrazio ikastaroak, edo laburbilduz CIEA, sektoreko araudi aplikagarriek eskatzen duten nekazaritza-prestakuntza maila…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzeko-ikastaroak</t>
   </si>
@@ -491,64 +452,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J6"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J6"/>
+      <selection activeCell="A1" sqref="A1:J4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="173.243" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="147.393" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -582,157 +543,93 @@
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F3" s="1" t="s">
         <v>23</v>
       </c>
+      <c r="F3" s="1"/>
       <c r="G3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>32</v>
-[...51 lines deleted...]
-        <v>42</v>
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>