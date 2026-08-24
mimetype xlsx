--- v0 (2026-06-17)
+++ v1 (2026-08-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="515">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="495">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
@@ -1103,62 +1103,50 @@
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880751</t>
   </si>
   <si>
     <t>Aide pour couvrir le prix du gazole consommé par les producteurs agricoles, articles 24 à 27 du décret-loi royal 20/2022. Année 2024</t>
   </si>
   <si>
     <t>2024-04-01</t>
   </si>
   <si>
     <t>2028-04-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816995</t>
   </si>
   <si>
     <t>Subventions pour l'assurance agricole, d'élevage et forestière incluses dans le 47e régime combiné d'assurance agricole</t>
   </si>
   <si>
     <t>2027-07-31</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886334</t>
   </si>
   <si>
-    <t>Ligne de financement « ICO Growth Exporters » - Agriculture de minimis</t>
-[...10 lines deleted...]
-  <si>
     <t>Arrêté du 29 décembre 2025 établissant les bases réglementaires du programme Galicia Suma Talento: Empléate d'incitations à l'embauche dans les entreprises ordinaires, et procédant à son appel à candidatures pour l'année 2026</t>
   </si>
   <si>
     <t>2026-02-17</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885613</t>
   </si>
   <si>
     <t>Arrêté du 30 décembre 2025 établissant le cadre réglementaire du programme d'incitation pour les entreprises classées comme initiatives d'emploi à forte intensité technologique (IEBT) et annonçant son appel à candidatures pour l'année 2026</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885416</t>
   </si>
   <si>
     <t>Aide pour couvrir le prix du gazole consommé par les producteurs agricoles, articles 24 à 27 du décret-loi royal 20/2022. Année 2025</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
     <t>2029-04-01</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888922</t>
@@ -1184,65 +1172,50 @@
   <si>
     <t>Renforcement du programme de garantie pour les PME 2026, règlement (UE) n° 1408/2013 de minimis, agriculture</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890274</t>
   </si>
   <si>
     <t>Renforcement du programme de garantie pour les PME 2026 REG (UE) 1408/2013 de minimis, Mécanisme agricole de relance et de résilience (RRF)</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890279</t>
   </si>
   <si>
     <t>Renforcement du programme de garantie pour les PME Année 2026 REG (UE) 2023/2831 de minimis, Généralités</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890291</t>
   </si>
   <si>
     <t>Renforcement du programme de garantie pour les PME 2026 Règlement (UE) 651/2014 SA.112149</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890300</t>
   </si>
   <si>
-    <t>Aide aux groupes de défense sanitaire du bétail pour le développement de programmes sanitaires correspondant à l'année 2026 - BLUETONGINE -</t>
-[...13 lines deleted...]
-  <si>
     <t>Aide à la souscription d'assurances agricoles combinées dans la Communauté autonome des îles Baléares, conformément au 47e régime d'assurance agricole combinée.</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876459</t>
   </si>
   <si>
     <t>Instruments financiers - PRÊTS D'INVESTISSEMENT LIÉS À L'INTERVENTION DE JEUNES AGRICULTEURS - 1.1</t>
   </si>
   <si>
     <t>2026-01-08</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876487</t>
   </si>
   <si>
     <t>Instruments financiers - Prêts de fonds de roulement liés à l'intervention auprès des jeunes agriculteurs - 1.2</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876497</t>
   </si>
   <si>
     <t>Instruments financiers - PRÊTS D'INVESTISSEMENT LIÉS À UNE INTERVENTION D'INVESTISSEMENT DANS LA TRANSFORMATION ET LA COMMERCIALISATION DES PRODUITS AGROALIMENTAIRES - 3.1</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876518</t>
@@ -1280,233 +1253,197 @@
   <si>
     <t>Arrêté du 26 décembre 2024 du MAPA, par lequel les subventions de l'article 6 du décret-loi royal 4/2022 du 15 mars visaient à subventionner le principal des crédits aux propriétaires d'exploitations agricoles (DANA 2024).</t>
   </si>
   <si>
     <t>2025-01-16</t>
   </si>
   <si>
     <t>2026-09-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805586</t>
   </si>
   <si>
     <t>Résolution du 16 décembre 2025 de la FEGA, par laquelle les subventions pour les services de conseil à portée suprarégionale sont appelées par anticipation dans le cadre du PEPAC (PIV)</t>
   </si>
   <si>
     <t>2025-12-29</t>
   </si>
   <si>
     <t>2027-05-31</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875849</t>
   </si>
   <si>
-    <t>Subventions pour l'assurance agricole, d'élevage et forestière incluses dans le 46e régime combiné d'assurance agricole</t>
-[...7 lines deleted...]
-  <si>
     <t>Aides aux entreprises de Navarre dans le cadre du programme Europe+closer en 2026</t>
   </si>
   <si>
     <t>2026-02-25</t>
   </si>
   <si>
     <t>2026-10-02</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889671</t>
   </si>
   <si>
     <t>Promotion des installations photovoltaïques et micro-éoliennes destinées aux particuliers dans le cadre du programme FEDER 2021-2027</t>
   </si>
   <si>
     <t>2027-04-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895129</t>
   </si>
   <si>
-    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERCO</t>
-[...2 lines deleted...]
-    <t>2026-03-31</t>
+    <t>Aide du FEADER aux investissements dans la modernisation des exploitations agricoles 6841.2</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2027-04-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894333</t>
+  </si>
+  <si>
+    <t>Aide du FEADER aux investissements productifs dans les exploitations agricoles 6841.1</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894330</t>
+  </si>
+  <si>
+    <t>Arrêté du 31 mars 2026 du MAPA, qui prévoit les subventions de l'article 6 du décret-loi royal 4/2022 du 15 mars, destiné à subventionner le principal des crédits aux propriétaires d'exploitations agricoles (BORRASCAS).</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2027-09-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896221</t>
+  </si>
+  <si>
+    <t>Arrêté du 31 mars 2026 du MAPA, qui appelle aux subventions du décret royal 388/2021 du 1er juin, destiné à obtenir des garanties SAECA dans le secteur agroalimentaire et de la pêche.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896226</t>
+  </si>
+  <si>
+    <t>Appel à projets pour des projets PRODUCTIFS relevant de la mesure 7119.2, LEADER du PLAN STRATÉGIQUE de la POLITIQUE AGRICOLE COMMUNE 2023-2027, à gérer par l'ASSOCIATION GAL DE DÉVELOPPEMENT RURAL INTÉGRAL DE RIBERA DEL DUERO, BURGALESA</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774615</t>
+  </si>
+  <si>
+    <t>Appel à l'aide pour les projets NON PRODUCTIFS de la mesure 7119.2 Leader du plan stratégique de la politique agricole commune 2023-2027 dans le CYL à gérer par l'Association GAL pour le développement rural et intégral ribera del duero burgalesa.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774666</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour le financement de projets relevant de l’intervention 7119 LEADER du Plan stratégique national de la politique agricole commune (PEPAC) 2023-2027 de l’Espagne, sur la base de la stratégie de développement du groupe AGALSA.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779251</t>
+  </si>
+  <si>
+    <t>Aides publiques pour les demandes relevant de la mesure 7119.3 LEADER du Plan stratégique de la Politique agricole commune 2023-2027 en Castille-et-León, gérées par le Groupement d'action locale de Segovia Sur</t>
+  </si>
+  <si>
+    <t>2029-09-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780572</t>
+  </si>
+  <si>
+    <t>Aides publiques pour les demandes relevant de la mesure 7119.4 LEADER du Plan stratégique de la Politique agricole commune 2023-2027 en Castille-et-León, gérées par le Groupement d'action locale de Segovia Sur</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780621</t>
+  </si>
+  <si>
+    <t>Appel à projets pour financer des projets relevant de l’intervention 7119 LEADER du Plan stratégique national de la politique agricole commune (PEPAC) 2023-2027 de l’Espagne, sur la base de la stratégie de développement de l’association de GAL M.</t>
+  </si>
+  <si>
+    <t>2024-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784760</t>
+  </si>
+  <si>
+    <t>Aide aux lignes du Plan d'assurance agricole 2025 (Agroseguro)</t>
+  </si>
+  <si>
+    <t>2025-12-17</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874975</t>
+  </si>
+  <si>
+    <t>AIDE COMPLÉMENTAIRE À L'ASSURANCE AGRICOLE DANS LA RÉGION DE MADRID, POLICES DU 01/01/26 AU 31/12/26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874707</t>
+  </si>
+  <si>
+    <t>Aide exceptionnelle pour le prix du gazole agricole à compter d'octobre 2022</t>
+  </si>
+  <si>
+    <t>2023-03-31</t>
+  </si>
+  <si>
+    <t>2027-03-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/681411</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du 29 décembre 2025 approuvant l'appel pluriannuel de subventions pour la promotion de la contractualisation et de la régularisation de l'assurance agricole combinée au cours de l'exercice financier 2026, selon la modique modalité de dépenses anticipées</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882337</t>
+  </si>
+  <si>
+    <t>Aide 2025-26 pour l'installation de jeunes agriculteurs dans la Communauté autonome d'Estrémadure, premier appel intégré au décret 169/2024</t>
+  </si>
+  <si>
+    <t>2025-01-22</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894656</t>
-[...142 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809138</t>
   </si>
   <si>
     <t>Aide 2025-26 Investissements dans la modernisation et/ou l’amélioration des exploitations agricoles où le jeune agriculteur est établi, premier appel intégré au décret 169/2024</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809139</t>
   </si>
   <si>
     <t>Subvention 2026, Secteur agricole, pour l'insertion sociale et professionnelle des mineurs et des jeunes se conformant ou s'étant conformés à des mesures judiciaires, par résolution du 14 novembre 2025</t>
   </si>
   <si>
     <t>2025-12-05</t>
   </si>
   <si>
     <t>2026-11-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871614</t>
   </si>
   <si>
     <t>Accord de collaboration entre le Département de la Culture, de l'Éducation, de la Formation professionnelle et des Universités et l'Université de Saint-Jacques-de-Compostelle (USC) pour finaliser les affectations des chercheurs principaux dans le cadre de deux programmes de subventions (ERC) 2023-2027</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704943</t>
@@ -1529,78 +1466,81 @@
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871824</t>
   </si>
   <si>
     <t>Arrêté du 29 décembre 2025, établissant les bases réglementaires des aides à la promotion de la souscription d'assurances agricoles dans la Communauté autonome de Galice et convoquant les sessions pour l'année 2026 (Code de procédure MR443A)</t>
   </si>
   <si>
     <t>2026-01-13</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881236</t>
   </si>
   <si>
     <t>Résolution du 16 décembre 2025 de l'Institut galicien de l'énergie approuvant le cadre réglementaire des aides aux projets d'économie d'énergie et d'efficacité énergétique dans les entreprises galiciennes</t>
   </si>
   <si>
     <t>2026-01-30</t>
   </si>
   <si>
     <t>2026-09-15</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881665</t>
   </si>
   <si>
-    <t>Aide à l'artisanat en Cantabrie pour l'année 2026 (Production primaire de produits agricoles)</t>
-[...7 lines deleted...]
-  <si>
     <t>DÉCRET AGA/ /2025 de , QUI PRÉVOIT DES SUBVENTIONS POUR UNE PARTIE DU COÛT DE LA SOUSCRIPTION D'UNE ASSURANCE AGRICOLE POUR L'ANNÉE 2026</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876191</t>
   </si>
   <si>
     <t>Contrat-cadre de programme entre le Gouvernement d'Aragon et l'Université de Saragosse, relatif à l'attribution et au financement de compléments de rémunération liés au mérite individuel du personnel enseignant et de recherche de l'Université de Saragosse</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726133</t>
   </si>
   <si>
     <t>L'arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice, en date du 4 février 2026, prévoit une aide aux projets d'investissement des PME inscrits dans le cadre du Fonds pour une transition juste (FTJ) pour la période 2021-2027 dans la province de Teruel.</t>
   </si>
   <si>
     <t>2027-08-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885046</t>
+  </si>
+  <si>
+    <t>Arrêté du 27 février 2025 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions pour le financement des unités de soutien aux activités professionnelles dans les centres d'emploi spéciaux pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890312</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1907,54 +1847,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H179"/>
+  <dimension ref="A1:H171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H179"/>
+      <selection activeCell="A1" sqref="A1:H171"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="575.574" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -4893,1442 +4833,1238 @@
       <c r="C124" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>34</v>
       </c>
       <c r="G124" s="1"/>
       <c r="H124" s="1" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1" t="s">
         <v>363</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>364</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>365</v>
+        <v>349</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G125" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>26</v>
+      </c>
       <c r="H125" s="1" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C127" s="1" t="s">
         <v>370</v>
-      </c>
-[...4 lines deleted...]
-        <v>349</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="G127" s="1"/>
       <c r="H127" s="1" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
         <v>372</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>373</v>
+        <v>73</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>374</v>
+        <v>361</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G128" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>231</v>
+      </c>
       <c r="H128" s="1" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>361</v>
+        <v>74</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="G129" s="1"/>
       <c r="H129" s="1" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>34</v>
       </c>
       <c r="G130" s="1"/>
       <c r="H130" s="1" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>34</v>
       </c>
       <c r="G131" s="1"/>
       <c r="H131" s="1" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>34</v>
       </c>
       <c r="G132" s="1"/>
       <c r="H132" s="1" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>34</v>
       </c>
       <c r="G133" s="1"/>
       <c r="H133" s="1" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>34</v>
       </c>
       <c r="G134" s="1"/>
       <c r="H134" s="1" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G135" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>30</v>
+      </c>
       <c r="H135" s="1" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>203</v>
+        <v>389</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>391</v>
+        <v>179</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>203</v>
+        <v>389</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>391</v>
+        <v>179</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>73</v>
+        <v>389</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>74</v>
+        <v>179</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>30</v>
+        <v>399</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B141" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="B141" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C141" s="1" t="s">
-        <v>179</v>
+        <v>403</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="G141" s="1"/>
       <c r="H141" s="1" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>179</v>
+        <v>407</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="G142" s="1"/>
       <c r="H142" s="1" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>179</v>
+        <v>411</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="G143" s="1"/>
       <c r="H143" s="1" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G144" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>231</v>
+      </c>
       <c r="H144" s="1" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>415</v>
+        <v>352</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G145" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>30</v>
+      </c>
       <c r="H145" s="1" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G146" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>75</v>
+      </c>
       <c r="H146" s="1" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="C147" s="1" t="s">
         <v>422</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G147" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>75</v>
+      </c>
       <c r="H147" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="G148" s="1"/>
       <c r="H148" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>352</v>
+        <v>427</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="G149" s="1"/>
       <c r="H149" s="1" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1" t="s">
         <v>432</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>365</v>
+        <v>179</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H150" s="1" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>365</v>
+        <v>179</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>434</v>
+        <v>169</v>
       </c>
       <c r="H151" s="1" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>433</v>
+        <v>326</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>365</v>
+        <v>179</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>434</v>
+        <v>169</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C153" s="1" t="s">
         <v>440</v>
-      </c>
-[...4 lines deleted...]
-        <v>442</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>75</v>
+        <v>169</v>
       </c>
       <c r="H153" s="1" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>441</v>
+        <v>91</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>75</v>
+        <v>169</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="1" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>423</v>
+        <v>179</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>447</v>
+        <v>169</v>
       </c>
       <c r="H155" s="1" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>451</v>
+        <v>74</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G156" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>449</v>
+      </c>
       <c r="H156" s="1" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="1" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>450</v>
+        <v>73</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>451</v>
+        <v>74</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G157" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>75</v>
+      </c>
       <c r="H157" s="1" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="C158" s="1" t="s">
         <v>455</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>169</v>
+        <v>231</v>
       </c>
       <c r="H158" s="1" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="1" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>456</v>
+        <v>352</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>179</v>
+        <v>74</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>169</v>
+        <v>132</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="B160" s="1" t="s">
         <v>460</v>
       </c>
-      <c r="B160" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C160" s="1" t="s">
-        <v>179</v>
+        <v>74</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>169</v>
+        <v>461</v>
       </c>
       <c r="H160" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>91</v>
+        <v>460</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>463</v>
+        <v>74</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>169</v>
+        <v>461</v>
       </c>
       <c r="H161" s="1" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="1" t="s">
         <v>465</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>91</v>
+        <v>466</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E162" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>169</v>
+        <v>461</v>
       </c>
       <c r="H162" s="1" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="1" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>468</v>
+        <v>98</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>169</v>
+        <v>26</v>
       </c>
       <c r="H163" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>471</v>
+        <v>98</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E164" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>447</v>
+        <v>26</v>
       </c>
       <c r="H164" s="1" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="1" t="s">
         <v>473</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>73</v>
+        <v>474</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>74</v>
+        <v>475</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E165" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="H165" s="1" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="1" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>477</v>
+        <v>74</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E166" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>231</v>
+        <v>26</v>
       </c>
       <c r="H166" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>352</v>
+        <v>481</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>74</v>
+        <v>482</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E167" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
       <c r="H167" s="1" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="1" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>482</v>
+        <v>73</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E168" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>434</v>
+        <v>19</v>
       </c>
       <c r="H168" s="1" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>482</v>
+        <v>91</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E169" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>434</v>
+        <v>19</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>487</v>
+        <v>73</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E170" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>434</v>
+        <v>19</v>
       </c>
       <c r="H170" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>98</v>
+        <v>492</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>179</v>
+        <v>493</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E171" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>26</v>
+        <v>169</v>
       </c>
       <c r="H171" s="1" t="s">
-        <v>491</v>
-[...29 lines deleted...]
-      <c r="A173" s="1" t="s">
         <v>494</v>
-      </c>
-[...175 lines deleted...]
-        <v>514</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>