--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -359,321 +359,321 @@
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891315</t>
   </si>
   <si>
     <t>Aide aux actions visant à promouvoir le secteur forestier privé</t>
   </si>
   <si>
     <t>2026-04-02</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890417</t>
   </si>
   <si>
     <t>Actions sylvicoles, amélioration du réseau routier forestier et actions agroforestières.</t>
   </si>
   <si>
     <t>2026-03-18</t>
   </si>
   <si>
     <t>2026-04-18</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893360</t>
   </si>
   <si>
+    <t>Arrêté MTD/879/2024 du 6 septembre, modifiant l'arrêté MTD/683/2023 du 23 mai, approuvant les bases réglementaires et le deuxième appel à projets pour l'émission d'obligations numériques collectives vulnérables en Castille-et-León financées par le programme MRR de l'UE (NextGen).</t>
+  </si>
+  <si>
+    <t>2024-09-14</t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784696</t>
+  </si>
+  <si>
+    <t>Appel à l'aide pour les projets NON PRODUCTIFS de la mesure 7119.2 Leader du plan stratégique de la politique agricole commune 2023-2027 dans le CYL à gérer par l'Association GAL pour le développement rural et intégral ribera del duero burgalesa.</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>2027-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774666</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour le financement de projets relevant de l’intervention 7119 LEADER du Plan stratégique national de la politique agricole commune (PEPAC) 2023-2027 de l’Espagne, sur la base de la stratégie de développement du groupe AGALSA.</t>
+  </si>
+  <si>
+    <t>2024-08-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779251</t>
+  </si>
+  <si>
+    <t>Résolution du 8 avril 2025 de la Direction générale de l'agriculture et de l'élevage, portant appel à l'aide de l'Intervention sectorielle apicole dans le cadre du Plan stratégique de la Politique agricole commune en Castille-La Manche, pour le</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825835</t>
+  </si>
+  <si>
+    <t>Cahier des charges pour l’attribution de subventions destinées à des actions de formation aux compétences numériques, ciblant de préférence les femmes en milieu rural, Plan national « Compétences numériques » du PRTR, financé par l’UE (Next Generation EU), et appel à projets 2025.</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805356</t>
+  </si>
+  <si>
+    <t>DÉCRET DU MINISTÈRE DU DÉVELOPPEMENT DURABLE, ÉTABLIANT LES BASES RÉGLEMENTAIRES DE L'AIDE VISANT À PROMOUVOIR LA CRÉATION DE GROUPEMENTS DE PROPRIÉTAIRES FORESTIERS PRIVÉS POUR LA GESTION CONJOINTE DANS LE CADRE DU PLAN DE RELANCE,</t>
+  </si>
+  <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
+    <t>2025-10-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853699</t>
+  </si>
+  <si>
+    <t>Résolution du 05/03/2024 du ministère du Développement, demandant une aide pour des actions de rénovation énergétique dans les logements et les bâtiments résidentiels existants, dans le cadre du programme de rénovation énergétique des bâtiments et</t>
+  </si>
+  <si>
+    <t>2024-03-12</t>
+  </si>
+  <si>
+    <t>2024-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747678</t>
+  </si>
+  <si>
+    <t>Résolution du 21/08/2024 de la Direction générale de la planification agricole, portant demande de subventions pour le contrôle de la production laitière en Castille-La Manche pour l'année 2024</t>
+  </si>
+  <si>
+    <t>2024-08-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782028</t>
+  </si>
+  <si>
+    <t>Résolution du 18/12/2024 de la Direction générale de la planification agricole, portant demande, pour l'année 2025, le versement anticipé des subventions destinées à la promotion des races indigènes espagnoles.</t>
+  </si>
+  <si>
+    <t>2025-01-03</t>
+  </si>
+  <si>
+    <t>2025-01-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804486</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour 20 bourses d'études en vue de l'inscription au cours d'été 2025 du Vice-Rectorat à la Culture, au Sport et à l'Engagement Social de l'UCLM « L'entrepreneuriat dans les secteurs vétérinaire et agricole : opportunités et défis » (CV12CR).</t>
+  </si>
+  <si>
+    <t>2025-06-09</t>
+  </si>
+  <si>
+    <t>2025-04-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837298</t>
+  </si>
+  <si>
+    <t>Décret du 10 septembre 2024 du délégué du ministère de l'Économie, de l'Innovation et des Finances, approuvant l'appel public à candidatures pour l'octroi de subventions aux personnes relevant du régime spécial des travailleurs indépendants.</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>2024-09-30</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784903</t>
+  </si>
+  <si>
+    <t>Aide à l'installation de nouveaux agriculteurs. Appel à candidatures 2025</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825068</t>
+  </si>
+  <si>
+    <t>AIDE DU FEADER AUX JEUNES AGRICULTEURS S'INSTALLANTIANT DANS L'EXPLOITATION AGRICOLE - APPEL À CANDIDATURES 2025</t>
+  </si>
+  <si>
+    <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841855</t>
+  </si>
+  <si>
+    <t>Bases réglementaires 2025-2027 et appel à l’aide pour améliorer la production et la commercialisation des produits apicoles dans le cadre de l’Intervention sectorielle apicole, incluse dans le PEPAC, pour la campagne 2025.</t>
+  </si>
+  <si>
+    <t>2025-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842609</t>
+  </si>
+  <si>
+    <t>AIDE AUX ENTREPRISES SECTEUR AGRICOLE, ÉLEVAGE, FORÊT ET INDUSTRIEL PROJET D'INV 2024</t>
+  </si>
+  <si>
+    <t>2023-12-31</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754719</t>
+  </si>
+  <si>
+    <t>Accord entre le ministère de la Santé et PS et FRS pour le développement d'un projet d'innovation</t>
+  </si>
+  <si>
+    <t>2024-04-04</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751688</t>
+  </si>
+  <si>
+    <t>Renforcer l’action climatique locale grâce au Plan d’action pour le climat et l’énergie (Convention des maires pour le climat et l’énergie) en 2024</t>
+  </si>
+  <si>
+    <t>2024-05-16</t>
+  </si>
+  <si>
+    <t>2024-11-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761670</t>
+  </si>
+  <si>
+    <t>Arrêté du 21 novembre 2025 établissant les bases réglementaires de l’aide visant à atténuer les dommages causés par les sangliers aux cultures agricoles et lançant un appel à candidatures pour l’année 2026 (code de procédure MT809E)</t>
+  </si>
+  <si>
+    <t>2025-10-11</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871824</t>
+  </si>
+  <si>
+    <t>Arrêté du 19 décembre 2023 établissant les bases réglementaires de l’aide visant à atténuer les dommages causés par les sangliers aux cultures agricoles et lançant un appel à candidatures pour l’année 2024 (code de procédure mt809e).</t>
+  </si>
+  <si>
+    <t>2024-01-18</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739234</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 décembre 2025 établissant le cadre réglementaire des subventions compétitives pour les investissements de reboisement avec des essences feuillues et/ou conifères, cofinancées par le Fonds européen agricole pour le développement</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882176</t>
+  </si>
+  <si>
+    <t>Subventions pour les engagements agroenvironnementaux sur les terres agricoles et les engagements et activités pour la conservation des ressources génétiques (2025)</t>
+  </si>
+  <si>
+    <t>2025-02-18</t>
+  </si>
+  <si>
+    <t>2025-04-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814237</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour une aide à la mise en œuvre du programme d'émission d'obligations numériques destiné aux groupes vulnérables</t>
+  </si>
+  <si>
+    <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>2025-02-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705928</t>
+  </si>
+  <si>
+    <t>Décret n° 801/2024 du 17 décembre 2024 du vice-président convoquant l'Aide aux projets de travaux hydrauliques d'initiative privée et d'irrigation agricole pour l'année 2024</t>
+  </si>
+  <si>
+    <t>2024-12-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803873</t>
+  </si>
+  <si>
     <t>Aide à la souscription d'une assurance incendie de forêt pour les propriétés privées.</t>
   </si>
   <si>
     <t>2026-03-30</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893797</t>
-  </si>
-[...259 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803873</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1721,152 +1721,152 @@
       </c>
       <c r="E28" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="C32" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H32" s="1" t="s">
         <v>128</v>
-      </c>
-[...16 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="C33" s="1" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C34" s="1" t="s">
@@ -1897,77 +1897,77 @@
       </c>
       <c r="C35" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B36" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B37" s="1" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B38" s="1" t="s">
@@ -1990,389 +1990,389 @@
       </c>
       <c r="H38" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>25</v>
+        <v>155</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>157</v>
+        <v>127</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H40" s="1" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B41" s="1" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="H41" s="1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B42" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H42" s="1" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B43" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B43" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>169</v>
-      </c>
-[...10 lines deleted...]
-        <v>159</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>39</v>
+        <v>173</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>178</v>
+        <v>54</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>190</v>
+        <v>63</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B49" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="B49" s="1" t="s">
+      <c r="C49" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B52" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="C52" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="C52" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>205</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>