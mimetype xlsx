--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -2108,2085 +2108,2085 @@
   <si>
     <t>Les subventions pour l'assurance agricole, d'élevage et forestière incluses dans le 45e régime combiné d'assurance agricole</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743600</t>
   </si>
   <si>
     <t>Philippines, 2023. Fourniture d'électricité à partir de sources renouvelables à Palawan.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711192</t>
   </si>
   <si>
     <t>Arrêté IND/8/2026 du 25 février approuvant l’appel à propositions visant à promouvoir l’emploi et à améliorer la compétitivité des coopératives et des entreprises détenues par les travailleurs. Règlement (UE) n° 1408/2013 relatif aux mesures de minimis agricoles.</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890199</t>
   </si>
   <si>
+    <t>Aides aux entreprises de Navarre dans le cadre du programme Europe+closer en 2026</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889671</t>
+  </si>
+  <si>
+    <t>Résolution du 13 mars 2026, Arrêté de subvention du 9 avril 2025, Ligne 4.2. Subventions aux entreprises privées sur le marché du travail ordinaire pour chaque participant qu'elles embauchent au cours des trois mois suivant la fin de l'itinéraire agricole de minimis</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893190</t>
+  </si>
+  <si>
+    <t>Arrêté du 11 juillet 2024 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions pour l'organisation de salons professionnels en Castille-et-León</t>
+  </si>
+  <si>
+    <t>2027-07-17</t>
+  </si>
+  <si>
+    <t>2024-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774370</t>
+  </si>
+  <si>
+    <t>Arrêté du 23 décembre 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions destinées à la réactivation du commerce de détail local en Castille-et-León.</t>
+  </si>
+  <si>
+    <t>2025-01-08</t>
+  </si>
+  <si>
+    <t>2025-01-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805078</t>
+  </si>
+  <si>
+    <t>Arrêté du 23 décembre 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions destinées à promouvoir le secteur commercial de Castille-et-León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805080</t>
+  </si>
+  <si>
+    <t>Arrêté du 7 mai 2025 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant les subventions pour l'année 2025 du programme de soutien à la création et à l'emploi dans les coopératives et les entreprises détenues par les travailleurs. Programme II.- Investissements</t>
+  </si>
+  <si>
+    <t>2025-05-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830774</t>
+  </si>
+  <si>
+    <t>Arrêté du 19 juin 2025 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions pour promouvoir la transmission d'entreprise dans le travail indépendant en Castille-et-León (Relevacyl Autoempleo). Année 2025</t>
+  </si>
+  <si>
+    <t>2025-11-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841551</t>
+  </si>
+  <si>
+    <t>Arrêté du 19 juin 2025 du Conseil de l'industrie, du commerce et de l'emploi, portant sur l'octroi de subventions destinées à promouvoir l'esprit d'entreprise afin de garantir le renouveau productif par le biais de l'organisation représentative des travailleurs indépendants et de l'économie sociale.</t>
+  </si>
+  <si>
+    <t>2025-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841562</t>
+  </si>
+  <si>
+    <t>Arrêté MAV/625/2025 du 12 juin approuvant les bases réglementaires et prévoyant des subventions pour la numérisation des entreprises de première transformation du bois et autres produits dérivés (RETECHFOR, PRTR, Next Generation EU)</t>
+  </si>
+  <si>
+    <t>2025-06-18</t>
+  </si>
+  <si>
+    <t>2025-07-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840002</t>
+  </si>
+  <si>
+    <t>Arrêté MAV/624/2025 du 12 juin approuvant le cadre réglementaire et annonçant des subventions pour les projets d'entrepreneuriat numérique et les jeunes entreprises forestières en Castille-et-León (RETECHFOR, PRTR, Fonds européens de nouvelle génération)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840033</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 mai 2023 du ministère de la Mobilité et de la Transformation numérique annonçant des subventions pour la modernisation des entreprises de transport de passagers et de marchandises, dans le cadre du PRTR – Next Generation EU.</t>
+  </si>
+  <si>
+    <t>2023-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/699699</t>
+  </si>
+  <si>
+    <t>Arrêté MTD/879/2024 du 6 septembre, modifiant l'arrêté MTD/683/2023 du 23 mai, approuvant les bases réglementaires et le deuxième appel à projets pour l'émission d'obligations numériques collectives vulnérables en Castille-et-León financées par le programme MRR de l'UE (NextGen).</t>
+  </si>
+  <si>
+    <t>2024-09-14</t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784696</t>
+  </si>
+  <si>
+    <t>Appel à projets pour des projets PRODUCTIFS relevant de la mesure 7119.2, LEADER du PLAN STRATÉGIQUE de la POLITIQUE AGRICOLE COMMUNE 2023-2027, à gérer par l'ASSOCIATION GAL DE DÉVELOPPEMENT RURAL INTÉGRAL DE RIBERA DEL DUERO, BURGALESA</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774615</t>
+  </si>
+  <si>
+    <t>Appel à l'aide pour les projets NON PRODUCTIFS de la mesure 7119.2 Leader du plan stratégique de la politique agricole commune 2023-2027 dans le CYL à gérer par l'Association GAL pour le développement rural et intégral ribera del duero burgalesa.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774666</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour le financement de projets relevant de l’intervention 7119 LEADER du Plan stratégique national de la politique agricole commune (PEPAC) 2023-2027 de l’Espagne, sur la base de la stratégie de développement du groupe AGALSA.</t>
+  </si>
+  <si>
+    <t>2024-08-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779251</t>
+  </si>
+  <si>
+    <t>Aides publiques pour les demandes relevant de la mesure 7119.3 LEADER du Plan stratégique de la Politique agricole commune 2023-2027 en Castille-et-León, gérées par le Groupement d'action locale de Segovia Sur</t>
+  </si>
+  <si>
+    <t>2029-09-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780572</t>
+  </si>
+  <si>
+    <t>Aides publiques pour les demandes relevant de la mesure 7119.4 LEADER du Plan stratégique de la Politique agricole commune 2023-2027 en Castille-et-León, gérées par le Groupement d'action locale de Segovia Sur</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780621</t>
+  </si>
+  <si>
+    <t>Appel à projets pour financer des projets relevant de l’intervention 7119 LEADER du Plan stratégique national de la politique agricole commune (PEPAC) 2023-2027 de l’Espagne, sur la base de la stratégie de développement de l’association de GAL M.</t>
+  </si>
+  <si>
+    <t>2024-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784760</t>
+  </si>
+  <si>
+    <t>Résolution du 25 septembre 2023 du président du service public de l'emploi de Castille-et-León, par laquelle des subventions sont demandées pour le programme de formation des travailleurs employés dans les entreprises des secteurs agroalimentaires stratégiques 2023-2024.</t>
+  </si>
+  <si>
+    <t>2023-10-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720186</t>
+  </si>
+  <si>
+    <t>Soutien aux projets de recherche scientifique et au transfert de technologie, cofinancé par le FEDER (2025-2029)</t>
+  </si>
+  <si>
+    <t>2024-11-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794018</t>
+  </si>
+  <si>
+    <t>Résolution du 12/03/2024, aide à l’amélioration et/ou à la modernisation des exploitations agricoles et d’élevage dans le cadre de l’intervention 6841.2 pour les jeunes qui sollicitent simultanément une aide au titre de l’intervention 6961.1 du Plan stratégique 2023-2027 de la PAC</t>
+  </si>
+  <si>
+    <t>2024-06-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761037</t>
+  </si>
+  <si>
+    <t>Cahier des charges pour l’attribution de subventions destinées à des actions de formation aux compétences numériques, ciblant de préférence les femmes en milieu rural, Plan national « Compétences numériques » du PRTR, financé par l’UE (Next Generation EU), et appel à projets 2025.</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805356</t>
+  </si>
+  <si>
+    <t>Décret 44/2024 du 27 août, réglementant l'octroi direct de subventions à l'embauche de jeunes dans le cadre du programme « Mon premier emploi », cofinancé par le Fonds social européen Plus. REG (UE) 1408/2013 Agric.</t>
+  </si>
+  <si>
+    <t>2024-08-28</t>
+  </si>
+  <si>
+    <t>2024-09-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782618</t>
+  </si>
+  <si>
+    <t>Résolution du 25 avril 2024 approuvant l'appel à subventions pour la mise en œuvre de projets de formation professionnelle et d'emploi au sein de l'entreprise (axe sectoriel 5), pour l'année 2024. Règlement (UE) n° 1408/2013 de minimis, Agriculture</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754248</t>
+  </si>
+  <si>
+    <t>Résolution du 05/03/2024 du ministère du Développement, demandant une aide pour des actions de rénovation énergétique dans les logements et les bâtiments résidentiels existants, dans le cadre du programme de rénovation énergétique des bâtiments et</t>
+  </si>
+  <si>
+    <t>2024-03-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747678</t>
+  </si>
+  <si>
+    <t>Résolution du 30/05/2025 de la Direction générale de la production agroalimentaire et des coopératives, qui lance, sous le régime de minimis, un appel à contributions en nature pour la participation de groupes au stand qui sera loué par le ministère de l'Agriculture, de l'Élevage et du Développement rural pour la participation au salon agroalimentaire Fruit Attraction 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836874</t>
+  </si>
+  <si>
+    <t>Arrêté xx/2024 du 26 mars du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui établit les bases réglementaires pour l'octroi direct d'une aide supplémentaire à la souscription d'une assurance agricole en Castille-La Manche.</t>
+  </si>
+  <si>
+    <t>2024-03-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750760</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour 20 bourses d'études en vue de l'inscription au cours d'été 2025 du Vice-Rectorat à la Culture, au Sport et à l'Engagement Social de l'UCLM « L'entrepreneuriat dans les secteurs vétérinaire et agricole : opportunités et défis » (CV12CR).</t>
+  </si>
+  <si>
+    <t>2025-04-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837298</t>
+  </si>
+  <si>
+    <t>Résolution du 04/08/2025 du ministère délégué à la Politique agricole commune et à la Politique agro-environnementale, prévoyant une aide, au titre du régime de minimis, pour la possession et l'entretien de chiens mastiffs destinés à la défense et à la garde des moutons et des chèvres.</t>
+  </si>
+  <si>
+    <t>2025-08-26</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853356</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour des subventions destinées à des projets visant à promouvoir l'impact social des connaissances issues des universités et autres acteurs du système de recherche, de développement et d'innovation de la Catalogne.</t>
+  </si>
+  <si>
+    <t>2025-02-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803508</t>
+  </si>
+  <si>
+    <t>Subventions pour l'étude et la remise en état des sols vous appartenant qui présentent des signes de contamination localisée ou qui ont été touchés par des déversements de déchets industriels d'origine inconnue.</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>2025-02-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795186</t>
+  </si>
+  <si>
+    <t>Subventions pour les projets d'innovation technologique Green 2024</t>
+  </si>
+  <si>
+    <t>2024-07-23</t>
+  </si>
+  <si>
+    <t>2024-10-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775650</t>
+  </si>
+  <si>
+    <t>Subventions pour les chèques de compétitivité des entreprises : Innovation 2025</t>
+  </si>
+  <si>
+    <t>2025-11-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834402</t>
+  </si>
+  <si>
+    <t>Résolution du ministère délégué à l'Environnement annonçant des subventions pour les investissements dans les technologies forestières et dans la transformation, la mobilisation et la commercialisation des produits forestiers dans le cadre du Programme de développement rural de Ca</t>
+  </si>
+  <si>
+    <t>2024-05-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757703</t>
+  </si>
+  <si>
+    <t>Aide à la ligne de financement pour les actions visant à améliorer les économies d'énergie dans les installations et les équipements et pour les projets d'économie circulaire dans les établissements fournissant des services d'hébergement touristique en Catalogne</t>
+  </si>
+  <si>
+    <t>2024-11-13</t>
+  </si>
+  <si>
+    <t>2024-12-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795193</t>
+  </si>
+  <si>
+    <t>Prix du meilleur jeune artisan culinaire innovant de l'année 2024.</t>
+  </si>
+  <si>
+    <t>2024-06-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757572</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour des subventions concernant la programmation de spectacles vivants et d'activités artistiques visuelles professionnelles lors d'événements d'intérêt agritouristique.</t>
+  </si>
+  <si>
+    <t>2025-01-21</t>
+  </si>
+  <si>
+    <t>2025-02-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808974</t>
+  </si>
+  <si>
+    <t>Résolution EMT//2024 du , ouvrant l'appel d'offres anticipé pour l'année 2025 en vue de l'octroi de subventions pour promouvoir l'embauche avec formation dans le cadre des campagnes agricoles de Lleida (SOC - Campagne agricole de Lleida).</t>
+  </si>
+  <si>
+    <t>2025-01-20</t>
+  </si>
+  <si>
+    <t>2025-02-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803735</t>
+  </si>
+  <si>
+    <t>Programme d'incitations à l'emploi PICE de la Chambre de commerce de Ceuta 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774418</t>
+  </si>
+  <si>
+    <t>BASES RÉGLEMENTAIRES D'OCTROI DE SUBVENTIONS VISANT À FINANCER DES PROJETS D'EFFICACITÉ ÉNERGÉTIQUE ET D'ÉCONOMIE CIRCULAIRE DANS LES ENTREPRISES TOURISTIQUES DE LA VILLE AUTONOME DE CEUTA, DANS LE CADRE DU PLAN DE RELANCE, DE TRANSFORMATION ET DE RÉSILIENCE.</t>
+  </si>
+  <si>
+    <t>2026-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832110</t>
+  </si>
+  <si>
+    <t>Transition énergétique des bureaux régionaux de phase II</t>
+  </si>
+  <si>
+    <t>Melilla</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751845</t>
+  </si>
+  <si>
+    <t>ACCORD DE COLLABORATION ENTRE LA VILLE DE MELILLA ET LA FONDATION INSTITUTO CAMERAL PARA LA CREACIÓN Y DESARROLLO de LA EMPRESA (INCYDE), POUR LE DÉVELOPPEMENT DE TROIS PROGRAMMES DE FORMATION ET D'APPUI AU SEIN DU PROJET « EMPRENde Y AVANZA ».</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751876</t>
+  </si>
+  <si>
+    <t>Décret du 10 septembre 2024 du délégué du ministère de l'Économie, de l'Innovation et des Finances, approuvant l'appel public à candidatures pour l'octroi de subventions aux personnes relevant du régime spécial des travailleurs indépendants.</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784903</t>
+  </si>
+  <si>
+    <t>Prix des startups de solutions numériques de la Communauté de Madrid 2024</t>
+  </si>
+  <si>
+    <t>2024-10-11</t>
+  </si>
+  <si>
+    <t>2024-11-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790165</t>
+  </si>
+  <si>
+    <t>Aide aux municipalités de la Communauté de Madrid pour le développement des activités de promotion commerciale et des salons professionnels 2025</t>
+  </si>
+  <si>
+    <t>2025-02-21</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814588</t>
+  </si>
+  <si>
+    <t>Programme d'efficacité énergétique pour les PME et les grandes entreprises du secteur industriel</t>
+  </si>
+  <si>
+    <t>2023-09-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/694708</t>
+  </si>
+  <si>
+    <t>Aide aux investissements à objectifs environnementaux dans le secteur agroalimentaire. De minimis</t>
+  </si>
+  <si>
+    <t>2024-08-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778390</t>
+  </si>
+  <si>
+    <t>Aide à la production et à la commercialisation du miel, année 2024, FEAGA</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778690</t>
+  </si>
+  <si>
+    <t>Aides aux investissements à visée environnementale dans le secteur agroalimentaire, cofinancées par la FEADESR et AGE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778691</t>
+  </si>
+  <si>
+    <t>Aide à la promotion des investissements dans la transformation de la production agricole et autres investissements minimis</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>2025-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822389</t>
+  </si>
+  <si>
+    <t>Aide à la promotion des investissements dans la transformation de la production agricole par les organismes associés. De minimis</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822390</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>2025-04-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822575</t>
+  </si>
+  <si>
+    <t>Aide à la promotion des investissements dans la transformation des produits agricoles. Entités associées</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822604</t>
+  </si>
+  <si>
+    <t>AIDE À LA PROMOTION DES INVESTISSEMENTS DANS LA TRANSFORMATION DE LA PRODUCTION AGRICOLE ET AUTRES INVESTISSEMENTS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822605</t>
+  </si>
+  <si>
+    <t>AIDE À L'INVESTISSEMENT À OBJECTIFS ENVIRONNEMENTAUX INDUSTRIE AGROALIMENTAIRE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822609</t>
+  </si>
+  <si>
+    <t>Aide à l'installation de nouveaux agriculteurs. Appel à candidatures 2025</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825068</t>
+  </si>
+  <si>
+    <t>Aide à la production et à la commercialisation du miel, année 2025, FEAGA</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829457</t>
+  </si>
+  <si>
+    <t>SOUTIEN À LA PROMOTION, À LA TRANSFORMATION ET À LA COMMERCIALISATION DES PRODUITS DE LA PÊCHE</t>
+  </si>
+  <si>
+    <t>2025-06-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832610</t>
+  </si>
+  <si>
+    <t>AIDE DU FEADER AUX JEUNES AGRICULTEURS S'INSTALLANTIANT DANS L'EXPLOITATION AGRICOLE - APPEL À CANDIDATURES 2025</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841855</t>
+  </si>
+  <si>
+    <t>PROGRAMME D'EFFICACITÉ ÉNERGÉTIQUE POUR LES PME ET LES GRANDES ENTREPRISES DU SECTEUR INDUSTRIEL</t>
+  </si>
+  <si>
+    <t>2019-08-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763836</t>
+  </si>
+  <si>
+    <t>AIDE AUX MUNICIPALITÉS POUR LA PROMOTION DU COMMERCE ET DES Foires commerciales 2024</t>
+  </si>
+  <si>
+    <t>2024-08-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774902</t>
+  </si>
+  <si>
+    <t>AIDE AUX INVESTISSEMENTS, À LA MODERNISATION ET/OU À L'AMÉLIORATION DES EXPLOITATIONS AGRICOLES CONV.24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755162</t>
+  </si>
+  <si>
+    <t>AIDE AUX ENTREPRISES SEC AGR.GANAD.PROJET DE DÉVELOPPEMENT FORESTIER ET INDUSTRIEL 2025</t>
+  </si>
+  <si>
+    <t>2025-05-24</t>
+  </si>
+  <si>
+    <t>2025-07-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834749</t>
+  </si>
+  <si>
+    <t>AIDE AUX ENTREPRISES SECTEUR AGRICOLE, ÉLEVAGE, FORÊT ET INDUSTRIEL PROJET D'INV 2024</t>
+  </si>
+  <si>
+    <t>2023-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754719</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION 51E/2024 du 30 avril du Directeur général du Commerce et de la Consommation, approuvant l’appel à subventions pour la promotion des entreprises artisanales en Navarre en 2024.</t>
+  </si>
+  <si>
+    <t>2024-05-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756401</t>
+  </si>
+  <si>
+    <t>Aide à la promotion des produits agricoles par l’organisation de salons de l’élevage, pour l’année 2024</t>
+  </si>
+  <si>
+    <t>2024-05-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756416</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour la subvention à la promotion et à la gestion des groupements de commerçants de détail en 2024</t>
+  </si>
+  <si>
+    <t>2024-04-29</t>
+  </si>
+  <si>
+    <t>2024-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757723</t>
+  </si>
+  <si>
+    <t>Aide aux exploitations agricoles pour la transition énergétique</t>
+  </si>
+  <si>
+    <t>2024-10-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758468</t>
+  </si>
+  <si>
+    <t>Aide aux collectivités énergétiques pour la transition énergétique 2024</t>
+  </si>
+  <si>
+    <t>2024-05-15</t>
+  </si>
+  <si>
+    <t>2024-06-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761325</t>
+  </si>
+  <si>
+    <t>Subventions aux entités locales pour revitaliser le commerce rural</t>
+  </si>
+  <si>
+    <t>2024-10-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789778</t>
+  </si>
+  <si>
+    <t>Aides à l’investissement dans les industries agroalimentaires. Appel à propositions 2023</t>
+  </si>
+  <si>
+    <t>2025-01-02</t>
+  </si>
+  <si>
+    <t>2025-03-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796969</t>
+  </si>
+  <si>
+    <t>Aides aux exploitations agricoles pour la transition énergétique 2025. Règlement (CE) n° 651/2014 de la Commission</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798832</t>
+  </si>
+  <si>
+    <t>Aide aux exploitations agricoles pour la transition énergétique 2025. Décret de minimis 1408/2013</t>
+  </si>
+  <si>
+    <t>2024-12-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799836</t>
+  </si>
+  <si>
+    <t>Subventions pour les projets d'innovation dans les PME industrielles. Appel à propositions 2025</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805627</t>
+  </si>
+  <si>
+    <t>Aide à la création et à la consolidation d’entreprises innovantes à vocation technologique en 2025 dans le cadre du plan de relance, de transformation et de résilience – financé par l’Union européenne – Next Generation EU.</t>
+  </si>
+  <si>
+    <t>2025-02-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806176</t>
+  </si>
+  <si>
+    <t>Aides à l'investissement pour les industries agroalimentaires. Appel à propositions 2026</t>
+  </si>
+  <si>
+    <t>2026-01-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869026</t>
+  </si>
+  <si>
+    <t>Subventions pour le recrutement de doctorants par les entreprises, les centres de recherche et les centres technologiques : Doctorats industriels 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871426</t>
+  </si>
+  <si>
+    <t>Aide destinée au transfert de connaissances des centres technologiques, des centres de recherche et des universités PCTIN 2026</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876093</t>
+  </si>
+  <si>
+    <t>Résolution du 8 mai 2024 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant une aide aux plans de reconversion et de restructuration collective, dans le cadre du Programme de développement rural de la Communauté valencienne.</t>
+  </si>
+  <si>
+    <t>2024-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760272</t>
+  </si>
+  <si>
+    <t>Actions complémentaires pour promouvoir et renforcer l'innovation. AUCUNE AIDE D'ÉTAT</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760275</t>
+  </si>
+  <si>
+    <t>Valorisation et transfert des résultats de la recherche aux entreprises. AUCUNE AIDE D'ÉTAT</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838838</t>
+  </si>
+  <si>
+    <t>Renforcement des marchés publics innovants (MPI) REG MINIMIS 2023/2831</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838852</t>
+  </si>
+  <si>
+    <t>Renforcement des marchés publics innovants (MPI) RÉGIME 651</t>
+  </si>
+  <si>
+    <t>2025-06-16</t>
+  </si>
+  <si>
+    <t>2025-07-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838853</t>
+  </si>
+  <si>
+    <t>Stimuler les marchés publics innovants (MPI) L2 SANS AIDE D'ÉTAT</t>
+  </si>
+  <si>
+    <t>2026-02-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838858</t>
+  </si>
+  <si>
+    <t>Actions complémentaires pour promouvoir et renforcer l'innovation. MINIMIS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838867</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838869</t>
+  </si>
+  <si>
+    <t>Assimilation des technologies de pointe et leur diffusion dans le système d’innovation valencien REG (UE) 651/2014</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838871</t>
+  </si>
+  <si>
+    <t>2024-02-29</t>
+  </si>
+  <si>
+    <t>2024-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752940</t>
+  </si>
+  <si>
+    <t>Modalités de l’appel à projets innovants du programme d’accélération « AGRO·LAB TONOWASTE » promu par VALÈNCIA INNOVATION CAPITAL</t>
+  </si>
+  <si>
+    <t>2024-12-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796042</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre la Generalitat, par l'intermédiaire de la Présidence, et l'Université d'Alicante, pour une collaboration dans le fonctionnement du commissaire de la Présidence de la Generalitat, pour la numérisation et la cybersécurité de la communauté</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704505</t>
+  </si>
+  <si>
+    <t>CONVENTION DE COLLABORATION ENTRE LABORA (SERVICE VALENCIEN DE L'EMPLOI ET DE LA FORMATION) ET AIMPLAS (ASSOCIATION POUR LA RECHERCHE SUR LES MATÉRIAUX PLASTIQUES ET LES PRODUITS CONNEXES) POUR LA MISE EN ŒUVRE D'ACTIONS DE FORMATION DESTINÉES PRINCIPALEMENT AUX PERSONNES SANS EMPLOI DU SECTEUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759575</t>
+  </si>
+  <si>
+    <t>Résolution du 30 avril 2024 du Président de l'IVACE, appelant à une aide dans le domaine des énergies renouvelables, inscrite au budget 2024 et cofinancée par l'Union européenne via le Fonds européen de développement régional.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760235</t>
+  </si>
+  <si>
+    <t>Accord entre le ministère de la Santé et PS et FRS pour le développement d'un projet d'innovation</t>
+  </si>
+  <si>
+    <t>2024-04-04</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751688</t>
+  </si>
+  <si>
+    <t>Résolution du Directeur général de la Production agricole et d'élevage, établissant l'appel anticipé, pour le Plan 2025, de l'aide de la Communauté valencienne destinée à la souscription d'assurances agricoles incluses dans les plans à</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804083</t>
+  </si>
+  <si>
+    <t>INSTITUT DE CONSERVATION, DE RESTAURATION ET DE RECHERCHE DE VALENCIÀ, POUR LE FINANCEMENT DES INVESTISSEMENTS ET DES OPÉRATIONS DE CAPITAL DE L'ENTITÉ</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764650</t>
+  </si>
+  <si>
+    <t>Résolution du 8 mai 2024 du président de l'IVACE annonçant des subventions pour la promotion des installations d'autoconsommation d'énergie électrique dans les communautés d'énergies renouvelables, imputée au budget 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758845</t>
+  </si>
+  <si>
+    <t>Résolution portant appel à candidatures pour l'exercice financier 2024, concernant les subventions prévues aux articles 16 et 17 de l'arrêté n° 2/2020 du 27 février du ministère de l'Économie durable, des Secteurs productifs, du Commerce et</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757349</t>
+  </si>
+  <si>
+    <t>Accord entre le ministère de l'Éducation, des Universités et de l'Emploi et l'Université Miguel Hernández, portant sur le soutien, pour l'année 2023-2024, à la construction et à la modernisation de bâtiments et d'infrastructures d'excellence pour la R&amp;D&amp;I – bâtiments de recherche d'excellence</t>
+  </si>
+  <si>
+    <t>2023-11-30</t>
+  </si>
+  <si>
+    <t>2024-12-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730747</t>
+  </si>
+  <si>
+    <t>Renforcer l’action climatique locale grâce au Plan d’action pour le climat et l’énergie (Convention des maires pour le climat et l’énergie) en 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761670</t>
+  </si>
+  <si>
+    <t>CONVENTION DE COOPÉRATION ÉDUCATIVE ENTRE LA GENERALITAT, PAR L'INTERMÉDIAIRE DU MINISTÈRE DE L'AGRICULTURE, DE L'ÉLEVAGE ET DE LA PÊCHE ET L'UNIVERSITÉ CEU CARDENAL HERRERA, POUR LA MISE EN ŒUVRE DE STAGES DE FORMATION SUBVENTIONNÉS AU COURS DE L'ANNÉE 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761911</t>
+  </si>
+  <si>
+    <t>CONVENTION DE COOPÉRATION ÉDUCATIVE ENTRE LA GENERALITAT, PAR L'INTERMÉDIAIRE DU MINISTÈRE DE L'AGRICULTURE, DE L'ÉLEVAGE ET DE LA PÊCHE ET L'UNIVERSITÉ MIGUEL HERNÁNDEZ D'ELCHE, POUR LA MISE EN ŒUVRE DE STAGES DE FORMATION SUBVENTIONNÉS AU COURS DE L'ANNÉE 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763059</t>
+  </si>
+  <si>
+    <t>Résolution du 21 mars 2024 d'ICEX Spain Export and Investment, EPE, annonçant l'appel à candidatures pour les subventions de participation de groupe au salon OVUM 2024 - XXVIIIe Congrès latino-américain de l'aviculture - Punta del Este (URUGUAY) - 12-15 novembre 2024</t>
+  </si>
+  <si>
+    <t>2024-05-19</t>
+  </si>
+  <si>
+    <t>2024-06-19</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754393</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XXIIe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754959</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>2024-04-27</t>
+  </si>
+  <si>
+    <t>2024-05-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755838</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (sous-mesure 19.2.3 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755839</t>
+  </si>
+  <si>
+    <t>Approche du programme Aid Leader 2024 en matière d’investissements dans la création et le développement d’entreprises et d’activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), conformément au VIIIe appel (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755840</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ XXIIe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756496</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756497</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au 13e appel à propositions (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782270</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIIe appel (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782271</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ XIIIe appel (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782273</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au IXe appel à propositions (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782332</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au IXe appel (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782333</t>
+  </si>
+  <si>
+    <t>Approche des leaders de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ IXe appel (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782334</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782491</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782492</t>
+  </si>
+  <si>
+    <t>Approche du programme Aid Leader 2024 en matière d’investissements dans la création et le développement d’entreprises et d’activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782493</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIVe appel à propositions (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2024-10-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784454</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), dans le cadre du XIVe appel (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784455</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ XXIIIe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784515</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ IXe appel (PDR 2014-2020) GAL ADEVAG</t>
+  </si>
+  <si>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>2024-11-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795884</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2025, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), conformément au XXIVe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>2025-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808943</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2025 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ IXe appel (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816089</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2025 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ IXe appel (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>2025-03-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816223</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État. (Interv., 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL SOPRODEVAJE</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869950</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL FEDESIBA</t>
+  </si>
+  <si>
+    <t>2025-11-26</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871049</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2025-12-02</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872386</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872387</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au VIIIe appel à propositions (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2024-07-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763736</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au VIIIe appel (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763737</t>
+  </si>
+  <si>
+    <t>Approche du programme Aid Leader 2024 en matière d’investissements dans la création et le développement d’entreprises et d’activités non agricoles en milieu rural (sous-mesure 19.2.3 du PDR), conformément au VIIIe appel (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763739</t>
+  </si>
+  <si>
+    <t>Subventions « Approche leader 2024 » pour le soutien à l’innovation sociale, à la gouvernance multiniveaux et à la revitalisation socio-économique (sous-mesure 19.2.7 du PDR), conformément au XIVe appel à projets (PDR 2014-2020) du GAL TENTUDIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764490</t>
+  </si>
+  <si>
+    <t>Subventions 2024 aux entreprises pour l'accélération de l'entrepreneuriat et des écosystèmes d'innovation basés sur les jumeaux numériques (RETECH) conformément au décret 145/2024 du 19 novembre 2024, qui les appelle</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799672</t>
+  </si>
+  <si>
+    <t>Actions d’aide 2024 pour la promotion et le développement des entreprises L1_Conseils, conformément au décret 65/2024 du 2 juillet qui les prévoit.</t>
+  </si>
+  <si>
+    <t>2024-08-02</t>
+  </si>
+  <si>
+    <t>2024-10-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777945</t>
+  </si>
+  <si>
+    <t>L’aide 2024 aux investissements dans les industries agroalimentaires, conformément au décret 87/2024 du 30 juillet, qui établit le cadre réglementaire d’octroi d’incitations agroalimentaires dans la Communauté autonome d’Estrémadure, vise à soutenir les investissements destinés à la transformation et à la commercialisation des produits agricoles et approuve son appel unique à projets.</t>
+  </si>
+  <si>
+    <t>2024-09-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779544</t>
+  </si>
+  <si>
+    <t>Aide 2025 pour les investissements visant la transformation et la commercialisation des produits agricoles, conformément à la résolution du 29 octobre 2025 qui lance un appel à candidatures</t>
+  </si>
+  <si>
+    <t>2026-01-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869937</t>
+  </si>
+  <si>
+    <t>Extremadura Avante accorde des subventions aux entreprises pour leur participation de groupe à la Foire Fruit Attraction 2025, conformément à l'accord du 27 mars 2025 qui les y oblige.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823326</t>
+  </si>
+  <si>
+    <t>Aide 2025 aux entreprises pour la participation de groupe au Salon des ingrédients alimentaires 2025, conformément à l'accord du 26 août 2025 qui les y oblige.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853387</t>
+  </si>
+  <si>
+    <t>Subventions 2024 aux organismes de recherche publics du SECTI pour des projets de R&amp;D sur le stockage de l'énergie dans le cadre d'une collaboration public-privé, conformément à la résolution du 5 décembre 2024</t>
+  </si>
+  <si>
+    <t>2025-02-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805280</t>
+  </si>
+  <si>
+    <t>Subventions 2024 aux entreprises pour des projets de R&amp;D sur le stockage de l'énergie dans le cadre d'accords de partenariat public-privé, conformément à la résolution du 5 décembre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805281</t>
+  </si>
+  <si>
+    <t>2024 Aide à l'internationalisation des entreprises d'Estrémadure et à l'amélioration des conditions de commercialisation à l'étranger, conformément à la résolution du 30 octobre 2023 qui les prévoit</t>
+  </si>
+  <si>
+    <t>2023-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726202</t>
+  </si>
+  <si>
+    <t>La subvention 2024-2025 destinée aux municipalités et aux petites collectivités locales pour financer des projets de revitalisation commerciale est prévue par le décret 130/2024 du 15 octobre 2024.</t>
+  </si>
+  <si>
+    <t>2024-11-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794035</t>
+  </si>
+  <si>
+    <t>Subvention 2024-2025 destinée aux associations, fédérations et confédérations du secteur commercial pour financer des projets de revitalisation commerciale, conformément au décret 130/2024 du 15 octobre 2024 qui appelle</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794036</t>
+  </si>
+  <si>
+    <t>Subventions 2023 aux entreprises privées non agricoles pour l'embauche de personnes participant aux projets du programme d'emploi dual des écoles professionnelles (ligne ii), conformément à la résolution du 9 août 2023 qui les appelle</t>
+  </si>
+  <si>
+    <t>2023-09-14</t>
+  </si>
+  <si>
+    <t>2024-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715998</t>
+  </si>
+  <si>
+    <t>Subvention 2023 aux entreprises privées non agricoles pour l'embauche de personnes participant aux projets du programme de collaboration rurale (ligne ii), conformément à la résolution du 9 août 2023</t>
+  </si>
+  <si>
+    <t>2023-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716032</t>
+  </si>
+  <si>
+    <t>Accord entre GAIN, le ministère de l'Éducation, l'UDC, l'USC, l'UVI et le CSIC visant à promouvoir l'activité de recherche des chercheurs finalistes dans le cadre des appels à projets ERC du programme Horizon Europe.</t>
+  </si>
+  <si>
+    <t>2023-10-26</t>
+  </si>
+  <si>
+    <t>2024-12-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723850</t>
+  </si>
+  <si>
+    <t>Bases réglementaires pour l'octroi de l'aide VInnovate Galicia visant à promouvoir la coopération transnationale des acteurs du système galicien de R&amp;D par le biais de projets collaboratifs avec d'autres acteurs européens</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785078</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le Département de la Culture, de l'Éducation, de la Formation professionnelle et des Universités et l'Université de Saint-Jacques-de-Compostelle (USC) pour finaliser les affectations des chercheurs principaux dans le cadre de deux programmes de subventions (ERC) 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704943</t>
+  </si>
+  <si>
+    <t>Accord pour la mise en œuvre de l'infrastructure de recherche universitaire</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/721409</t>
+  </si>
+  <si>
+    <t>Convention de collaboration entre le ministère de la Culture, de l'Éducation, de la Formation professionnelle et des Universités et le Conseil supérieur de la recherche scientifique (Conseil supérieur de la recherche scientifique) pour le développement des activités de l'Institut d'études galiciennes Padre Sarmiento.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/722242</t>
+  </si>
+  <si>
+    <t>Accord coa udc-usc-uvigo pour renforcer le personnel de gestion des transferts et l'innovation et la consolidation des structures de recherche</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723129</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 janvier 2025 établissant les bases réglementaires pour l'octroi, sur une base non concurrentielle, de subventions visant à promouvoir l'innovation et la durabilité du commerce local et artisanal</t>
+  </si>
+  <si>
+    <t>2025-02-26</t>
+  </si>
+  <si>
+    <t>2025-03-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814563</t>
+  </si>
+  <si>
+    <t>Accord entre le ministère de la Promotion de l'emploi et de l'Égalité et la Fédération des écoles agricoles familiales de Galice pour le développement d'un projet pilote d'intégration de la formation</t>
+  </si>
+  <si>
+    <t>2023-10-08</t>
+  </si>
+  <si>
+    <t>2024-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720425</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le ministère de la Promotion de l'emploi et de l'Égalité et la Fédération galicienne du commerce pour la mise en œuvre d'actions de formation en vue de la qualification et de la requalification de la population active dans les secteurs stratégiques et du renforcement des capacités.</t>
+  </si>
+  <si>
+    <t>2024-01-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739663</t>
+  </si>
+  <si>
+    <t>L'arrêté du 15 décembre 2023 établit les bases réglementaires de l'aide à la promotion de la souscription d'assurances agricoles dans la communauté autonome de Galice et est convoqué pour l'année 2024 (code de procédure mr443a).</t>
+  </si>
+  <si>
+    <t>2024-01-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/737939</t>
+  </si>
+  <si>
+    <t>DÉCRET du 26 décembre 2024, établissant les bases réglementaires des aides à la promotion de la souscription d'assurances agricoles dans la Communauté autonome de Galice et convoquant les bénéficiaires pour l'année 2025 (Code de procédure MR443A)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808706</t>
+  </si>
+  <si>
+    <t>Arrêté du 29 décembre 2025, établissant les bases réglementaires des aides à la promotion de la souscription d'assurances agricoles dans la Communauté autonome de Galice et convoquant les sessions pour l'année 2026 (Code de procédure MR443A)</t>
+  </si>
+  <si>
+    <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881236</t>
+  </si>
+  <si>
+    <t>Règlement régissant la procédure d'octroi d'aides aux projets d'amélioration énergétique, destinées aux travailleurs indépendants et aux PME, sur le territoire de la Communauté autonome de Galice</t>
+  </si>
+  <si>
+    <t>2024-01-10</t>
+  </si>
+  <si>
+    <t>2024-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729217</t>
+  </si>
+  <si>
+    <t>Résolution du 18 mars 2024 établissant les bases réglementaires des aides à la nouvelle participation des agriculteurs aux systèmes de qualité, cofinancée par le Fonds européen agricole pour le développement rural (FEADER) dans le cadre du programme de développement</t>
+  </si>
+  <si>
+    <t>2024-07-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761240</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire et appel à projets pour les économies d'énergie et l'amélioration de l'efficacité énergétique dans les entreprises galiciennes pour l'année 2024</t>
+  </si>
+  <si>
+    <t>2024-07-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774451</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire des subventions aux projets d'infrastructures de stockage d'énergie favorisant l'électrification de la demande énergétique, pour l'année 2024, cofinancé par le FEDER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783976</t>
+  </si>
+  <si>
+    <t>Résolution du 16 décembre 2025 de l'Institut galicien de l'énergie approuvant le cadre réglementaire des aides aux projets d'économie d'énergie et d'efficacité énergétique dans les entreprises galiciennes</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881665</t>
+  </si>
+  <si>
+    <t>Résolution du 23 décembre 2026 de l'Institut galicien de l'énergie établissant le cadre réglementaire des aides aux projets d'énergie photovoltaïque</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881947</t>
+  </si>
+  <si>
+    <t>Aide à l’amélioration des capacités d’innovation et au développement technologique des entreprises en Galice, programme « Ticket Innova » pour l’année 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807213</t>
+  </si>
+  <si>
+    <t>Réglementation relative aux aides destinées à améliorer la capacité d’innovation des entreprises en Galice, par le biais du financement d’activités intégrées aux plans de conception et d’innovation (programme Igape Innova)</t>
+  </si>
+  <si>
+    <t>2025-02-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808279</t>
+  </si>
+  <si>
+    <t>Appel à projets, dans le cadre d'un système d'appel d'offres concurrentiel, portant sur des équipements destinés à l'utilisation d'énergies renouvelables et à l'amélioration de l'efficacité énergétique dans les entreprises de production agricole primaire</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756070</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire et appel à candidatures pour des subventions à la formation aux compétences numériques (MRRR)</t>
+  </si>
+  <si>
+    <t>2023-07-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705981</t>
+  </si>
+  <si>
+    <t>Appel à propositions 2024 pour les PME numériques – Chambre de commerce de Cantabrie</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774251</t>
+  </si>
+  <si>
+    <t>Arrêté CTD/9/2024 du 25 novembre, bases réglementaires et appel à subventions pour les projets d'efficacité énergétique et d'économie circulaire des entreprises touristiques (C14.I4, axe d'action 2), du PRTR soumis au règlement (UE) 2023/2831</t>
+  </si>
+  <si>
+    <t>2024-11-26</t>
+  </si>
+  <si>
+    <t>2025-03-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799217</t>
+  </si>
+  <si>
+    <t>Arrêté CTD/9/2024, bases réglementaires et appel à subventions pour les projets d’efficacité énergétique et d’économie circulaire des entreprises touristiques (C14.I4, axe d’action 2), du PRTR soumis au règlement (UE) n° 651/2014 de la Commission du 17/06/2014</t>
+  </si>
+  <si>
+    <t>2024-11-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799978</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le Gouvernement de Cantabrie, par l'intermédiaire du Ministère du Développement, de l'Aménagement du Territoire et de l'Environnement, et l'Université de Cantabrie pour la promotion de la recherche dans le domaine des transports</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746615</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le Gouvernement de Cantabrie, représenté par le Ministère de l'Industrie, du Tourisme, de l'Innovation, des Transports et du Commerce, et l'Université de Cantabrie pour la promotion de la recherche sur les questions de consommation.</t>
+  </si>
+  <si>
+    <t>2023-02-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680768</t>
+  </si>
+  <si>
+    <t>Arrêté annonçant l'aide à l'artisanat en Cantabrie 2024 (production primaire de produits agricoles)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742427</t>
+  </si>
+  <si>
+    <t>Appel à l'aide aux associations agricoles pour une collaboration dans la fourniture de services de conseil, y compris la gestion technico-économique, aux exploitations agricoles de la Communauté autonome de Cantabrie pour l'année 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759713</t>
+  </si>
+  <si>
+    <t>DÉCRET IND/57/2024 du 4 décembre approuvant l'appel à projets pour l'année 2025 en faveur de l'artisanat en Cantabrie (production primaire de produits agricoles).</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801075</t>
+  </si>
+  <si>
+    <t>Arrêté IND/39/2025 du 20 août approuvant l'appel à candidatures pour les subventions de 2025 destinées aux associations professionnelles, à leurs fédérations et confédérations, et aux coopératives de distribution. Non soumis au seuil de minimis.</t>
+  </si>
+  <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/852419</t>
+  </si>
+  <si>
+    <t>Arrêté IND/19/2024 du 7 mai, qui lance un appel à candidatures pour l’année 2024 au titre du programme de subventions INNOVA.</t>
+  </si>
+  <si>
+    <t>2024-04-09</t>
+  </si>
+  <si>
+    <t>2024-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751394</t>
+  </si>
+  <si>
+    <t>Résolution SOD/EMPLEA/23/24 du 26 avril 2024 annonçant l'appel à candidatures pour le programme de subventions « EMPLEA » 2024. Règlement (UE) n° 1408/2013 de minimis, Agriculture</t>
+  </si>
+  <si>
+    <t>2024-08-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751427</t>
+  </si>
+  <si>
+    <t>Résolution SOD/CERT/23/24 du 26 avril 2024 annonçant l'appel à candidatures 2024 pour le programme de subventions « CERTIFICATIONS POUR L'AMÉLIORATION DE LA COMPÉTITIVITÉ ET L'ACCÈS À DE NOUVEAUX MARCHÉS ». Règlement (UE) n° 1408/2013 de minimis, Agriculture</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755031</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION SOD/+TAL/23/24 du 20 MARS 2024 ANNONÇANT LE PROGRAMME DE SUBVENTIONS « + TALENTO. RECRUTEMENT DE PERSONNEL TECHNIQUE ET COMMERCIAL ». RÈGLEMENT (UE) 1408/2013 de minimis, Agriculture</t>
+  </si>
+  <si>
+    <t>2024-05-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757638</t>
+  </si>
+  <si>
+    <t>Résolution SOD/TEC/23/24 du 20 mars 2024 annonçant l'appel à candidatures pour le programme de subventions 2024 destiné au « personnel technique de recherche et développement ». Règlement (UE) n° 1408/2013 de minimis, Agriculture</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757769</t>
+  </si>
+  <si>
+    <t>Résolution SOD/FER/23/24 du 11 avril 2024 annonçant l’appel à candidatures pour le programme de subventions 2024 relatif à l’« ORGANISATION DES SALONS ET CONGRÈS PROFESSIONNELS EN CANTABRIE ». Règlement (UE) n° 1408/2013 de minimis, Agriculture</t>
+  </si>
+  <si>
+    <t>2024-07-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761619</t>
+  </si>
+  <si>
+    <t>Arrêté du 21 décembre 2025 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions pour l'année 2026 destinées à l'acquisition de nouvelles machines industrielles dans les entreprises industrielles de Castille-et-León.</t>
+  </si>
+  <si>
+    <t>2026-01-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877052</t>
+  </si>
+  <si>
+    <t>L'arrêté du 22 décembre 2023 du ministère de l'Agriculture, de l'Élevage et du Développement rural annonce des subventions pour la transformation et la commercialisation des produits agricoles, forestiers et alimentaires, cofinancées par le FEADER, ligne j01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735391</t>
+  </si>
+  <si>
+    <t>Subventions pour la promotion du développement des coopératives agroalimentaires en Communauté de Castille-et-León pour l'année 2024. Arrêté général de minimis du 1er août 2024 du ministère de l'Agriculture, de l'Élevage et du Développement rural.</t>
+  </si>
+  <si>
+    <t>2024-09-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778898</t>
+  </si>
+  <si>
+    <t>Arrêté du 24 octobre 2024 du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui prévoit des subventions pour l'année 2024 aux organisations agricoles professionnelles les plus représentatives de la Communauté de Castille-et-León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/793183</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l'Agriculture, de l'Élevage et du Développement rural du 5 novembre 2024 relatif à la modernisation de l'industrie agroalimentaire et à la transition juste, Programme de fonds pour une transition juste – PME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795072</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l'Agriculture, de l'Élevage et du Développement rural du 8 novembre 2024 portant octroi de subventions aux investissements dans la commercialisation et la transformation des produits de la pêche et de l'aquaculture – Programme FEMPA – Ligne PA2</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795919</t>
+  </si>
+  <si>
+    <t>Arrêté du 22/04/2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural portant sur les subventions pour la transformation couvertes par l'intervention 6842.1 (objectifs environnementaux) du PEPAC cofinancée par le FEADER - Ligne MA1</t>
+  </si>
+  <si>
+    <t>2025-04-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828029</t>
+  </si>
+  <si>
+    <t>Arrêté du 12/08/2025 du Ministère de l'Agriculture, de l'Élevage et du Développement Rural, qui prévoit pour l'année 2025 une aide à la promotion du dimensionnement des coopératives agroalimentaires dans la communauté autonome de Castille-et-León.</t>
+  </si>
+  <si>
+    <t>2025-08-20</t>
+  </si>
+  <si>
+    <t>2025-09-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851472</t>
+  </si>
+  <si>
+    <t>Arrêté du 23 décembre 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural annonçant des subventions pour des activités de formation, d'information et de démonstration dans le cadre du PEPAC espagnol 2023/2027</t>
+  </si>
+  <si>
+    <t>2026-01-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877691</t>
+  </si>
+  <si>
+    <t>Arrêté du 20 août 2024 du ministère de la Culture, du Tourisme et des Sports, prévoyant des subventions pour les projets d'efficacité énergétique et d'économie circulaire des entreprises touristiques, financés par les fonds européens next generation-eu MRR.</t>
+  </si>
+  <si>
+    <t>2024-08-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781223</t>
+  </si>
+  <si>
+    <t>Arrêté du 8 mai 2024 du ministère de l'Agriculture, de l'Élevage et du Développement rural, appelant à l'intégration des propriétaires d'exploitations agricoles dans les interventions en matière d'environnement et de climat pour le développement rural</t>
+  </si>
+  <si>
+    <t>2024-03-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762548</t>
+  </si>
+  <si>
+    <t>Arrêté du 12 décembre 2025 du ministère de l'Économie et des Finances lançant l'appel à projets pour l'année 2026 visant à développer et à améliorer les capacités de recherche et d'innovation du tissu économique par le biais de l'AAEEII de CyL</t>
+  </si>
+  <si>
+    <t>2025-12-19</t>
+  </si>
+  <si>
+    <t>2026-02-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874935</t>
+  </si>
+  <si>
+    <t>Arrêté du 25 janvier 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, portant sur des subventions destinées à financer les coûts salariaux des travailleurs handicapés dans les centres d'emploi spécialisés pour l'année 2024.</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741343</t>
+  </si>
+  <si>
+    <t>Arrêté du 7 mai 2024 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions destinées à la modernisation, à la numérisation et à l'amélioration de la gestion commerciale en Castille-et-León</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752127</t>
+  </si>
+  <si>
+    <t>Accord du 25 avril 2024 de la Junta de Castilla y León, autorisant l'octroi direct de subventions aux Groupements d'Entreprises Innovantes de Castilla y León VITARTIS et CYLSOLAR.</t>
+  </si>
+  <si>
+    <t>2024-06-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758759</t>
+  </si>
+  <si>
+    <t>Arrêté du 5 avril 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions publiques pour l'année 2024 destinées à la mise en œuvre d'actions contribuant au bien-être au travail dans les entreprises de Castille-et-León.</t>
+  </si>
+  <si>
+    <t>2024-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758785</t>
+  </si>
+  <si>
+    <t>Arrêté du 3 mai 2024 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant les subventions pour 2024 au titre du programme de soutien à la création et à l'emploi dans les coopératives et les entreprises détenues par les travailleurs. PROGRAMME I. – CONSTITUTION DE MEMBRES</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759362</t>
+  </si>
+  <si>
+    <t>Arrêté du 6 mai 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions destinées à la modernisation des entreprises artisanales de Castille-et-León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759383</t>
+  </si>
+  <si>
+    <t>Appel instrumental 2024. Direction générale de la science et de la recherche. Ministère de l'Éducation, des Sciences et des Universités. Subventions directes. Texte consolidé de la loi aragonaise relative aux subventions, approuvée par le décret législatif 2/2023 du 3 mai.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739477</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/xxx/2024 du 22 avril, portant sur des subventions destinées à améliorer la production et la commercialisation des produits apicoles pour l'année 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760928</t>
+  </si>
+  <si>
+    <t>Convention de collaboration entre le gouvernement d'Aragon et la Fondation Écologie et Développement pour la mise en œuvre du projet « Conseils énergétiques pour les ménages aragonais. Population générale »</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742510</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le Gouvernement d'Aragon et le Conseil aragonais des chambres de commerce, d'industrie et de services (en tant qu'entité collaboratrice) pour la gestion des aides à la modernisation des entreprises privées de transport de voyageurs et de marchandises.</t>
+  </si>
+  <si>
+    <t>2023-05-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/698156</t>
+  </si>
+  <si>
+    <t>Contrat-cadre de programme entre le Gouvernement d'Aragon et l'Université de Saragosse, relatif à l'attribution et au financement de compléments de rémunération liés au mérite individuel du personnel enseignant et de recherche de l'Université de Saragosse</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726133</t>
+  </si>
+  <si>
+    <t>Accord de collaboration signé entre l’institut aragonais de l’emploi et les chambres officielles de commerce, d’industrie et de services de Huesca, Teruel et Saragosse, pour la mise en œuvre du « programme 45+ ».</t>
+  </si>
+  <si>
+    <t>2025-01-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735724</t>
+  </si>
+  <si>
+    <t>Décret du deuxième vice-président et ministre de l'Économie, de l'Emploi et de l'Industrie, accordant une subvention à l'Association des personnes sourdes de Saragosse et d'Aragon (ASZA) pour la mise en place d'un service de placement pour les personnes sourdes.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746608</t>
+  </si>
+  <si>
+    <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice, annonçant des subventions pour des projets d'investissement d'entreprises favorisant la recherche, le développement et l'innovation industrielle dans la province de Teruel. FITE 2023</t>
+  </si>
+  <si>
+    <t>2025-01-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801820</t>
+  </si>
+  <si>
+    <t>ACCORD DE COLLABORATION ENTRE LE GOUVERNEMENT D'ARAGON ET LES CHAMBRES OFFICIELLES DE COMMERCE, D'INDUSTRIE ET DE SERVICES DE HUESCA, TERUEL ET SARAGOZA, POUR L'EXÉCUTION D'ACTIONS EN FAVEUR DES PME DÉCOULANT DU PLAN DE COMPÉTITIVITÉ DE LA CHAMBRE D'ARAGON.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755341</t>
+  </si>
+  <si>
+    <t>DÉCRET du Vice-Président et Ministre de la Présidence, de l'Économie et de la Justice du Gouvernement d'Aragon, approuvant les orientations relatives aux subventions pour les projets d'innovation, dans le cadre de l'initiative « Techfablab », au titre du PRTR et de son appel à projets 2024</t>
+  </si>
+  <si>
+    <t>2024-09-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786297</t>
+  </si>
+  <si>
+    <t>Arrêté du 16 mai 2025 du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, prévoyant une aide aux petites et moyennes entreprises pour leurs actions de numérisation.</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833698</t>
+  </si>
+  <si>
+    <t>L'arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice, en date du 4 février 2026, prévoit une aide aux projets d'investissement des PME inscrits dans le cadre du Fonds pour une transition juste (FTJ) pour la période 2021-2027 dans la province de Teruel.</t>
+  </si>
+  <si>
+    <t>2027-08-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885046</t>
+  </si>
+  <si>
+    <t>Subventions pour les projets d'investissement d'entreprises favorisant la recherche, le développement et l'innovation industrielle dans la province de Teruel. FITE 2022</t>
+  </si>
+  <si>
+    <t>2024-04-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754793</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour une aide à la mise en œuvre du programme d'émission d'obligations numériques destiné aux groupes vulnérables</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705928</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l'Agriculture, de l'Élevage, de la Pêche et de la Souveraineté alimentaire relatif à la souscription à l'assurance agricole</t>
+  </si>
+  <si>
+    <t>2024-05-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762320</t>
+  </si>
+  <si>
+    <t>PROJET D'AMÉLIORATION DES MARCHÉS TRADITIONNELS DES ÎLES CANARIES ET/OU DE SOUTIEN AU COMMERCE RURAL</t>
+  </si>
+  <si>
+    <t>2025-03-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817279</t>
+  </si>
+  <si>
+    <t>Subvention pour un projet de base aérienne à consommation énergétique durable</t>
+  </si>
+  <si>
+    <t>2023-07-04</t>
+  </si>
+  <si>
+    <t>2024-12-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730464</t>
+  </si>
+  <si>
+    <t>Subvention de la mairie de Fuencaliente - Projets innovants pour relever le défi démographique</t>
+  </si>
+  <si>
+    <t>2023-08-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736660</t>
+  </si>
+  <si>
+    <t>Assistance et tutorat pour la transformation numérique du commerce à Gran Canaria</t>
+  </si>
+  <si>
+    <t>2023-11-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735854</t>
+  </si>
+  <si>
+    <t>Programme de soutien à la numérisation et au partage des connaissances dans le secteur commercial</t>
+  </si>
+  <si>
+    <t>2023-12-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735858</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour des subventions visant à améliorer les compétences numériques de la population des îles Canaries 2024</t>
+  </si>
+  <si>
+    <t>2024-11-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742698</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour les bourses DIGINNOVA visant à intégrer de jeunes talents dans des entreprises et des centres de recherche des îles Canaries.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/772013</t>
+  </si>
+  <si>
+    <t>Plan de numérisation de la construction 2024 (subvention AECP)</t>
+  </si>
+  <si>
+    <t>2023-12-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783005</t>
+  </si>
+  <si>
+    <t>APPEL D'OFFRES POUR L'OCTROI DE SUBVENTIONS DE SOUTIEN AUX GROUPEMENTS OU PÔLES D'ENTREPRISES INNOVANTS MENANT DES ACTIVITÉS D'INNOVATION AUX ÎLES CANARIES, POUR L'ANNÉE 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784829</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour des subventions destinées aux projets de numérisation des entreprises</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839036</t>
+  </si>
+  <si>
+    <t>Décret n° 801/2024 du 17 décembre 2024 du vice-président convoquant l'Aide aux projets de travaux hydrauliques d'initiative privée et d'irrigation agricole pour l'année 2024</t>
+  </si>
+  <si>
+    <t>2024-12-18</t>
+  </si>
+  <si>
+    <t>2025-02-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803873</t>
+  </si>
+  <si>
+    <t>SUBVENTION DU CONSEIL MUNICIPAL DE GARAFÍA POUR LE PLAN DE DÉVELOPPEMENT COMMERCIAL DE L'ÎLE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783054</t>
+  </si>
+  <si>
+    <t>Subventions 2026 aux entreprises pour financer des projets favorisant la mise en œuvre de solutions d'intelligence artificielle dans la Communauté autonome d'Estrémadure - conformément au décret 173/2025 qui les prévoit</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881941</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888474</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, en date du 4 février 2026, annonçant des subventions pour attirer de nouvelles entreprises et soutenir la croissance des entreprises existantes dans la province de Teruel</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
+  </si>
+  <si>
+    <t>Résolution du 2 février 2026 de la Présidence annonçant des subventions pour l'embauche de jeunes en vue de l'internationalisation des PME de la Communauté valencienne, financées par le programme Fonds social européen Plus, exercice 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889842</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2026 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889844</t>
+  </si>
+  <si>
+    <t>Aide à l'artisanat en Cantabrie pour l'année 2026 (Production primaire de produits agricoles)</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874558</t>
+  </si>
+  <si>
+    <t>Aide 2025/2026 pour l’amélioration des capacités avancées des PME du secteur du commerce de détail, conformément à l’appel lancé par la résolution du 21 novembre 2025</t>
+  </si>
+  <si>
+    <t>2025-11-21</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871111</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2026 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891007</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership pour les investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
+  </si>
+  <si>
     <t>Arrêté du 27 février 2025 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions pour le financement des unités de soutien aux activités professionnelles dans les centres d'emploi spéciaux pour l'année 2026</t>
   </si>
   <si>
     <t>2026-08-03</t>
   </si>
   <si>
     <t>2026-09-17</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890312</t>
-  </si>
-[...2023 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889844</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -10172,591 +10172,591 @@
       </c>
       <c r="E229" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H229" s="1" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="1" t="s">
         <v>698</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>699</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>700</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E230" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="H230" s="1" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="1" t="s">
         <v>702</v>
       </c>
       <c r="B231" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C231" s="1" t="s">
         <v>703</v>
       </c>
-      <c r="C231" s="1" t="s">
+      <c r="D231" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E231" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F231" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H231" s="1" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="B232" s="1" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>707</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E232" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>245</v>
+        <v>135</v>
       </c>
       <c r="H232" s="1" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="1" t="s">
         <v>709</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>710</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>711</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E233" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H233" s="1" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="1" t="s">
         <v>713</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>714</v>
+        <v>710</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E234" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H234" s="1" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="1" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>715</v>
+        <v>392</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E235" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H235" s="1" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C236" s="1" t="s">
         <v>719</v>
-      </c>
-[...4 lines deleted...]
-        <v>392</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E236" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H236" s="1" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="1" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E237" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H237" s="1" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="B238" s="1" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>726</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E238" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H238" s="1" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="1" t="s">
         <v>728</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>729</v>
+        <v>725</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E239" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H239" s="1" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="1" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>730</v>
+        <v>462</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E240" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H240" s="1" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="B241" s="1" t="s">
         <v>734</v>
       </c>
-      <c r="B241" s="1" t="s">
+      <c r="C241" s="1" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E241" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H241" s="1" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="1" t="s">
         <v>737</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>738</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>739</v>
+        <v>145</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E242" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H242" s="1" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="1" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E243" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H243" s="1" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="1" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E244" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H244" s="1" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C245" s="1" t="s">
         <v>746</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E245" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H245" s="1" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="1" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E246" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H246" s="1" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="1" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>205</v>
+        <v>751</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>750</v>
+        <v>145</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E247" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H247" s="1" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="B248" s="1" t="s">
         <v>754</v>
       </c>
-      <c r="B248" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C248" s="1" t="s">
-        <v>145</v>
+        <v>243</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E248" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H248" s="1" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="C249" s="1" t="s">
         <v>757</v>
       </c>
-      <c r="B249" s="1" t="s">
+      <c r="D249" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E249" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F249" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H249" s="1" t="s">
         <v>758</v>
-      </c>
-[...16 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C250" s="1" t="s">
         <v>760</v>
-      </c>
-[...4 lines deleted...]
-        <v>761</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E250" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H250" s="1" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="B251" s="1" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>764</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E251" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H251" s="1" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="1" t="s">
         <v>766</v>
       </c>
       <c r="B252" s="1" t="s">
@@ -10764,233 +10764,233 @@
       </c>
       <c r="C252" s="1" t="s">
         <v>768</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E252" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F252" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H252" s="1" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="1" t="s">
         <v>770</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>771</v>
+        <v>289</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>772</v>
+        <v>483</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E253" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F253" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H253" s="1" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="1" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>289</v>
+        <v>773</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>483</v>
+        <v>707</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E254" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F254" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H254" s="1" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="1" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>777</v>
+        <v>446</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>711</v>
+        <v>442</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E255" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H255" s="1" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="1" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>446</v>
+        <v>778</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>442</v>
+        <v>296</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E256" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H256" s="1" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="C257" s="1" t="s">
         <v>781</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E257" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F257" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H257" s="1" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="B258" s="1" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>785</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E258" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H258" s="1" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="1" t="s">
         <v>787</v>
       </c>
       <c r="B259" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C259" s="1" t="s">
         <v>788</v>
       </c>
-      <c r="C259" s="1" t="s">
+      <c r="D259" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E259" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F259" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H259" s="1" t="s">
         <v>789</v>
-      </c>
-[...13 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="B260" s="1" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>792</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E260" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F260" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H260" s="1" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="1" t="s">
         <v>794</v>
       </c>
       <c r="B261" s="1" t="s">
@@ -10998,155 +10998,155 @@
       </c>
       <c r="C261" s="1" t="s">
         <v>796</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E261" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H261" s="1" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="1" t="s">
         <v>798</v>
       </c>
       <c r="B262" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C262" s="1" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E262" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H262" s="1" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="B263" s="1" t="s">
         <v>802</v>
       </c>
-      <c r="B263" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C263" s="1" t="s">
-        <v>803</v>
+        <v>296</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E263" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H263" s="1" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="B264" s="1" t="s">
         <v>805</v>
       </c>
-      <c r="B264" s="1" t="s">
+      <c r="C264" s="1" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E264" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F264" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H264" s="1" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="1" t="s">
         <v>808</v>
       </c>
       <c r="B265" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="C265" s="1" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E265" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H265" s="1" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="B266" s="1" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>813</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E266" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H266" s="1" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="1" t="s">
         <v>815</v>
       </c>
       <c r="B267" s="1" t="s">
@@ -11154,184 +11154,184 @@
       </c>
       <c r="C267" s="1" t="s">
         <v>817</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E267" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H267" s="1" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="1" t="s">
         <v>819</v>
       </c>
       <c r="B268" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E268" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F268" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H268" s="1" t="s">
         <v>820</v>
-      </c>
-[...16 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="1" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>674</v>
+        <v>668</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>296</v>
+        <v>822</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E269" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H269" s="1" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E270" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F270" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G270" s="1" t="s">
         <v>825</v>
       </c>
-      <c r="B270" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C270" s="1" t="s">
+      <c r="H270" s="1" t="s">
         <v>826</v>
-      </c>
-[...13 lines deleted...]
-        <v>827</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="1" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E271" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F271" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="H271" s="1" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E272" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F272" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H272" s="1" t="s">
         <v>831</v>
-      </c>
-[...19 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="B273" s="1" t="s">
         <v>833</v>
       </c>
-      <c r="B273" s="1" t="s">
+      <c r="C273" s="1" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E273" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F273" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H273" s="1" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="1" t="s">
         <v>836</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>837</v>
       </c>
       <c r="C274" s="1" t="s">
@@ -11339,5105 +11339,5105 @@
       </c>
       <c r="D274" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E274" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F274" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H274" s="1" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="1" t="s">
         <v>840</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>841</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>842</v>
+        <v>462</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E275" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F275" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H275" s="1" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="C276" s="1" t="s">
         <v>844</v>
-      </c>
-[...4 lines deleted...]
-        <v>462</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E276" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F276" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H276" s="1" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="B277" s="1" t="s">
         <v>847</v>
       </c>
-      <c r="B277" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C277" s="1" t="s">
-        <v>848</v>
+        <v>830</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E277" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F277" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H277" s="1" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="1" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E278" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F278" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H278" s="1" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="C279" s="1" t="s">
         <v>853</v>
-      </c>
-[...4 lines deleted...]
-        <v>834</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E279" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H279" s="1" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="1" t="s">
         <v>855</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E280" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H280" s="1" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="1" t="s">
-        <v>859</v>
+        <v>843</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E281" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F281" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H281" s="1" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="1" t="s">
-        <v>847</v>
+        <v>860</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>861</v>
+        <v>852</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>862</v>
+        <v>853</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E282" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F282" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H282" s="1" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="1" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E283" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F283" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H283" s="1" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="1" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E284" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F284" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H284" s="1" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="C285" s="1" t="s">
         <v>868</v>
-      </c>
-[...4 lines deleted...]
-        <v>862</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E285" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H285" s="1" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="1" t="s">
         <v>870</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>871</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>872</v>
+        <v>299</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E286" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H286" s="1" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C287" s="1" t="s">
         <v>874</v>
-      </c>
-[...4 lines deleted...]
-        <v>299</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E287" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F287" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H287" s="1" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C288" s="1" t="s">
         <v>877</v>
-      </c>
-[...4 lines deleted...]
-        <v>878</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E288" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F288" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H288" s="1" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="B289" s="1" t="s">
         <v>880</v>
       </c>
-      <c r="B289" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C289" s="1" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E289" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F289" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H289" s="1" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="C290" s="1" t="s">
         <v>883</v>
-      </c>
-[...4 lines deleted...]
-        <v>884</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E290" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F290" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H290" s="1" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="1" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>799</v>
+        <v>486</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>887</v>
+        <v>419</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E291" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F291" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H291" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="C292" s="1" t="s">
         <v>889</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E292" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F292" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H292" s="1" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="1" t="s">
         <v>891</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>892</v>
       </c>
       <c r="C293" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E293" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F293" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H293" s="1" t="s">
         <v>893</v>
-      </c>
-[...13 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="B294" s="1" t="s">
         <v>895</v>
       </c>
-      <c r="B294" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C294" s="1" t="s">
-        <v>355</v>
+        <v>453</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E294" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F294" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H294" s="1" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="B295" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="B295" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C295" s="1" t="s">
-        <v>453</v>
+        <v>809</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E295" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H295" s="1" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="B296" s="1" t="s">
         <v>901</v>
       </c>
-      <c r="B296" s="1" t="s">
+      <c r="C296" s="1" t="s">
         <v>902</v>
-      </c>
-[...1 lines deleted...]
-        <v>813</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E296" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F296" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H296" s="1" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="1" t="s">
         <v>904</v>
       </c>
       <c r="B297" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C297" s="1" t="s">
         <v>905</v>
-      </c>
-[...1 lines deleted...]
-        <v>906</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E297" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F297" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H297" s="1" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="B298" s="1" t="s">
         <v>908</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>909</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E298" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H298" s="1" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="1" t="s">
         <v>911</v>
       </c>
       <c r="B299" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C299" s="1" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E299" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F299" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H299" s="1" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B300" s="1" t="s">
         <v>915</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>916</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E300" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F300" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H300" s="1" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="1" t="s">
         <v>918</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>920</v>
+        <v>513</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E301" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F301" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H301" s="1" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="C302" s="1" t="s">
         <v>922</v>
-      </c>
-[...4 lines deleted...]
-        <v>513</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E302" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F302" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H302" s="1" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="C303" s="1" t="s">
         <v>925</v>
-      </c>
-[...4 lines deleted...]
-        <v>926</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E303" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F303" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H303" s="1" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C304" s="1" t="s">
         <v>928</v>
-      </c>
-[...4 lines deleted...]
-        <v>929</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E304" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F304" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H304" s="1" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="B305" s="1" t="s">
         <v>931</v>
       </c>
-      <c r="B305" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C305" s="1" t="s">
-        <v>932</v>
+        <v>555</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E305" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F305" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H305" s="1" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="1" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>935</v>
+        <v>931</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>555</v>
+        <v>695</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E306" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F306" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H306" s="1" t="s">
-        <v>936</v>
+        <v>934</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="1" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>935</v>
+        <v>60</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>695</v>
+        <v>936</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E307" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F307" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H307" s="1" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C308" s="1" t="s">
         <v>939</v>
       </c>
-      <c r="B308" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C308" s="1" t="s">
+      <c r="D308" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E308" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F308" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H308" s="1" t="s">
         <v>940</v>
-      </c>
-[...13 lines deleted...]
-        <v>941</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="1" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E309" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F309" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H309" s="1" t="s">
-        <v>944</v>
+        <v>942</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="1" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>252</v>
+        <v>628</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>943</v>
+        <v>726</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E310" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F310" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H310" s="1" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="1" t="s">
-        <v>947</v>
+        <v>945</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E311" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F311" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H311" s="1" t="s">
-        <v>948</v>
+        <v>946</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="C312" s="1" t="s">
         <v>949</v>
-      </c>
-[...4 lines deleted...]
-        <v>730</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E312" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F312" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H312" s="1" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="1" t="s">
         <v>951</v>
       </c>
       <c r="B313" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C313" s="1" t="s">
         <v>952</v>
-      </c>
-[...1 lines deleted...]
-        <v>953</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E313" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F313" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H313" s="1" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="1" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>610</v>
+        <v>628</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>956</v>
+        <v>726</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E314" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F314" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H314" s="1" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="1" t="s">
-        <v>958</v>
+        <v>941</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E315" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F315" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H315" s="1" t="s">
-        <v>959</v>
+        <v>956</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="1" t="s">
-        <v>945</v>
+        <v>957</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E316" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F316" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H316" s="1" t="s">
-        <v>960</v>
+        <v>958</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="1" t="s">
-        <v>961</v>
+        <v>954</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>628</v>
+        <v>959</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>730</v>
+        <v>960</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E317" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F317" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H317" s="1" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="1" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="B318" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="C318" s="1" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E318" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F318" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H318" s="1" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="1" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>795</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="C319" s="1"/>
       <c r="D319" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E319" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F319" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H319" s="1" t="s">
-        <v>968</v>
+        <v>966</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="C320" s="1"/>
+        <v>260</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>261</v>
+      </c>
       <c r="D320" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E320" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F320" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H320" s="1" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="1" t="s">
-        <v>971</v>
+        <v>969</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>260</v>
+        <v>908</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>261</v>
+        <v>659</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E321" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F321" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H321" s="1" t="s">
-        <v>972</v>
+        <v>970</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="C322" s="1" t="s">
         <v>973</v>
-      </c>
-[...4 lines deleted...]
-        <v>659</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E322" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F322" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H322" s="1" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="1" t="s">
         <v>975</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>976</v>
+        <v>363</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>977</v>
+        <v>158</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E323" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F323" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H323" s="1" t="s">
-        <v>978</v>
+        <v>976</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="1" t="s">
-        <v>979</v>
+        <v>977</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>363</v>
+        <v>205</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>158</v>
+        <v>296</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E324" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F324" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H324" s="1" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="1" t="s">
-        <v>981</v>
+        <v>979</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>205</v>
+        <v>260</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>296</v>
+        <v>243</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E325" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F325" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G325" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H325" s="1" t="s">
-        <v>982</v>
+        <v>980</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="1" t="s">
-        <v>983</v>
+        <v>981</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>260</v>
+        <v>205</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>243</v>
+        <v>296</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E326" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F326" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G326" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H326" s="1" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="C327" s="1" t="s">
         <v>985</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E327" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F327" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H327" s="1" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="1" t="s">
         <v>987</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>988</v>
+        <v>252</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>989</v>
+        <v>374</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E328" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H328" s="1" t="s">
-        <v>990</v>
+        <v>988</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="1" t="s">
-        <v>991</v>
+        <v>989</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>252</v>
+        <v>895</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E329" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F329" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H329" s="1" t="s">
-        <v>992</v>
+        <v>990</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="1" t="s">
-        <v>993</v>
+        <v>991</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>899</v>
+        <v>373</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E330" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F330" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H330" s="1" t="s">
-        <v>994</v>
+        <v>992</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="C331" s="1" t="s">
         <v>995</v>
       </c>
-      <c r="B331" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D331" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E331" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F331" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>66</v>
+        <v>996</v>
       </c>
       <c r="H331" s="1" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="1" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>999</v>
+        <v>487</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E332" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F332" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H332" s="1" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B333" s="1" t="s">
         <v>1002</v>
       </c>
-      <c r="B333" s="1" t="s">
+      <c r="C333" s="1" t="s">
         <v>1003</v>
       </c>
-      <c r="C333" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D333" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E333" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F333" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H333" s="1" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="B334" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E334" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F334" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H334" s="1" t="s">
         <v>1006</v>
-      </c>
-[...16 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="1" t="s">
-        <v>1009</v>
+        <v>1007</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>1006</v>
+        <v>1002</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E335" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F335" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H335" s="1" t="s">
-        <v>1010</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E336" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F336" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H336" s="1" t="s">
         <v>1011</v>
-      </c>
-[...19 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="1" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>1014</v>
+        <v>1010</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>462</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E337" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F337" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H337" s="1" t="s">
-        <v>1015</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="1" t="s">
-        <v>1016</v>
+        <v>1014</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>1014</v>
+        <v>280</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>462</v>
+        <v>483</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E338" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F338" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H338" s="1" t="s">
-        <v>1017</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="1" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E339" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F339" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H339" s="1" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="1" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E340" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F340" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H340" s="1" t="s">
-        <v>1021</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="1" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E341" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F341" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H341" s="1" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="1" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E342" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F342" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H342" s="1" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="1" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E343" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F343" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H343" s="1" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="1" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E344" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F344" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H344" s="1" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="1" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E345" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F345" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H345" s="1" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="1" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E346" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F346" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H346" s="1" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E347" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F347" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H347" s="1" t="s">
         <v>1034</v>
-      </c>
-[...19 lines deleted...]
-        <v>1035</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="1" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1037</v>
+        <v>1033</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E348" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F348" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H348" s="1" t="s">
-        <v>1038</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="1" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1037</v>
+        <v>1033</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E349" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F349" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H349" s="1" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C350" s="1" t="s">
         <v>1041</v>
       </c>
-      <c r="B350" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D350" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E350" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F350" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H350" s="1" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E351" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F351" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H351" s="1" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="C352" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E352" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F352" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H352" s="1" t="s">
         <v>1049</v>
-      </c>
-[...13 lines deleted...]
-        <v>1050</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C353" s="1" t="s">
         <v>1051</v>
       </c>
-      <c r="B353" s="1" t="s">
+      <c r="D353" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E353" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F353" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H353" s="1" t="s">
         <v>1052</v>
-      </c>
-[...16 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E354" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F354" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H354" s="1" t="s">
         <v>1054</v>
-      </c>
-[...19 lines deleted...]
-        <v>1056</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C355" s="1" t="s">
         <v>1057</v>
       </c>
-      <c r="B355" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D355" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E355" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F355" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H355" s="1" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E356" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F356" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H356" s="1" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="B357" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E357" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F357" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H357" s="1" t="s">
         <v>1064</v>
-      </c>
-[...16 lines deleted...]
-        <v>1066</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E358" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F358" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H358" s="1" t="s">
         <v>1067</v>
-      </c>
-[...19 lines deleted...]
-        <v>1068</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E359" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F359" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H359" s="1" t="s">
         <v>1069</v>
-      </c>
-[...19 lines deleted...]
-        <v>1071</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="1" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1070</v>
+        <v>1066</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1070</v>
+        <v>1066</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E360" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F360" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H360" s="1" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="1" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1070</v>
+        <v>674</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1070</v>
+        <v>674</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E361" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F361" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H361" s="1" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="1" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>674</v>
+        <v>757</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>674</v>
+        <v>922</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E362" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F362" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H362" s="1" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C363" s="1" t="s">
         <v>1078</v>
       </c>
-      <c r="B363" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D363" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E363" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F363" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H363" s="1" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="B364" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="C364" s="1" t="s">
         <v>1081</v>
       </c>
-      <c r="C364" s="1" t="s">
+      <c r="D364" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E364" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F364" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H364" s="1" t="s">
         <v>1082</v>
-      </c>
-[...13 lines deleted...]
-        <v>1083</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C365" s="1" t="s">
         <v>1084</v>
       </c>
-      <c r="B365" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C365" s="1" t="s">
+      <c r="D365" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E365" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F365" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H365" s="1" t="s">
         <v>1085</v>
-      </c>
-[...13 lines deleted...]
-        <v>1086</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E366" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F366" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H366" s="1" t="s">
         <v>1087</v>
-      </c>
-[...19 lines deleted...]
-        <v>1089</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="1" t="s">
-        <v>1090</v>
+        <v>1088</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>861</v>
+        <v>784</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>785</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E367" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F367" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H367" s="1" t="s">
-        <v>1091</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E368" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F368" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H368" s="1" t="s">
         <v>1092</v>
-      </c>
-[...19 lines deleted...]
-        <v>1093</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E369" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F369" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H369" s="1" t="s">
         <v>1094</v>
-      </c>
-[...19 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E370" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F370" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H370" s="1" t="s">
         <v>1097</v>
-      </c>
-[...19 lines deleted...]
-        <v>1098</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B371" s="1" t="s">
         <v>1099</v>
       </c>
-      <c r="B371" s="1" t="s">
+      <c r="C371" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E371" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F371" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H371" s="1" t="s">
         <v>1100</v>
-      </c>
-[...16 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="1" t="s">
-        <v>1102</v>
+        <v>1101</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1103</v>
+        <v>1099</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>439</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E372" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F372" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H372" s="1" t="s">
-        <v>1104</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C373" s="1" t="s">
         <v>1105</v>
       </c>
-      <c r="B373" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D373" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E373" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F373" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H373" s="1" t="s">
         <v>1106</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="C374" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E374" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F374" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H374" s="1" t="s">
         <v>1109</v>
-      </c>
-[...13 lines deleted...]
-        <v>1110</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B375" s="1" t="s">
         <v>1111</v>
       </c>
-      <c r="B375" s="1" t="s">
+      <c r="C375" s="1" t="s">
         <v>1112</v>
       </c>
-      <c r="C375" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D375" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E375" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F375" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1000</v>
+        <v>12</v>
       </c>
       <c r="H375" s="1" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1115</v>
+        <v>768</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1116</v>
+        <v>607</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E376" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F376" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H376" s="1" t="s">
-        <v>1117</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="1" t="s">
-        <v>1118</v>
+        <v>1116</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>772</v>
+        <v>78</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>607</v>
+        <v>145</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E377" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F377" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G377" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H377" s="1" t="s">
-        <v>1119</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="1" t="s">
-        <v>1120</v>
+        <v>1118</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>78</v>
+        <v>202</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>145</v>
+        <v>296</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E378" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F378" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H378" s="1" t="s">
-        <v>1121</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="1" t="s">
-        <v>1122</v>
+        <v>1120</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>202</v>
+        <v>78</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>296</v>
+        <v>158</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E379" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F379" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H379" s="1" t="s">
-        <v>1123</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="1" t="s">
-        <v>1124</v>
+        <v>1122</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E380" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F380" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H380" s="1" t="s">
-        <v>1125</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C381" s="1" t="s">
         <v>1126</v>
       </c>
-      <c r="B381" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D381" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E381" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F381" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H381" s="1" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E382" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F382" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H382" s="1" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1134</v>
+        <v>296</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E383" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F383" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H383" s="1" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B384" s="1" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E384" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F384" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H384" s="1" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="1" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1140</v>
+        <v>46</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>296</v>
+        <v>158</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E385" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F385" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H385" s="1" t="s">
-        <v>1141</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="1" t="s">
-        <v>1142</v>
+        <v>1140</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>46</v>
+        <v>1141</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E386" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F386" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H386" s="1" t="s">
-        <v>1143</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B387" s="1" t="s">
         <v>1144</v>
       </c>
-      <c r="B387" s="1" t="s">
+      <c r="C387" s="1" t="s">
         <v>1145</v>
       </c>
-      <c r="C387" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D387" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E387" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F387" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H387" s="1" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="B388" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C388" s="1" t="s">
         <v>1148</v>
-      </c>
-[...1 lines deleted...]
-        <v>1149</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E388" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F388" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H388" s="1" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B389" s="1" t="s">
         <v>1151</v>
       </c>
-      <c r="B389" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C389" s="1" t="s">
-        <v>1152</v>
+        <v>144</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E389" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F389" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H389" s="1" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="1" t="s">
-        <v>1154</v>
+        <v>1153</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1155</v>
+        <v>292</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>144</v>
+        <v>502</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E390" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F390" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H390" s="1" t="s">
-        <v>1156</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="1" t="s">
-        <v>1157</v>
+        <v>1155</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>292</v>
+        <v>389</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>502</v>
+        <v>1156</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E391" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F391" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H391" s="1" t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C392" s="1" t="s">
         <v>1159</v>
       </c>
-      <c r="B392" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D392" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E392" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F392" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H392" s="1" t="s">
-        <v>1161</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="1" t="s">
-        <v>1162</v>
+        <v>1161</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>302</v>
+        <v>816</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1163</v>
+        <v>625</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E393" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F393" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H393" s="1" t="s">
-        <v>1164</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="1" t="s">
-        <v>1165</v>
+        <v>1163</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>820</v>
+        <v>812</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>625</v>
+        <v>1164</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E394" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F394" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H394" s="1" t="s">
-        <v>1166</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="1" t="s">
-        <v>1167</v>
+        <v>1166</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>816</v>
+        <v>486</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1168</v>
+        <v>1003</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E395" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F395" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H395" s="1" t="s">
-        <v>1169</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E396" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F396" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H396" s="1" t="s">
         <v>1170</v>
-      </c>
-[...19 lines deleted...]
-        <v>1171</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E397" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F397" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H397" s="1" t="s">
         <v>1172</v>
-      </c>
-[...19 lines deleted...]
-        <v>1174</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C398" s="1" t="s">
         <v>1175</v>
-      </c>
-[...4 lines deleted...]
-        <v>887</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E398" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F398" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H398" s="1" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1179</v>
+        <v>1175</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E399" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F399" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G399" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H399" s="1" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="1" t="s">
-        <v>1181</v>
+        <v>1180</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1182</v>
+        <v>205</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1179</v>
+        <v>707</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E400" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F400" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H400" s="1" t="s">
-        <v>1183</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="1" t="s">
-        <v>1184</v>
+        <v>1182</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>205</v>
+        <v>1183</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>711</v>
+        <v>462</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E401" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F401" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H401" s="1" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="1" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1187</v>
+        <v>1133</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>462</v>
+        <v>707</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E402" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F402" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H402" s="1" t="s">
-        <v>1188</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="1" t="s">
-        <v>1189</v>
+        <v>1187</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1137</v>
+        <v>252</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>711</v>
+        <v>1151</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E403" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F403" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H403" s="1" t="s">
-        <v>1190</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="1" t="s">
-        <v>1191</v>
+        <v>1189</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>252</v>
+        <v>915</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1155</v>
+        <v>439</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E404" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F404" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H404" s="1" t="s">
-        <v>1192</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="1" t="s">
-        <v>1193</v>
+        <v>1191</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>919</v>
+        <v>1192</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>439</v>
+        <v>625</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E405" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F405" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G405" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H405" s="1" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B406" s="1" t="s">
         <v>1195</v>
       </c>
-      <c r="B406" s="1" t="s">
+      <c r="C406" s="1" t="s">
         <v>1196</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="D406" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E406" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F406" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G406" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H406" s="1" t="s">
         <v>1197</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="1" t="s">
         <v>1198</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>935</v>
+        <v>189</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E407" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F407" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H407" s="1" t="s">
         <v>1200</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="B408" s="1" t="s">
         <v>1202</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1203</v>
+        <v>414</v>
       </c>
       <c r="D408" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E408" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F408" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G408" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H408" s="1" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B409" s="1" t="s">
         <v>1205</v>
       </c>
-      <c r="B409" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C409" s="1" t="s">
-        <v>1206</v>
+        <v>1081</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E409" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F409" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G409" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H409" s="1" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="1" t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1209</v>
+        <v>1205</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>414</v>
+        <v>796</v>
       </c>
       <c r="D410" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E410" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F410" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G410" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H410" s="1" t="s">
-        <v>1210</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="1" t="s">
-        <v>1211</v>
+        <v>1209</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1212</v>
+        <v>367</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1085</v>
+        <v>1210</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E411" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F411" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G411" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H411" s="1" t="s">
-        <v>1213</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E412" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F412" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H412" s="1" t="s">
         <v>1214</v>
-      </c>
-[...19 lines deleted...]
-        <v>1215</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E413" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F413" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H413" s="1" t="s">
         <v>1216</v>
-      </c>
-[...19 lines deleted...]
-        <v>1218</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="1" t="s">
-        <v>1219</v>
+        <v>1217</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1220</v>
+        <v>1199</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>517</v>
+        <v>1218</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E414" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F414" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G414" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H414" s="1" t="s">
-        <v>1221</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="1" t="s">
-        <v>1222</v>
+        <v>1220</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>360</v>
+        <v>607</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>483</v>
+        <v>502</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E415" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F415" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G415" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H415" s="1" t="s">
-        <v>1223</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="1" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1206</v>
+        <v>805</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1225</v>
+        <v>345</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E416" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F416" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G416" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H416" s="1" t="s">
-        <v>1226</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="1" t="s">
-        <v>1227</v>
+        <v>1224</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>607</v>
+        <v>960</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>502</v>
+        <v>345</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E417" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F417" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G417" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H417" s="1" t="s">
-        <v>1228</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="1" t="s">
-        <v>1229</v>
+        <v>1226</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>809</v>
+        <v>1227</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>345</v>
+        <v>389</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E418" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F418" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G418" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H418" s="1" t="s">
-        <v>1230</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C419" s="1" t="s">
         <v>1231</v>
-      </c>
-[...4 lines deleted...]
-        <v>345</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E419" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F419" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G419" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H419" s="1" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="1" t="s">
         <v>1233</v>
       </c>
       <c r="B420" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C420" s="1" t="s">
         <v>1234</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E420" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F420" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G420" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H420" s="1" t="s">
         <v>1235</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="1" t="s">
         <v>1236</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1238</v>
+        <v>575</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E421" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F421" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G421" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H421" s="1" t="s">
-        <v>1239</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B422" s="1" t="s">
         <v>1240</v>
       </c>
-      <c r="B422" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C422" s="1" t="s">
-        <v>1241</v>
+        <v>296</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E422" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F422" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G422" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H422" s="1" t="s">
-        <v>1242</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B423" s="1" t="s">
         <v>1243</v>
       </c>
-      <c r="B423" s="1" t="s">
+      <c r="C423" s="1" t="s">
         <v>1244</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E423" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F423" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G423" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H423" s="1" t="s">
         <v>1245</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" s="1" t="s">
         <v>1246</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>296</v>
+        <v>963</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E424" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F424" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H424" s="1" t="s">
         <v>1248</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1250</v>
+        <v>289</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1251</v>
+        <v>707</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E425" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F425" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G425" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H425" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" s="1" t="s">
-        <v>1253</v>
+        <v>1251</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1254</v>
+        <v>802</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>967</v>
+        <v>1252</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E426" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F426" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G426" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H426" s="1" t="s">
-        <v>1255</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" s="1" t="s">
-        <v>1256</v>
+        <v>1254</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>289</v>
+        <v>802</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>711</v>
+        <v>1255</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E427" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F427" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G427" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H427" s="1" t="s">
-        <v>1257</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" s="1" t="s">
-        <v>1258</v>
+        <v>1257</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>806</v>
+        <v>1003</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1259</v>
+        <v>1252</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E428" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F428" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G428" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H428" s="1" t="s">
-        <v>1260</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" s="1" t="s">
-        <v>1261</v>
+        <v>1259</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>806</v>
+        <v>1003</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1262</v>
+        <v>1252</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E429" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F429" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G429" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H429" s="1" t="s">
-        <v>1263</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" s="1" t="s">
-        <v>1264</v>
+        <v>1261</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1007</v>
+        <v>205</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1259</v>
+        <v>296</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E430" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F430" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>135</v>
+        <v>228</v>
       </c>
       <c r="H430" s="1" t="s">
-        <v>1265</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="1" t="s">
-        <v>1266</v>
+        <v>1263</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1007</v>
+        <v>1133</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1259</v>
+        <v>296</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E431" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F431" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>135</v>
+        <v>228</v>
       </c>
       <c r="H431" s="1" t="s">
-        <v>1267</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="1" t="s">
-        <v>1268</v>
+        <v>1265</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E432" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F432" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G432" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H432" s="1" t="s">
-        <v>1269</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="1" t="s">
-        <v>1270</v>
+        <v>1267</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1137</v>
+        <v>1268</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>296</v>
+        <v>378</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E433" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F433" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G433" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H433" s="1" t="s">
-        <v>1271</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="1" t="s">
-        <v>1272</v>
+        <v>1270</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>296</v>
+        <v>61</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E434" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F434" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G434" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H434" s="1" t="s">
-        <v>1273</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="1" t="s">
-        <v>1274</v>
+        <v>1272</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1275</v>
+        <v>256</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>378</v>
+        <v>1273</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E435" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F435" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G435" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H435" s="1" t="s">
-        <v>1276</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="1" t="s">
-        <v>1277</v>
+        <v>1275</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>61</v>
+        <v>374</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E436" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F436" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G436" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H436" s="1" t="s">
-        <v>1278</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="1" t="s">
-        <v>1279</v>
+        <v>1277</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>256</v>
+        <v>600</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1280</v>
+        <v>1278</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E437" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F437" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G437" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H437" s="1" t="s">
-        <v>1281</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="1" t="s">
-        <v>1282</v>
+        <v>1280</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>205</v>
+        <v>1010</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>374</v>
+        <v>902</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E438" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F438" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H438" s="1" t="s">
-        <v>1283</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="1" t="s">
-        <v>1284</v>
+        <v>1282</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>600</v>
+        <v>1283</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1285</v>
+        <v>833</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E439" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F439" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G439" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H439" s="1" t="s">
-        <v>1286</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C440" s="1" t="s">
         <v>1287</v>
-      </c>
-[...4 lines deleted...]
-        <v>906</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E440" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F440" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G440" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H440" s="1" t="s">
         <v>1288</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="B441" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C441" s="1" t="s">
         <v>1290</v>
       </c>
-      <c r="C441" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D441" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E441" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F441" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G441" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H441" s="1" t="s">
         <v>1291</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1294</v>
+        <v>296</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E442" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F442" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G442" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H442" s="1" t="s">
-        <v>1295</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E443" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F443" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H443" s="1" t="s">
         <v>1296</v>
-      </c>
-[...19 lines deleted...]
-        <v>1298</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E444" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F444" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H444" s="1" t="s">
         <v>1299</v>
-      </c>
-[...19 lines deleted...]
-        <v>1301</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="1" t="s">
-        <v>1302</v>
+        <v>1300</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>363</v>
+        <v>788</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>932</v>
+        <v>1301</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E445" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F445" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G445" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H445" s="1" t="s">
-        <v>1303</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B446" s="1" t="s">
         <v>1304</v>
       </c>
-      <c r="B446" s="1" t="s">
+      <c r="C446" s="1" t="s">
         <v>1305</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E446" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F446" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G446" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H446" s="1" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="1" t="s">
         <v>1307</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>792</v>
+        <v>1308</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1308</v>
+        <v>296</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E447" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F447" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G447" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H447" s="1" t="s">
         <v>1309</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="1" t="s">
         <v>1310</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1312</v>
+        <v>296</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E448" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F448" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G448" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H448" s="1" t="s">
-        <v>1313</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B449" s="1" t="s">
         <v>1314</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E449" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F449" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G449" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H449" s="1" t="s">
-        <v>1316</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B450" s="1" t="s">
         <v>1317</v>
       </c>
-      <c r="B450" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C450" s="1" t="s">
-        <v>296</v>
+        <v>243</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E450" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F450" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H450" s="1" t="s">
-        <v>1319</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="1" t="s">
-        <v>1320</v>
+        <v>1319</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1321</v>
+        <v>1255</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>296</v>
+        <v>400</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E451" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F451" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G451" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H451" s="1" t="s">
-        <v>1322</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="1" t="s">
-        <v>1323</v>
+        <v>1321</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1324</v>
+        <v>1322</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>243</v>
+        <v>296</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E452" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F452" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G452" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H452" s="1" t="s">
-        <v>1325</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="1" t="s">
-        <v>1326</v>
+        <v>1324</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1262</v>
+        <v>400</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>400</v>
+        <v>652</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E453" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F453" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H453" s="1" t="s">
-        <v>1327</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="1" t="s">
-        <v>1328</v>
+        <v>1326</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1329</v>
+        <v>610</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>296</v>
+        <v>272</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E454" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F454" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G454" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H454" s="1" t="s">
-        <v>1330</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="1" t="s">
-        <v>1331</v>
+        <v>1328</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>400</v>
+        <v>1329</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>652</v>
+        <v>1330</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E455" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F455" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G455" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H455" s="1" t="s">
-        <v>1332</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="1" t="s">
-        <v>1333</v>
+        <v>1332</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>610</v>
+        <v>205</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>272</v>
+        <v>296</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E456" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F456" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G456" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H456" s="1" t="s">
-        <v>1334</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B457" s="1" t="s">
         <v>1335</v>
       </c>
-      <c r="B457" s="1" t="s">
+      <c r="C457" s="1" t="s">
         <v>1336</v>
       </c>
-      <c r="C457" s="1" t="s">
+      <c r="D457" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E457" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F457" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H457" s="1" t="s">
         <v>1337</v>
-      </c>
-[...13 lines deleted...]
-        <v>1338</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="C458" s="1" t="s">
         <v>1339</v>
       </c>
-      <c r="B458" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D458" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E458" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F458" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>221</v>
+        <v>996</v>
       </c>
       <c r="H458" s="1" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E459" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F459" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H459" s="1" t="s">
         <v>1344</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="1" t="s">
         <v>1345</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E460" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F460" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1000</v>
+        <v>228</v>
       </c>
       <c r="H460" s="1" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="1" t="s">
         <v>1348</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E461" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F461" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1000</v>
+        <v>66</v>
       </c>
       <c r="H461" s="1" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>517</v>
+        <v>1353</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E462" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F462" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>228</v>
+        <v>996</v>
       </c>
       <c r="H462" s="1" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="1" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>1356</v>
+        <v>1353</v>
       </c>
       <c r="C463" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E463" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F463" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H463" s="1" t="s">
         <v>1357</v>
-      </c>
-[...13 lines deleted...]
-        <v>1358</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="C464" s="1" t="s">
         <v>1359</v>
       </c>
-      <c r="B464" s="1" t="s">
+      <c r="D464" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E464" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F464" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H464" s="1" t="s">
         <v>1360</v>
-      </c>
-[...16 lines deleted...]
-        <v>1362</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C465" s="1" t="s">
         <v>1363</v>
       </c>
-      <c r="B465" s="1" t="s">
+      <c r="D465" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E465" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F465" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H465" s="1" t="s">
         <v>1364</v>
-      </c>
-[...16 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C466" s="1" t="s">
         <v>1367</v>
       </c>
-      <c r="B466" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D466" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E466" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F466" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H466" s="1" t="s">
         <v>1368</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E467" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F467" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="H467" s="1" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="B468" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E468" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F468" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H468" s="1" t="s">
         <v>1372</v>
-      </c>
-[...16 lines deleted...]
-        <v>1374</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C469" s="1" t="s">
         <v>1375</v>
       </c>
-      <c r="B469" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D469" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E469" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F469" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1000</v>
+        <v>135</v>
       </c>
       <c r="H469" s="1" t="s">
         <v>1376</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>