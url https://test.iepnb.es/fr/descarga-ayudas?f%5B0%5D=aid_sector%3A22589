--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1289,372 +1289,372 @@
   <si>
     <t>2024-01-02</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742427</t>
   </si>
   <si>
     <t>Appel à l'aide aux associations agricoles pour une collaboration dans la fourniture de services de conseil, y compris la gestion technico-économique, aux exploitations agricoles de la Communauté autonome de Cantabrie pour l'année 2024.</t>
   </si>
   <si>
     <t>2024-05-16</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759713</t>
   </si>
   <si>
     <t>DÉCRET IND/57/2024 du 4 décembre approuvant l'appel à projets pour l'année 2025 en faveur de l'artisanat en Cantabrie (production primaire de produits agricoles).</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801075</t>
   </si>
   <si>
+    <t>Arrêté IND/19/2024 du 7 mai, qui lance un appel à candidatures pour l’année 2024 au titre du programme de subventions INNOVA.</t>
+  </si>
+  <si>
+    <t>2024-04-09</t>
+  </si>
+  <si>
+    <t>2024-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751394</t>
+  </si>
+  <si>
+    <t>Résolution SOD/CERT/23/24 du 26 avril 2024 annonçant l'appel à candidatures 2024 pour le programme de subventions « CERTIFICATIONS POUR L'AMÉLIORATION DE LA COMPÉTITIVITÉ ET L'ACCÈS À DE NOUVEAUX MARCHÉS ». Règlement (UE) n° 1408/2013 de minimis, Agriculture</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>2024-06-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755031</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION SOD/+TAL/23/24 du 20 MARS 2024 ANNONÇANT LE PROGRAMME DE SUBVENTIONS « + TALENTO. RECRUTEMENT DE PERSONNEL TECHNIQUE ET COMMERCIAL ». RÈGLEMENT (UE) 1408/2013 de minimis, Agriculture</t>
+  </si>
+  <si>
+    <t>2024-05-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757638</t>
+  </si>
+  <si>
+    <t>Résolution SOD/TEC/23/24 du 20 mars 2024 annonçant l'appel à candidatures pour le programme de subventions 2024 destiné au « personnel technique de recherche et développement ». Règlement (UE) n° 1408/2013 de minimis, Agriculture</t>
+  </si>
+  <si>
+    <t>2024-10-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757769</t>
+  </si>
+  <si>
+    <t>Résolution SOD/FER/23/24 du 11 avril 2024 annonçant l’appel à candidatures pour le programme de subventions 2024 relatif à l’« ORGANISATION DES SALONS ET CONGRÈS PROFESSIONNELS EN CANTABRIE ». Règlement (UE) n° 1408/2013 de minimis, Agriculture</t>
+  </si>
+  <si>
+    <t>2024-05-28</t>
+  </si>
+  <si>
+    <t>2024-07-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761619</t>
+  </si>
+  <si>
+    <t>Arrêté du 21 décembre 2025 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions pour l'année 2026 destinées à l'acquisition de nouvelles machines industrielles dans les entreprises industrielles de Castille-et-León.</t>
+  </si>
+  <si>
+    <t>2026-01-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877052</t>
+  </si>
+  <si>
+    <t>L'arrêté du 22 décembre 2023 du ministère de l'Agriculture, de l'Élevage et du Développement rural annonce des subventions pour la transformation et la commercialisation des produits agricoles, forestiers et alimentaires, cofinancées par le FEADER, ligne j01</t>
+  </si>
+  <si>
+    <t>2023-12-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735391</t>
+  </si>
+  <si>
+    <t>Subventions pour la promotion du développement des coopératives agroalimentaires en Communauté de Castille-et-León pour l'année 2024. Arrêté général de minimis du 1er août 2024 du ministère de l'Agriculture, de l'Élevage et du Développement rural.</t>
+  </si>
+  <si>
+    <t>2024-08-08</t>
+  </si>
+  <si>
+    <t>2024-09-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778898</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l'Agriculture, de l'Élevage et du Développement rural du 5 novembre 2024 relatif à la modernisation de l'industrie agroalimentaire et à la transition juste, Programme de fonds pour une transition juste – PME</t>
+  </si>
+  <si>
+    <t>2024-11-13</t>
+  </si>
+  <si>
+    <t>2025-04-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795072</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l'Agriculture, de l'Élevage et du Développement rural du 8 novembre 2024 portant octroi de subventions aux investissements dans la commercialisation et la transformation des produits de la pêche et de l'aquaculture – Programme FEMPA – Ligne PA2</t>
+  </si>
+  <si>
+    <t>2024-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795919</t>
+  </si>
+  <si>
+    <t>Arrêté du 22/04/2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural portant sur les subventions pour la transformation couvertes par l'intervention 6842.1 (objectifs environnementaux) du PEPAC cofinancée par le FEADER - Ligne MA1</t>
+  </si>
+  <si>
+    <t>2025-04-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828029</t>
+  </si>
+  <si>
+    <t>Arrêté du 12/08/2025 du Ministère de l'Agriculture, de l'Élevage et du Développement Rural, qui prévoit pour l'année 2025 une aide à la promotion du dimensionnement des coopératives agroalimentaires dans la communauté autonome de Castille-et-León.</t>
+  </si>
+  <si>
+    <t>2025-08-20</t>
+  </si>
+  <si>
+    <t>2025-09-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851472</t>
+  </si>
+  <si>
+    <t>Arrêté du 23 décembre 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural annonçant des subventions pour des activités de formation, d'information et de démonstration dans le cadre du PEPAC espagnol 2023/2027</t>
+  </si>
+  <si>
+    <t>2026-01-01</t>
+  </si>
+  <si>
+    <t>2026-01-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877691</t>
+  </si>
+  <si>
+    <t>Arrêté du 20 août 2024 du ministère de la Culture, du Tourisme et des Sports, prévoyant des subventions pour les projets d'efficacité énergétique et d'économie circulaire des entreprises touristiques, financés par les fonds européens next generation-eu MRR.</t>
+  </si>
+  <si>
+    <t>2024-08-24</t>
+  </si>
+  <si>
+    <t>2024-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781223</t>
+  </si>
+  <si>
+    <t>Arrêté du 8 mai 2024 du ministère de l'Agriculture, de l'Élevage et du Développement rural, appelant à l'intégration des propriétaires d'exploitations agricoles dans les interventions en matière d'environnement et de climat pour le développement rural</t>
+  </si>
+  <si>
+    <t>2024-03-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762548</t>
+  </si>
+  <si>
+    <t>Arrêté du 12 décembre 2025 du ministère de l'Économie et des Finances lançant l'appel à projets pour l'année 2026 visant à développer et à améliorer les capacités de recherche et d'innovation du tissu économique par le biais de l'AAEEII de CyL</t>
+  </si>
+  <si>
+    <t>2025-12-19</t>
+  </si>
+  <si>
+    <t>2026-02-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874935</t>
+  </si>
+  <si>
+    <t>Arrêté du 25 janvier 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, portant sur des subventions destinées à financer les coûts salariaux des travailleurs handicapés dans les centres d'emploi spécialisés pour l'année 2024.</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741343</t>
+  </si>
+  <si>
+    <t>Arrêté du 7 mai 2024 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions destinées à la modernisation, à la numérisation et à l'amélioration de la gestion commerciale en Castille-et-León</t>
+  </si>
+  <si>
+    <t>2024-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752127</t>
+  </si>
+  <si>
+    <t>Accord du 25 avril 2024 de la Junta de Castilla y León, autorisant l'octroi direct de subventions aux Groupements d'Entreprises Innovantes de Castilla y León VITARTIS et CYLSOLAR.</t>
+  </si>
+  <si>
+    <t>2024-06-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758759</t>
+  </si>
+  <si>
+    <t>Arrêté du 5 avril 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions publiques pour l'année 2024 destinées à la mise en œuvre d'actions contribuant au bien-être au travail dans les entreprises de Castille-et-León.</t>
+  </si>
+  <si>
+    <t>2024-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758785</t>
+  </si>
+  <si>
+    <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice, annonçant des subventions pour des projets d'investissement d'entreprises favorisant la recherche, le développement et l'innovation industrielle dans la province de Teruel. FITE 2023</t>
+  </si>
+  <si>
+    <t>2024-12-10</t>
+  </si>
+  <si>
+    <t>2025-01-10</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801820</t>
+  </si>
+  <si>
+    <t>ACCORD DE COLLABORATION ENTRE LE GOUVERNEMENT D'ARAGON ET LES CHAMBRES OFFICIELLES DE COMMERCE, D'INDUSTRIE ET DE SERVICES DE HUESCA, TERUEL ET SARAGOZA, POUR L'EXÉCUTION D'ACTIONS EN FAVEUR DES PME DÉCOULANT DU PLAN DE COMPÉTITIVITÉ DE LA CHAMBRE D'ARAGON.</t>
+  </si>
+  <si>
+    <t>2024-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755341</t>
+  </si>
+  <si>
+    <t>DÉCRET du Vice-Président et Ministre de la Présidence, de l'Économie et de la Justice du Gouvernement d'Aragon, approuvant les orientations relatives aux subventions pour les projets d'innovation, dans le cadre de l'initiative « Techfablab », au titre du PRTR et de son appel à projets 2024</t>
+  </si>
+  <si>
+    <t>2024-09-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786297</t>
+  </si>
+  <si>
+    <t>Arrêté du 16 mai 2025 du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, prévoyant une aide aux petites et moyennes entreprises pour leurs actions de numérisation.</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833698</t>
+  </si>
+  <si>
+    <t>L'arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice, en date du 4 février 2026, prévoit une aide aux projets d'investissement des PME inscrits dans le cadre du Fonds pour une transition juste (FTJ) pour la période 2021-2027 dans la province de Teruel.</t>
+  </si>
+  <si>
+    <t>2027-08-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885046</t>
+  </si>
+  <si>
+    <t>Subventions 2026 aux entreprises pour financer des projets favorisant la mise en œuvre de solutions d'intelligence artificielle dans la Communauté autonome d'Estrémadure - conformément au décret 173/2025 qui les prévoit</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881941</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888474</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, en date du 4 février 2026, annonçant des subventions pour attirer de nouvelles entreprises et soutenir la croissance des entreprises existantes dans la province de Teruel</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
+  </si>
+  <si>
+    <t>Résolution du 2 février 2026 de la Présidence annonçant des subventions pour l'embauche de jeunes en vue de l'internationalisation des PME de la Communauté valencienne, financées par le programme Fonds social européen Plus, exercice 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
+  </si>
+  <si>
     <t>Aide à l'artisanat en Cantabrie pour l'année 2026 (Production primaire de produits agricoles)</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874558</t>
-  </si>
-[...313 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
   </si>
   <si>
     <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
     <t>2026-06-04</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
   </si>
   <si>
     <t>Aide 2026 : Approche de leadership pour les investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -5184,846 +5184,846 @@
       </c>
       <c r="C124" s="1" t="s">
         <v>423</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H124" s="1" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1" t="s">
         <v>425</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>295</v>
+        <v>426</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>434</v>
+        <v>359</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H127" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
         <v>436</v>
       </c>
       <c r="B128" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H128" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>444</v>
+        <v>119</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>414</v>
+        <v>28</v>
       </c>
       <c r="H130" s="1" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
         <v>446</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H131" s="1" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
         <v>449</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>450</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>131</v>
+        <v>451</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H134" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>458</v>
+        <v>395</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H135" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>395</v>
+        <v>465</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>476</v>
+        <v>77</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H139" s="1" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
         <v>478</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>479</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>77</v>
+        <v>480</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>483</v>
+        <v>300</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H141" s="1" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
         <v>485</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>300</v>
+        <v>217</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H142" s="1" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
         <v>488</v>
       </c>
       <c r="B143" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H143" s="1" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>492</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H144" s="1" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
         <v>494</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>248</v>
+        <v>495</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>28</v>
+        <v>497</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>497</v>
-      </c>
-[...16 lines deleted...]
-        <v>500</v>
       </c>
       <c r="H146" s="1" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
         <v>502</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>311</v>
+        <v>503</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>503</v>
+        <v>254</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="H147" s="1" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
         <v>505</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>254</v>
+        <v>507</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>509</v>
+        <v>468</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>510</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="H149" s="1" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1" t="s">
         <v>512</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>471</v>
+        <v>513</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>500</v>
+        <v>306</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>516</v>
+        <v>105</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>517</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>306</v>
       </c>
       <c r="H151" s="1" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
         <v>519</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>105</v>
+        <v>520</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>306</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>523</v>
+        <v>119</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>524</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>306</v>
+        <v>497</v>
       </c>
       <c r="H153" s="1" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
         <v>526</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>119</v>
+        <v>527</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>500</v>
+        <v>301</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>530</v>
+        <v>295</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>531</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>301</v>
+        <v>414</v>
       </c>
       <c r="H155" s="1" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="1" t="s">
         <v>533</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>534</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>535</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G156" s="1" t="s">