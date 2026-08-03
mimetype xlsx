--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -641,2631 +641,2631 @@
   <si>
     <t>DÉCRET PORTANT APPROBATION DE SUBVENTIONS POUR LE FINANCEMENT DE PROJETS INNOVANTS DE TRANSFORMATION TERRITORIALE ET DE LUTTE CONTRE LE DÉPOPULATION, PROMU PAR DES ORGANISMES À BUT NON LUCRATIF, AU COURS DE L'ANNÉE 2025</t>
   </si>
   <si>
     <t>2025-12-04</t>
   </si>
   <si>
     <t>2026-01-20</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871620</t>
   </si>
   <si>
     <t>Subventions pour l'assurance agricole, d'élevage et forestière incluses dans le 47e régime combiné d'assurance agricole</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
     <t>2027-07-31</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886334</t>
   </si>
   <si>
+    <t>Résolution du 30 décembre 2025 portant sur l'aide à la valorisation, à la seconde transformation et à l'éco-innovation des produits forestiers, ainsi qu'à la numérisation de la seconde transformation et de l'éco-innovation des produits forestiers.</t>
+  </si>
+  <si>
+    <t>2026-02-14</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886463</t>
+  </si>
+  <si>
+    <t>Résolution du 31 décembre 2025 portant création et annonce des subventions pour l'organisation d'activités de formation non réglementées et d'activités de diffusion favorisant les connaissances et la compétitivité de l'industrie forestière</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886478</t>
+  </si>
+  <si>
+    <t>Arrêté du 29 décembre 2025 établissant le cadre réglementaire du Programme d’aide visant à mettre en œuvre l’égalité au travail, l’équilibre entre vie professionnelle et vie personnelle et la responsabilité sociale des entreprises (RSE), et annonçant son appel à candidatures pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887236</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour une aide à la gestion durable des forêts sur les terres privées pour l'année 2026, correspondant à la restauration des dommages forestiers.</t>
+  </si>
+  <si>
+    <t>2026-02-13</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886517</t>
+  </si>
+  <si>
+    <t>Promouvoir les services écosystémiques dans la gestion durable des forêts.</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885626</t>
+  </si>
+  <si>
+    <t>L’arrêté du 30 décembre 2025 établit les bases réglementaires de l’appel à candidatures pour l’année 2026 en vue d’obtenir des aides aux études et aux investissements liés à la conservation, à la restauration et à la réhabilitation du patrimoine naturel et culturel et des zones sensibles.</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886141</t>
+  </si>
+  <si>
+    <t>Reboisement des forêts, production de truffes et de pignons de pin.</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886505</t>
+  </si>
+  <si>
+    <t>Résolution du 9 février 2026 portant convocation pour l'année 2026 de l'aide destinée à soutenir la fourniture de services de conseil (Intervention 7202.06. Conseil aux jeunes agriculteurs) prévue par l'arrêté du 8 avril</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886458</t>
+  </si>
+  <si>
+    <t>Arrêté du 4 février 2026 de la CMAV et de l'OT portant sur la prime compensatoire pour l'année 2026, cofinancée par le FEADER dans le cadre du PEPAC Espagne 2023-2027, pour les dossiers de reboisement de terres agricoles (1993-1999, 2000-2006 et 2007-2013)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887418</t>
+  </si>
+  <si>
+    <t>Paiements directs à l'agriculture 2023/2027</t>
+  </si>
+  <si>
+    <t>Rioja, La</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888025</t>
+  </si>
+  <si>
+    <t>Aide aux éleveurs de moutons et de chèvres sans pâturage</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888029</t>
+  </si>
+  <si>
+    <t>Aide aux éleveurs extensifs de vaches allaitantes</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888038</t>
+  </si>
+  <si>
+    <t>Aide aux éleveurs de moutons et de chèvres pour la viande</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888040</t>
+  </si>
+  <si>
+    <t>Aide aux producteurs laitiers</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888045</t>
+  </si>
+  <si>
+    <t>Aide aux éleveurs de moutons et de chèvres laitières</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888058</t>
+  </si>
+  <si>
+    <t>Arrêté du 13 février 2026, qui réglemente l'application de deux paiements directs à l'agriculture et à l'élevage et de l'aide au développement rural soumis au système de gestion et de contrôle intégré (codes de procédure MR250A, MR239G, MR239K, MR2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888126</t>
+  </si>
+  <si>
+    <t>Aide pour couvrir le prix du gazole consommé par les producteurs agricoles, articles 24 à 27 du décret-loi royal 20/2022. Année 2025</t>
+  </si>
+  <si>
+    <t>2029-04-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888922</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche approuvant l'appel à l'aide pour la restructuration et la conversion des vignobles de la région de Murcie, pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-23</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888969</t>
+  </si>
+  <si>
+    <t>Résolution du 20/02/2026 de la Direction générale de la planification agricole, portant appel, par procédure accélérée, à l'aide destinée à la fourniture de services de conseil en gestion intégrée des ravageurs par l'Agence du développement agricole (ADA).</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889012</t>
+  </si>
+  <si>
+    <t>Bases réglementaires et appel aux subventions pour la souscription à l'assurance agricole incluses dans le Plan d'assurance combiné de 2026.</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890287</t>
+  </si>
+  <si>
+    <t>Renforcement du programme de garantie pour les PME 2026, règlement (UE) n° 1408/2013 de minimis, agriculture</t>
+  </si>
+  <si>
+    <t>2026-12-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890274</t>
+  </si>
+  <si>
+    <t>Renforcement du programme de garantie pour les PME 2026 REG (UE) 1408/2013 de minimis, Mécanisme agricole de relance et de résilience (RRF)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890279</t>
+  </si>
+  <si>
+    <t>Subventions aux entités associatives du secteur agricole et alimentaire, pour la réalisation d'activités spécifiques présentant un intérêt particulier pour le secteur agroalimentaire espagnol, ainsi que pour leur intégration dans des entités de portée européenne.</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890368</t>
+  </si>
+  <si>
+    <t>Arrêté du 28 février 2026 du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui demande une aide pour la vaccination contre la salmonelle chez les poules pondeuses en Castille-et-León.</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890367</t>
+  </si>
+  <si>
+    <t>Aide aux groupes de protection des végétaux pour prévenir les ravageurs d'ici à 2025</t>
+  </si>
+  <si>
+    <t>2025-01-30</t>
+  </si>
+  <si>
+    <t>2025-04-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811956</t>
+  </si>
+  <si>
+    <t>Aide destinée à promouvoir l'agriculture biologique, pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>2025-02-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/812056</t>
+  </si>
+  <si>
+    <t>Aide destinée au paiement des engagements agroenvironnementaux pour des cultures durables grâce à l'utilisation d'eau recyclée, pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>2025-02-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816030</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour une aide aux entreprises sociales et aux centres d'emploi spécialisés, directement ou indirectement liés aux secteurs agricole et/ou environnemental. Aide LEADER pour Ibiza et Formentera.</t>
+  </si>
+  <si>
+    <t>2021-10-24</t>
+  </si>
+  <si>
+    <t>2021-11-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833820</t>
+  </si>
+  <si>
+    <t>Accord approuvant l’appel à l’aide pour les investissements dans les exploitations agricoles bénéficiant du projet : Conception et mise en œuvre de plans de gestion stratégique pour les propriétaires de jeunes exploitations agricoles et d’exploitations récemment créées</t>
+  </si>
+  <si>
+    <t>2022-07-01</t>
+  </si>
+  <si>
+    <t>2023-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833827</t>
+  </si>
+  <si>
+    <t>Aide pour l’année 2025 destinée à l’amélioration de la production et de la commercialisation des produits apicoles, correspondant à l’Intervention sectorielle apicole – EIVISSA</t>
+  </si>
+  <si>
+    <t>2025-06-05</t>
+  </si>
+  <si>
+    <t>2025-07-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837236</t>
+  </si>
+  <si>
+    <t>Aide pour l'année 2025 destinée à l'amélioration de la production et de la commercialisation des produits apicoles, conformément à l'intervention sectorielle apicole - MENORCA</t>
+  </si>
+  <si>
+    <t>2025-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837310</t>
+  </si>
+  <si>
+    <t>Aide pour l'année 2025 destinée à l'amélioration de la production et de la commercialisation des produits apicoles, dans le cadre de l'intervention sectorielle apicole FORMENTERA.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837311</t>
+  </si>
+  <si>
+    <t>Aide pour l'année 2025 destinée à l'amélioration de la production et de la commercialisation des produits apicoles, dans le cadre de l'intervention sectorielle apicole - MAJORQUE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837319</t>
+  </si>
+  <si>
+    <t>Aide aux groupes de protection des végétaux pour prévenir les ravageurs des plantes d'ici 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871717</t>
+  </si>
+  <si>
+    <t>Instruments financiers - PRÊTS D'INVESTISSEMENT LIÉS À L'INTERVENTION DE JEUNES AGRICULTEURS - 1.1</t>
+  </si>
+  <si>
+    <t>2026-01-08</t>
+  </si>
+  <si>
+    <t>2027-12-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876487</t>
+  </si>
+  <si>
+    <t>Instruments financiers - Prêts de fonds de roulement liés à l'intervention auprès des jeunes agriculteurs - 1.2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876497</t>
+  </si>
+  <si>
+    <t>Instruments financiers - PRÊTS D'INVESTISSEMENT LIÉS À UNE INTERVENTION D'INVESTISSEMENT DANS LA TRANSFORMATION ET LA COMMERCIALISATION DES PRODUITS AGROALIMENTAIRES - 3.1</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876518</t>
+  </si>
+  <si>
+    <t>Instruments financiers - PRÊTS DE FONDS DE ROULEMENT LIÉS À DES INVESTISSEMENTS DANS LA TRANSFORMATION ET LA COMMERCIALISATION DE PRODUITS AGROALIMENTAIRES - 3.2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876529</t>
+  </si>
+  <si>
+    <t>CONSOLIDATION DU TRAVAIL INDÉPENDANT (AUT) MINIMIS DANS LE SECTEUR AGRO-FORESTIER</t>
+  </si>
+  <si>
+    <t>2024-07-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777113</t>
+  </si>
+  <si>
+    <t>Contrat global de conseil aux entreprises - Fédération des entreprises de La Rioja</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786044</t>
+  </si>
+  <si>
+    <t>Aide à la création du secteur agricole</t>
+  </si>
+  <si>
+    <t>2025-02-08</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813183</t>
+  </si>
+  <si>
+    <t>Aides aux investissements dans les exploitations agricoles</t>
+  </si>
+  <si>
+    <t>2025-02-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813186</t>
+  </si>
+  <si>
+    <t>2025-11-28</t>
+  </si>
+  <si>
+    <t>2025-12-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870764</t>
+  </si>
+  <si>
+    <t>Aides aux programmes de qualité pour les produits agricoles et alimentaires, 2025</t>
+  </si>
+  <si>
+    <t>2025-04-16</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829517</t>
+  </si>
+  <si>
+    <t>Programme CROISSANCE. Programme de subventions visant à soutenir la croissance de projets d'entreprises innovants à Saint-Sébastien.</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785894</t>
+  </si>
+  <si>
+    <t>PROGRAMME EKINN+ 2025 : DIRECTIVES DE PARTICIPATION AU PROGRAMME VISANT À PROMOUVOIR LA CRÉATION, LA CROISSANCE ET LA CONSOLIDATION DE NOUVELLES INITIATIVES COMMERCIALES INNOVANTES.</t>
+  </si>
+  <si>
+    <t>2025-06-10</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838788</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE TALENTS EKINN. PROGRAMME D'AIDE VISANT À PROMOUVOIR L'EMBAUCHE DE PROFILS QUALIFIÉS POUR DÉVELOPPER DES PROJETS INNOVANTS AU SEIN DES ENTREPRISES ET ORGANISATIONS DE SAINT-SEBASTIEN</t>
+  </si>
+  <si>
+    <t>2025-06-21</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838797</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE BONS D'ACHAT DE TECHNOLOGIE. PROGRAMME D'AIDE AU TRANSFERT DE TECHNOLOGIE VISANT À PROMOUVOIR ET À AMÉLIORER LA COMPÉTITIVITÉ DES PROJETS D'ENTREPRISES INNOVANTS À SAINT-SEBASTIEN.</t>
+  </si>
+  <si>
+    <t>2025-12-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838804</t>
+  </si>
+  <si>
+    <t>PROGRAMME STRATÉGIQUE. PROGRAMME DE SOUTIEN À LA CROISSANCE DES PROJETS COMMERCIAUX INNOVANTS À SAINT-SEBASTIEN.</t>
+  </si>
+  <si>
+    <t>2025-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838807</t>
+  </si>
+  <si>
+    <t>AgrotecUV Innova s'adresse aux étudiants de licence, de master et de doctorat de l'Université de Valence pour l'année universitaire 2023-2024.</t>
+  </si>
+  <si>
+    <t>2024-05-04</t>
+  </si>
+  <si>
+    <t>2024-05-31</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757328</t>
+  </si>
+  <si>
+    <t>Résolution du 25/04/2024 de l'Agence asturienne pour la science, la compétitivité des entreprises et l'innovation approuvant l'appel à projets pour le programme d'aide à la transformation numérique, année 2024</t>
+  </si>
+  <si>
+    <t>2024-05-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760451</t>
+  </si>
+  <si>
+    <t>Résolution du 7 avril 2025 de l'Agence asturienne pour la science, la compétitivité des entreprises et l'innovation, approuvant l'appel à projets pour l'octroi de subventions à la réalisation de projets de R&amp;D dans la Principauté des Asturies pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-09</t>
+  </si>
+  <si>
+    <t>2025-06-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825863</t>
+  </si>
+  <si>
+    <t>Résolution du 3 mai 2024 du ministère des Affaires rurales et de la Politique agricole annonçant une aide aux Groupements de défense sanitaire du bétail (ADSG) reconnus dans la Principauté des Asturies pour l'année 2024</t>
+  </si>
+  <si>
+    <t>2024-05-24</t>
+  </si>
+  <si>
+    <t>2024-06-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758265</t>
+  </si>
+  <si>
+    <t>Accord autorisant les subventions aux organisations professionnelles agricoles pour les aider à couvrir leurs frais de fonctionnement 2024</t>
+  </si>
+  <si>
+    <t>2024-05-14</t>
+  </si>
+  <si>
+    <t>2024-06-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758806</t>
+  </si>
+  <si>
+    <t>Résolution du 17 juillet 2024, portant appel à candidatures pour les subventions aux collectivités locales du ministère des Affaires rurales et de la Politique agricole, pour l’année 2024</t>
+  </si>
+  <si>
+    <t>2024-07-18</t>
+  </si>
+  <si>
+    <t>2024-08-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775563</t>
+  </si>
+  <si>
+    <t>Résolution du 7 avril 2025 du ministère des Affaires rurales et de la Politique agricole, approuvant les bases réglementaires et l'appel à interventions sous forme de paiements directs à l'agriculture et à l'élevage et des interventions</t>
+  </si>
+  <si>
+    <t>2025-04-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825594</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825856</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825857</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825858</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825859</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825860</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825861</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825862</t>
+  </si>
+  <si>
+    <t>Résolution du 4 décembre 2025 du ministère des Affaires rurales et de la Politique agricole, qui appelle à une aide pour les investissements non productifs dans les exploitations agricoles de la Principauté des Asturies liés à l'atténuation et à l'adaptation au changement climatique</t>
+  </si>
+  <si>
+    <t>2025-12-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873052</t>
+  </si>
+  <si>
+    <t>Résolution du 4 décembre 2025 du ministère des Affaires rurales et de la Politique agricole, annonçant une aide aux investissements dans la modernisation et/ou l'amélioration des exploitations agricoles dans le cadre du plan stratégique de la Politique agricole commune espagnole</t>
+  </si>
+  <si>
+    <t>2025-12-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873053</t>
+  </si>
+  <si>
+    <t>Résolution du 4 décembre 2025 du ministère des Affaires rurales et de la Politique agricole, qui appelle à une aide aux investissements productifs dans les exploitations agricoles liés à la contribution à l'atténuation et à l'adaptation au changement climatique, ainsi qu'à une utilisation efficace des ressources.</t>
+  </si>
+  <si>
+    <t>2025-12-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873054</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche approuvant l'appel à projets destiné à l'investissement dans les exploitations agricoles, dans le cadre du plan stratégique de la PAC, période 2023-2027, année 2023</t>
+  </si>
+  <si>
+    <t>2024-03-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730737</t>
+  </si>
+  <si>
+    <t>Résolution du 23 mars 2024 autorisant l'appel à subventions pour promouvoir et encourager la consommation dans les commerces de détail de la Principauté des Asturies par le biais du Chèque Commerce des Asturies</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>2024-06-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755065</t>
+  </si>
+  <si>
+    <t>SUBVENTIONS DESTINÉES AUX GROUPES DE DÉFENSE SANITAIRE DU BÉTAIL DE LA RÉGION DE MURCIE POUR L'ANNÉE 2024.</t>
+  </si>
+  <si>
+    <t>2024-09-11</t>
+  </si>
+  <si>
+    <t>2024-09-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783906</t>
+  </si>
+  <si>
+    <t>Arrêté du 21 juin 2024 du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche, annonçant des subventions aux conseils de réglementation des appellations d'origine, des indications géographiques protégées et au Conseil de l'agriculture biologique. 2024</t>
+  </si>
+  <si>
+    <t>2024-09-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784338</t>
+  </si>
+  <si>
+    <t>Décret royal 905/2022 du 25 octobre, portant réglementation de l’intervention dans le secteur vitivinicole dans le cadre du plan stratégique de la politique agricole commune.</t>
+  </si>
+  <si>
+    <t>2022-10-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795067</t>
+  </si>
+  <si>
+    <t>Appel à l’aide pour les activités d’échange de connaissances et d’information, par le biais d’activités de formation professionnelle et d’acquisition de compétences (7201), dans les secteurs agricole, agroalimentaire, forestier et rural, PEPAC 23-27</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>2025-01-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807479</t>
+  </si>
+  <si>
+    <t>Arrêté du 17 février 2025 du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche approuvant l'appel à l'aide pour la restructuration et la conversion des vignobles de la région de Murcie pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>2025-02-27</t>
+  </si>
+  <si>
+    <t>2025-03-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816503</t>
+  </si>
+  <si>
+    <t>Arrêté du 18 mars 2025 du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche approuvant l'appel à l'aide pour la campagne de récolte verte de 2025.</t>
+  </si>
+  <si>
+    <t>2025-03-20</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821612</t>
+  </si>
+  <si>
+    <t>Appel à une aide destinée aux riziculteurs, conformément aux engagements de gestion environnementale et climatique du plan d'intervention de développement rural PEPAC 2023-2027. Protection des zones rizicoles de la région de Murcie.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827905</t>
+  </si>
+  <si>
+    <t>Arrêté du 16/04/2025 du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche, 1er appel à propositions pour l'octroi de subventions, intervention 7161 « Groupes opérationnels coopératifs de l'Association européenne pour l'innovation agricole »</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829661</t>
+  </si>
+  <si>
+    <t>Arrêté du 6 mai 2025 du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche, annonçant des subventions aux organisations professionnelles agricoles pour l'année 2025, afin de promouvoir les activités fournissant des services au secteur agricole.</t>
+  </si>
+  <si>
+    <t>2025-05-09</t>
+  </si>
+  <si>
+    <t>2025-05-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831592</t>
+  </si>
+  <si>
+    <t>Arrêté du 13 août 2024 du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche, approuvant l'appel à candidatures pour l'année 2024 en vue d'obtenir une aide à l'intervention dans le secteur apicole de la Communauté autonome de la région de Murcie.</t>
+  </si>
+  <si>
+    <t>2024-08-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780393</t>
+  </si>
+  <si>
+    <t>APPEL À CANDIDATURES POUR LA LIGNE D'AIDE CORRESPONDANT AUX ENGAGEMENTS DE GESTION ENVIRONNEMENTALE ET CLIMATIQUE DE L'INTERVENTION FEADER PEPAC (2023-2027), 6503 (AGRICULTURE BIOLOGIQUE), DANS LA RÉGION DE MURCIE.</t>
+  </si>
+  <si>
+    <t>2024-06-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763681</t>
+  </si>
+  <si>
+    <t>Résolution du 20/12/2024 du Directeur de l'Institut pour la Promotion de la Région de Murcie, par délégation, de l'appel à l'aide pour encourager l'innovation dans les domaines de la Défense, de la Sécurité et de la Reconstruction et du Développement, par les entreprises régionales.</t>
+  </si>
+  <si>
+    <t>2024-12-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805154</t>
+  </si>
+  <si>
+    <t>Résolution du 1er avril 2025 du directeur de l'Institut pour la promotion de la région de Murcie, par délégation, relative à l'appel à candidatures pour une aide à la participation à des salons, événements et missions. Salon de l'agriculture saoudien. Arabie saoudite 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825474</t>
+  </si>
+  <si>
+    <t>Résolution du 08/04/2025, du directeur de l'Institut pour la promotion de la région de Murcie, par délégation, relative à l'appel à projets pluriannuel visant à encourager la sous-traitance de services d'innovation et de compétitivité. Chèque internationalisation.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825867</t>
+  </si>
+  <si>
+    <t>Résolution du 22 juin 2025 du directeur de l'Institut pour la promotion de la région de Murcie, par délégation, relative à l'appel à projets visant à promouvoir l'innovation et l'entrepreneuriat. Incubateurs.</t>
+  </si>
+  <si>
+    <t>2025-06-29</t>
+  </si>
+  <si>
+    <t>2025-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842160</t>
+  </si>
+  <si>
+    <t>Résolution du 24/05/2024 du Président de l'Institut pour la Promotion de la Région de Murcie, relative à l'appel à l'aide visant à l'entrée d'investisseurs privés dans des entreprises innovantes nouvellement créées.</t>
+  </si>
+  <si>
+    <t>2025-07-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764403</t>
+  </si>
+  <si>
+    <t>Résolution du 24/05/2024 du Président de l'Institut pour la Promotion de la Région de Murcie, relative à l'appel à l'aide visant à promouvoir l'innovation et l'entrepreneuriat.</t>
+  </si>
+  <si>
+    <t>2024-07-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764444</t>
+  </si>
+  <si>
+    <t>Arrêté du 27 avril 2023 du ministère de l'Agriculture, de la Pêche et de l'Alimentation annonçant les octrois du décret royal 388/2021 du 1er juin, destinés à l'obtention de garanties SAEC dans le secteur agroalimentaire et de la pêche.</t>
+  </si>
+  <si>
+    <t>2023-05-03</t>
+  </si>
+  <si>
+    <t>2024-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692318</t>
+  </si>
+  <si>
+    <t>Arrêté du 27 avril 2023 du ministère de l'Agriculture, de la Pêche et de l'Alimentation portant attribution des subventions instituées par le décret royal 388/2021 du 1er juin pour l'obtention de garanties SAEC dans le secteur agroalimentaire et de la pêche. Secteur de l'industrie agroalimentaire</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692320</t>
+  </si>
+  <si>
+    <t>2023-05-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692321</t>
+  </si>
+  <si>
+    <t>Les subventions pour l'assurance agricole, d'élevage et forestière incluses dans le 45e régime combiné d'assurance agricole</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743600</t>
+  </si>
+  <si>
+    <t>CONVENTION DE COOPÉRATION ÉDUCATIVE ENTRE LA GENERALITAT, PAR L'INTERMÉDIAIRE DU MINISTÈRE DE L'AGRICULTURE, DE L'ÉLEVAGE ET DE LA PÊCHE ET L'UNIVERSITÉ D'ALICANTE, POUR LA MISE EN ŒUVRE DE STAGES DE FORMATION SUBVENTIONNÉS AU COURS DE L'ANNÉE 2024</t>
+  </si>
+  <si>
+    <t>2024-05-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758161</t>
+  </si>
+  <si>
+    <t>Résolution du 14 mai 2024 de la (FEGA), par laquelle les subventions pour les services de conseil à portée suprarégionale, destinés au secteur agroalimentaire et forestier, dans le cadre du PEPAC, sont annoncées à l'avance.</t>
+  </si>
+  <si>
+    <t>2023-06-29</t>
+  </si>
+  <si>
+    <t>2024-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760755</t>
+  </si>
+  <si>
+    <t>Arrêté du 29 avril, portant appel à candidatures pour l’exercice financier 2024 au titre du programme Cultiva, relatif aux séjours de formation de jeunes agriculteurs dans des exploitations modèles</t>
+  </si>
+  <si>
+    <t>2024-05-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761477</t>
+  </si>
+  <si>
+    <t>Plan national de renouvellement du parc de machines agricoles (PLAN RENOVE) 2024</t>
+  </si>
+  <si>
+    <t>2024-08-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776847</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 octobre 2024 du MAPA, qui appelle aux subventions du décret royal 388/2021 du 1er juin, destinées à obtenir des garanties SAECA dans le secteur agroalimentaire et de la pêche.</t>
+  </si>
+  <si>
+    <t>2024-12-17</t>
+  </si>
+  <si>
+    <t>2027-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803358</t>
+  </si>
+  <si>
+    <t>Aide extraordinaire au renouvellement du matériel agricole, approuvée par l'article 26 du décret-loi royal 7/2024</t>
+  </si>
+  <si>
+    <t>2024-12-29</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805575</t>
+  </si>
+  <si>
+    <t>Arrêté du 26 décembre 2024 du MAPA, par lequel les subventions de l'article 6 du décret-loi royal 4/2022 du 15 mars visaient à subventionner le principal des crédits aux propriétaires d'exploitations agricoles (DANA 2024).</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805586</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 13 mars 2025 du ministère de l'Agriculture, de la Pêche et de l'Alimentation annonçant le prix « Produits alimentaires d'Espagne, meilleurs vins, année 2025 ».</t>
+  </si>
+  <si>
+    <t>2025-03-18</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/820406</t>
+  </si>
+  <si>
+    <t>Extrait de l’arrêté du 17 mars 2025 du ministère de l’Agriculture, de la Pêche et de l’Alimentation portant convocation du « Prix des produits alimentaires d’Espagne pour la meilleure boisson spiritueuse bénéficiant d’une indication géographique, année 2025 »</t>
+  </si>
+  <si>
+    <t>2025-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821048</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 7 avril 2025 du ministère de l'Agriculture, de la Pêche et de l'Alimentation, qui annonce le prix « Produits alimentaires d'Espagne : Meilleurs jambons, année 2025 ».</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825807</t>
+  </si>
+  <si>
+    <t>Résolution du 25 avril 2025 du Fonds espagnol de garantie agricole (FEGA), qui appelle à une aide pour les investissements matériels ou immatériels dans la transformation, la commercialisation ou le développement des produits agroalimentaires PEPAC</t>
+  </si>
+  <si>
+    <t>2025-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829278</t>
+  </si>
+  <si>
+    <t>Aide à la préparation et à la mise en œuvre de projets d’innovation d’intérêt général par les groupes opérationnels suprarégionaux du Partenariat européen d’innovation pour la productivité et la durabilité agricoles (PEI-Agri), dans le cadre du Plan stratégique de la PAC espagnole (PEPAC)</t>
+  </si>
+  <si>
+    <t>2025-05-08</t>
+  </si>
+  <si>
+    <t>2025-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830482</t>
+  </si>
+  <si>
+    <t>Programmes de formation multirégionaux 2025</t>
+  </si>
+  <si>
+    <t>2025-05-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830512</t>
+  </si>
+  <si>
+    <t>Plan national de renouvellement du parc de machines agricoles (PLAN RENOVE) pour l'année 2025</t>
+  </si>
+  <si>
+    <t>2025-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841714</t>
+  </si>
+  <si>
+    <t>2025-07-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842490</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 3 février 2025 du ministère de l'Agriculture, de la Pêche et de l'Alimentation annonçant le prix « Produits alimentaires d'Espagne, année 2025 ».</t>
+  </si>
+  <si>
+    <t>2025-03-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813668</t>
+  </si>
+  <si>
+    <t>Résolution du 27 mars, qui lance un appel à candidatures pour l'exercice financier 2025 au titre du programme Cultiva, relatif aux séjours de formation pour jeunes agriculteurs dans des fermes modèles</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823917</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 13 janvier 2026 du ministère de l'Agriculture, de la Pêche et de l'Alimentation portant création du prix « Produits alimentaires d'Espagne, année 2026 ».</t>
+  </si>
+  <si>
+    <t>2026-01-16</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881607</t>
+  </si>
+  <si>
+    <t>Résolution du 16 décembre 2025 de la FEGA, par laquelle les subventions pour les services de conseil à portée suprarégionale sont appelées par anticipation dans le cadre du PEPAC (PIV)</t>
+  </si>
+  <si>
+    <t>2025-12-29</t>
+  </si>
+  <si>
+    <t>2027-05-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875849</t>
+  </si>
+  <si>
+    <t>Aide exceptionnelle pour compenser les dommages causés aux infrastructures productives des exploitations agricoles touchées par la tempête DANA. Liste C.</t>
+  </si>
+  <si>
+    <t>2025-04-28</t>
+  </si>
+  <si>
+    <t>2025-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876318</t>
+  </si>
+  <si>
+    <t>Aide exceptionnelle pour compenser les dommages causés aux infrastructures productives des exploitations agricoles touchées par la tempête DANA. Liste A</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877136</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche approuvant l'appel à l'aide pour la création de jeunes agriculteurs, dans le cadre du plan stratégique de la politique agricole commune, période 2023-2027</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891315</t>
+  </si>
+  <si>
+    <t>Résolution de la Direction générale de la planification agricole annonçant, par appel d'offres, pour l'année 2026, une aide destinée à compenser le manque à gagner des élevages ayant fait l'objet d'un ordre d'abattage.</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890551</t>
+  </si>
+  <si>
+    <t>Aides aux entreprises de Navarre dans le cadre du programme Europe+closer en 2026</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889671</t>
+  </si>
+  <si>
+    <t>Aide aux syndicats de travailleurs du secteur agroalimentaire pour le développement de leurs activités de collaboration et de représentation auprès de l'Administration générale de l'État</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890371</t>
+  </si>
+  <si>
+    <t>Aide aux actions visant à promouvoir le secteur forestier privé</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890417</t>
+  </si>
+  <si>
+    <t>Aide à l'amélioration énergétique des bâtiments destinés au service public municipal en milieu rural pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-04-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890870</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour une aide aux municipalités en vue de la construction de nouveaux ouvrages et de l'amélioration des infrastructures agricoles en 2026.</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890665</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 27 février 2026 du ministère de l'Agriculture, de la Pêche et de l'Alimentation annonçant le prix « Produits alimentaires d'Espagne, meilleurs vins, année 2026 ».</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890573</t>
+  </si>
+  <si>
+    <t>ARRÊTÉ AGA/XXX/2026, du XX de xxxx, du Ministre de l'Agriculture, de l'Élevage et de l'Alimentation, par lequel des subventions sont demandées pour l'amélioration de la production et de la commercialisation des produits apicoles, pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890670</t>
+  </si>
+  <si>
+    <t>Extrait de l’arrêté du 9 mars 2026 du ministère de l’Agriculture, de la Pêche et de l’Alimentation annonçant le « Prix des produits alimentaires d’Espagne pour la meilleure boisson spiritueuse bénéficiant d’une indication géographique, année 2026 »</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892012</t>
+  </si>
+  <si>
+    <t>Résolution du 9 mars 2026 du ministère régional des Affaires rurales et de la Politique agricole, annonçant l'appel à candidatures pour les interventions sous forme de paiements directs et d'interventions de développement rural. Conv 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892274</t>
+  </si>
+  <si>
+    <t>Résolution du 9 mars 2026 du ministère des Affaires rurales et de la Politique agricole, portant sur l'aide aux interventions sous forme de paiements directs à l'agriculture et à l'élevage et aux interventions de développement rural au sein de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892275</t>
+  </si>
+  <si>
+    <t>Subventions pour les investissements dans les exploitations agricoles du secteur des noix. Appel à propositions 2027</t>
+  </si>
+  <si>
+    <t>2027-05-03</t>
+  </si>
+  <si>
+    <t>2027-06-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892725</t>
+  </si>
+  <si>
+    <t>Appel à l’aide pour la production et la commercialisation du miel, dans le cadre de l’intervention sectorielle apicole pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892920</t>
+  </si>
+  <si>
+    <t>Appel à projets 2026 pour la ligne d’aide du Plan stratégique de la Politique agricole commune pour l’Espagne (PEPAC) 2023-2027 intitulée « 6501.4 - Apiculture pour la biodiversité dans la Communauté autonome de la région de Murcie ».</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892923</t>
+  </si>
+  <si>
+    <t>Subventions pour les investissements dans des actifs physiques dans des activités non productives à réaliser dans les zones d'influence socio-économique des espaces naturels protégés d'Aragon, dans le cadre du Plan stratégique de la politique agricole commune, PEPAC 23-27</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893201</t>
+  </si>
+  <si>
+    <t>Actions sylvicoles, amélioration du réseau routier forestier et actions agroforestières.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893360</t>
+  </si>
+  <si>
+    <t>Arrêté du 3 mai 2024 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant les subventions pour 2024 au titre du programme de soutien à la création et à l'emploi dans les entreprises coopératives et les entreprises détenues par les travailleurs. PROGRAMME II.- INVESTISSEMENTS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761574</t>
+  </si>
+  <si>
+    <t>Subventions destinées à promouvoir le travail indépendant en Tierra de Campos. Agricultural de minimis. Reg.(EU)1408/2013. Résolution du 22/11/2024 du Président du Comité exécutif d'ancrage de la FAFECYL.</t>
+  </si>
+  <si>
+    <t>2024-11-27</t>
+  </si>
+  <si>
+    <t>2025-09-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798637</t>
+  </si>
+  <si>
+    <t>Appel à projets pour des projets PRODUCTIFS relevant de la mesure 7119.2, LEADER du PLAN STRATÉGIQUE de la POLITIQUE AGRICOLE COMMUNE 2023-2027, à gérer par l'ASSOCIATION GAL DE DÉVELOPPEMENT RURAL INTÉGRAL DE RIBERA DEL DUERO, BURGALESA</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774615</t>
+  </si>
+  <si>
+    <t>Appel à l'aide pour les projets NON PRODUCTIFS de la mesure 7119.2 Leader du plan stratégique de la politique agricole commune 2023-2027 dans le CYL à gérer par l'Association GAL pour le développement rural et intégral ribera del duero burgalesa.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774666</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour le financement de projets relevant de l’intervention 7119 LEADER du Plan stratégique national de la politique agricole commune (PEPAC) 2023-2027 de l’Espagne, sur la base de la stratégie de développement du groupe AGALSA.</t>
+  </si>
+  <si>
+    <t>2024-08-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779251</t>
+  </si>
+  <si>
+    <t>Subventions destinées au financement du programme de formation sur mesure dans les entreprises à double vocation (entreprises agricoles) pour l'année 2024. Règlement (UE) n° 1408/2013. Résolution du 15/05/2024 du Président du Comité exécutif pour la formation professionnelle de FAFECYL</t>
+  </si>
+  <si>
+    <t>2024-06-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761278</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l'Agriculture, de l'Élevage et du Développement rural, établissant les dispositions relatives à l'application des interventions sous forme de paiements directs financés par le Fonds européen agricole (FEA), la demande unique et</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811967</t>
+  </si>
+  <si>
+    <t>Résolution du 8 avril 2025 de la Direction générale de l'agriculture et de l'élevage, portant appel à l'aide de l'Intervention sectorielle apicole dans le cadre du Plan stratégique de la Politique agricole commune en Castille-La Manche, pour le</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825835</t>
+  </si>
+  <si>
+    <t>Résolution du 07/01/2026 de la Direction générale de l'agriculture et de l'élevage, portant appel à candidatures pour l'année 2026 en vue d'obtenir des aides à la restructuration et à la conversion des vignobles de Castille-La Manche dans le cadre de l'intervention S.</t>
+  </si>
+  <si>
+    <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880369</t>
+  </si>
+  <si>
+    <t>Arrêté du 28 janvier du ministère de l'Agriculture, de l'Élevage et du Développement rural, établissant les dispositions relatives à l'application des interventions sous forme de paiements directs financés par le Fonds européen agricole (FEA), l'application</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884030</t>
+  </si>
+  <si>
+    <t>Arrêté xx/2024 du 14 février du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui réglemente l'obligation d'éliminer les sous-produits de la vinification et précise les bases réglementaires de l'aide à la distillation des sous-produits.</t>
+  </si>
+  <si>
+    <t>2023-10-16</t>
+  </si>
+  <si>
+    <t>2024-07-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744233</t>
+  </si>
+  <si>
+    <t>Résolution du 21/11/2024 de la Direction générale de la production agroalimentaire et des coopératives, portant appel, par voie d'appel d'offres concurrentiel, à l'aide à la promotion selon la procédure de traitement anticipé, pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>2024-12-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798727</t>
+  </si>
+  <si>
+    <t>Résolution du 22/11/2024 de la Direction générale de la production agroalimentaire et des coopératives, portant appel, par procédure accélérée, à l'aide à la coopération pour l'information et la promotion de la PR pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798816</t>
+  </si>
+  <si>
+    <t>Résolution du 16/05/2024 de la Direction générale de l'agriculture et de l'élevage, lançant, par la procédure de traitement anticipé, en 2024, l'extension des engagements d'incorporation de 2023 au titre de l'aide incluse dans le</t>
+  </si>
+  <si>
+    <t>2024-03-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/748843</t>
+  </si>
+  <si>
+    <t>Résolution du 17/12/2024 de la Direction générale du développement rural, portant appel, pour l'année 2025, à une procédure de traitement anticipé, à l'aide à l'installation des jeunes dans l'agriculture et aux investissements pour l'amélioration de celle-ci.</t>
+  </si>
+  <si>
+    <t>2024-12-20</t>
+  </si>
+  <si>
+    <t>2025-03-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803730</t>
+  </si>
+  <si>
+    <t>DÉCRET DU MINISTÈRE DU DÉVELOPPEMENT DURABLE, ÉTABLIANT LES BASES RÉGLEMENTAIRES DE L'AIDE VISANT À PROMOUVOIR LA CRÉATION DE GROUPEMENTS DE PROPRIÉTAIRES FORESTIERS PRIVÉS POUR LA GESTION CONJOINTE DANS LE CADRE DU PLAN DE RELANCE,</t>
+  </si>
+  <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
+    <t>2025-10-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853699</t>
+  </si>
+  <si>
+    <t>Décret 44/2024 du 27 août, réglementant l'octroi direct de subventions à l'embauche de jeunes dans le cadre du programme « Mon premier emploi », cofinancé par le Fonds social européen Plus. REG (UE) 1408/2013 Agric.</t>
+  </si>
+  <si>
+    <t>2024-08-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782618</t>
+  </si>
+  <si>
+    <t>Résolution du 23/12/2025 de la Direction générale du développement rural, portant sur l'aide à l'installation des jeunes dans l'agriculture et les investissements pour l'amélioration et/ou</t>
+  </si>
+  <si>
+    <t>2025-12-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877416</t>
+  </si>
+  <si>
+    <t>Résolution du 21/08/2024 de la Direction générale de la planification agricole, portant demande de subventions pour le contrôle de la production laitière en Castille-La Manche pour l'année 2024</t>
+  </si>
+  <si>
+    <t>2024-08-30</t>
+  </si>
+  <si>
+    <t>2024-08-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782028</t>
+  </si>
+  <si>
+    <t>Résolution de la Direction générale de la planification agricole annonçant l'appel à candidatures pour l'aide aux groupes de défense sanitaire du bétail (ADSG) en Castille-La Manche pour l'année 2024</t>
+  </si>
+  <si>
+    <t>2024-09-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/788064</t>
+  </si>
+  <si>
+    <t>Résolution du 18/12/2024 de la Direction générale de la planification agricole, portant demande, pour l'année 2025, le versement anticipé des subventions destinées à la promotion des races indigènes espagnoles.</t>
+  </si>
+  <si>
+    <t>2025-01-03</t>
+  </si>
+  <si>
+    <t>2025-01-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804486</t>
+  </si>
+  <si>
+    <t>Résolution du 18/12/2024 de la Direction générale de la planification agricole, portant demande de subventions pour le contrôle de la production laitière en Castille-La Manche pour l'année 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804587</t>
+  </si>
+  <si>
+    <t>ARRÊTÉ DU MINISTÈRE DE L'AGRICULTURE, DE L'ÉLEVAGE ET DU DÉVELOPPEMENT RURAL, ÉTABLISSANT LES BASES RÉGLEMENTAIRES DE L'AIDE EXCEPTIONNELLE VISANT À ATTÉNUER LES RÉCUSSIONS SUR LES ÉLEVAGES TOUCHÉS PAR LE SÉROTYPE 3 DU VIRUS DE LA LANGUE</t>
+  </si>
+  <si>
+    <t>2025-05-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833692</t>
+  </si>
+  <si>
+    <t>Résolution de la Direction générale de la planification agricole, qui prévoit des subventions pour le contrôle de la production laitière en Castille-La Manche pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-01-03</t>
+  </si>
+  <si>
+    <t>2026-01-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878072</t>
+  </si>
+  <si>
+    <t>Résolution du 18/11/2025 de la Direction générale de la production agroalimentaire et des coopératives, portant sur l'appel d'offres pour l'année 2026 dans le cadre d'un régime de concurrence, selon la procédure de traitement anticipé.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870008</t>
+  </si>
+  <si>
+    <t>Résolution du 16/12/2025 de la Direction générale de la production agroalimentaire et des coopératives, portant appel, par un système d’appel d’offres concurrentiel, à l’aide à l’information et à la promotion des produits agricoles et alimentaires pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>2025-12-25</t>
+  </si>
+  <si>
+    <t>2026-01-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876589</t>
+  </si>
+  <si>
+    <t>Résolution du 22/04/2025 du Secrétariat général, portant appel d'offres concurrentiel pour l'année 2025 en vue de solliciter une aide aux organisations agricoles professionnelles et aux entités associatives sans but lucratif.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828136</t>
+  </si>
+  <si>
+    <t>ACCORD DE COLLABORATION ENTRE LES COOPÉRATIVES AGROALIMENTAIRES DE CASTILLE-LA-MANCHE ET IPEX POUR LEUR INTERNATIONALISATION</t>
+  </si>
+  <si>
+    <t>2024-04-19</t>
+  </si>
+  <si>
+    <t>2024-05-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754692</t>
+  </si>
+  <si>
+    <t>Aide minimale aux exploitations rizicoles utilisant des semences certifiées d'ici 2024</t>
+  </si>
+  <si>
+    <t>2024-07-22</t>
+  </si>
+  <si>
+    <t>2024-08-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776445</t>
+  </si>
+  <si>
+    <t>Aide de minimis pour la promotion des exportations des industries agroalimentaires</t>
+  </si>
+  <si>
+    <t>2024-08-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777902</t>
+  </si>
+  <si>
+    <t>Aide à la conservation des ressources génétiques agricoles destinée aux organismes de conservation, dans le cadre du Plan stratégique 2023-2027 de la PAC, correspondant à 2024</t>
+  </si>
+  <si>
+    <t>2024-09-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778767</t>
+  </si>
+  <si>
+    <t>Aide au secteur agricole dans le domaine de la santé des plantes 2025</t>
+  </si>
+  <si>
+    <t>2024-10-22</t>
+  </si>
+  <si>
+    <t>2024-11-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/792477</t>
+  </si>
+  <si>
+    <t>Aide destinée aux exploitations agricoles en réponse à la détérioration de la situation du secteur primaire résultant du conflit armé en Ukraine et de la sécheresse jusqu'en 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/793947</t>
+  </si>
+  <si>
+    <t>Aide minimale à la promotion et au marketing des ventes locales en Catalogne</t>
+  </si>
+  <si>
+    <t>2024-12-24</t>
+  </si>
+  <si>
+    <t>2025-01-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805707</t>
+  </si>
+  <si>
+    <t>Aide au développement et à la validation de traitements innovants pour la gestion des déjections animales à l’horizon 2025</t>
+  </si>
+  <si>
+    <t>2025-06-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/824940</t>
+  </si>
+  <si>
+    <t>Aide à l’amélioration des processus de transformation et de commercialisation des produits agroalimentaires correspondant à l’année 2025</t>
+  </si>
+  <si>
+    <t>2025-04-18</t>
+  </si>
+  <si>
+    <t>2025-06-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827063</t>
+  </si>
+  <si>
+    <t>Aide à la promotion des actions des groupes de défense des forêts (ADF) pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830180</t>
+  </si>
+  <si>
+    <t>Aide à la conservation des ressources génétiques agricoles destinée aux organismes de conservation, dans le cadre du plan stratégique 2023-2027 de la PAC, correspondant à 2025</t>
+  </si>
+  <si>
+    <t>2025-06-07</t>
+  </si>
+  <si>
+    <t>2025-07-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838132</t>
+  </si>
+  <si>
+    <t>Aide au secteur agricole dans le domaine de la santé des plantes 2026</t>
+  </si>
+  <si>
+    <t>2025-11-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871077</t>
+  </si>
+  <si>
+    <t>2025-11-27</t>
+  </si>
+  <si>
+    <t>2025-12-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871093</t>
+  </si>
+  <si>
+    <t>Aide aux entités locales pour l'élaboration du plan de délimitation et/ou du plan de prévention des incendies de forêt</t>
+  </si>
+  <si>
+    <t>2026-01-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871847</t>
+  </si>
+  <si>
+    <t>Aide aux projets de paysages agroforestiers résilients pour les années 2026-2028</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881088</t>
+  </si>
+  <si>
+    <t>Prix des startups de solutions numériques de la Communauté de Madrid 2024</t>
+  </si>
+  <si>
+    <t>2024-10-11</t>
+  </si>
+  <si>
+    <t>2024-11-04</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790165</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire et appel à subventions pour la souscription à l’assurance agricole inclus dans le plan 2023 (44e plan)</t>
+  </si>
+  <si>
+    <t>2024-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669197</t>
+  </si>
+  <si>
+    <t>Appel à candidatures et règlementation relative au plan de subventions à l’assurance agricole 2024 (45e plan)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744143</t>
+  </si>
+  <si>
+    <t>Autorisation d'une dépense de 153 334,00 euros pour une subvention à l'UAGN destinée à la défense des intérêts des agriculteurs et des éleveurs, prévue à cet effet dans le budget général de Navarre pour 2024.</t>
+  </si>
+  <si>
+    <t>2024-11-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755009</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire et appel à candidatures pour les aides aux investissements dans les exploitations agricoles (Objectif environnemental) PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756333</t>
+  </si>
+  <si>
+    <t>Autorisation de dépense de 225 000 euros pour la « Subvention à l’Union des coopératives agricoles de Navarre (UCAN) pour la promotion du coopérativisme agricole » 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756335</t>
+  </si>
+  <si>
+    <t>Autoriser une dépense pluriannuelle de 2 100 000,00 euros imputée au poste budgétaire 720007 72300 4400 412108 « EAFRD PDR 2014-2022. Services de conseil par l’intermédiaire d’INTIA », du budget des dépenses de 2024 et son équivalent en 2025.</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762365</t>
+  </si>
+  <si>
+    <t>Appel à projets 2025 pour l'aide à la création d'agriculteurs à temps partiel dans le cadre du PEPAC</t>
+  </si>
+  <si>
+    <t>2025-01-02</t>
+  </si>
+  <si>
+    <t>2025-01-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806725</t>
+  </si>
+  <si>
+    <t>Règlement et appel à candidatures pour 2025 concernant l’aide aux investissements dans les exploitations agricoles PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2025-04-22</t>
+  </si>
+  <si>
+    <t>2025-06-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828104</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire et appel à candidatures pour 2025 concernant les aides aux investissements dans les exploitations agricoles (objectif environnemental) PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2025-04-23</t>
+  </si>
+  <si>
+    <t>2025-06-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828337</t>
+  </si>
+  <si>
+    <t>Appel à candidatures 2025 pour la participation aux salons professionnels dans le cadre du régime de minimis</t>
+  </si>
+  <si>
+    <t>2025-06-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838026</t>
+  </si>
+  <si>
+    <t>Appel à propositions 2025. Aide aux associations de producteurs agroalimentaires commercialisant leurs produits via des circuits courts et aux associations gérant des espaces d'expérimentation agricole.</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>2025-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839001</t>
+  </si>
+  <si>
+    <t>Appel à l’aide 2025 pour les activités de contrôle et de certification des chiffres de qualité agroalimentaires de Navarre, reconnus comme AOP ou IGP, couverts par le régime de minimis.</t>
+  </si>
+  <si>
+    <t>2025-06-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840055</t>
+  </si>
+  <si>
+    <t>Appel à l'aide 2025 aux entités locales pour promouvoir les circuits courts de commercialisation des produits agroalimentaires</t>
+  </si>
+  <si>
+    <t>2025-06-16</t>
+  </si>
+  <si>
+    <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840288</t>
+  </si>
+  <si>
+    <t>Aide aux investissements dans la foresterie productive destinés à la récolte forestière, aux travaux sylvicoles, aux services forestiers et à la première transformation (intervention PEPAC 6883) en 2026.</t>
+  </si>
+  <si>
+    <t>2026-01-15</t>
+  </si>
+  <si>
+    <t>2026-02-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875061</t>
+  </si>
+  <si>
+    <t>Appel à coopération 2026-2027 : Aide à la promotion des produits agricoles et alimentaires dans le cadre de systèmes de qualité, au titre du Plan stratégique pour la politique agricole commune (PEPAC)</t>
+  </si>
+  <si>
+    <t>2025-12-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875481</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour 2026 en vue d'une aide à la première installation de jeunes agriculteurs professionnels dans le cadre du PEPAC</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878627</t>
+  </si>
+  <si>
+    <t>Appel à candidatures 2026 pour une aide destinée à aider les jeunes agriculteurs à temps partiel à s'installer</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878804</t>
+  </si>
+  <si>
+    <t>Appel à candidatures 2026 pour une aide à l'installation de nouveaux agriculteurs</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879137</t>
+  </si>
+  <si>
+    <t>Appel à contributions 2026 aux organismes de gestion des labels de qualité agroalimentaire</t>
+  </si>
+  <si>
+    <t>2026-01-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879619</t>
+  </si>
+  <si>
+    <t>Approuver le cadre réglementaire et l’appel à propositions pour la promotion de l’innovation et la diffusion des connaissances forestières, période 2025-2026</t>
+  </si>
+  <si>
+    <t>2025-05-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828604</t>
+  </si>
+  <si>
+    <t>Appel à candidatures 2025-2026 pour une aide à la coopération en faveur de la promotion des produits agricoles et alimentaires sous des labels de qualité, dans le cadre du PEPAC, de la Communauté de Navarre</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>2025-02-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807136</t>
+  </si>
+  <si>
+    <t>Subventions pour les projets d'innovation dans les PME industrielles. Appel à propositions 2025</t>
+  </si>
+  <si>
+    <t>2024-12-28</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805627</t>
+  </si>
+  <si>
+    <t>Résolution du 22 avril 2024 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant l'appel à l'aide pour l'intervention dans le secteur apicole pour l'année 2024 dans la Communauté valencienne.</t>
+  </si>
+  <si>
+    <t>2024-06-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761038</t>
+  </si>
+  <si>
+    <t>Résolution du 19 décembre 2024 du directeur de l'Agence valencienne de développement et de garantie agricoles, portant appel anticipé à candidatures pour l'exercice 2025 en faveur des activités d'information et de promotion des systèmes de qualité agroalimentaire.</t>
+  </si>
+  <si>
+    <t>2025-01-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806987</t>
+  </si>
+  <si>
+    <t>Résolution du 28 janvier 2025 du directeur de l'Agence valencienne de développement et de garantie agricoles, établissant l'appel à candidatures pour l'octroi et le versement annuel de l'aide incluse dans la demande unique au titre de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811643</t>
+  </si>
+  <si>
+    <t>Résolution du 5 mai 2025 du directeur de l'Agence valencienne de développement et de garantie agricoles (AVFGA), qui sollicite l'aide prévue par l'intervention 7119.02 LEADER du Plan stratégique 2023-2027 de la PAC dans la Communauté valencienne, «</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830964</t>
+  </si>
+  <si>
+    <t>Résolution du 23 décembre 2025 du Directeur de l'Agence valencienne de développement et de garantie agricoles, portant appel anticipé à une demande d'aide pour l'exercice financier 2026 en faveur des activités d'information et de promotion des systèmes de qualité agroalimentaire.</t>
+  </si>
+  <si>
+    <t>2026-02-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880609</t>
+  </si>
+  <si>
+    <t>Résolution du ministère de l'Agriculture, de l'Eau, de l'Élevage et de la Pêche annonçant l'appel à candidatures pour l'aide à la certification de la production biologique dans la Communauté valencienne pour l'année 2025</t>
+  </si>
+  <si>
+    <t>2025-05-13</t>
+  </si>
+  <si>
+    <t>2025-06-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831390</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du 19 août 2024 de la Direction générale de la production agricole et animale, portant demande une aide à la promotion des races indigènes menacées dans la Communauté valencienne pour l'année 2024.</t>
+  </si>
+  <si>
+    <t>2024-09-04</t>
+  </si>
+  <si>
+    <t>2024-10-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782898</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le ministère de l'Agriculture, de l'Eau, de l'Élevage et de la Pêche et l'AINIA, pour l'étude de la gestion de l'azote dans les déjections animales par la technologie de la digestion anaérobie dans la Communauté valencienne</t>
+  </si>
+  <si>
+    <t>2024-01-02</t>
+  </si>
+  <si>
+    <t>2024-11-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784990</t>
+  </si>
+  <si>
+    <t>Résolution du Directeur général de la Production agricole et d'élevage, établissant l'appel anticipé, pour le Plan 2025, de l'aide de la Communauté valencienne destinée à la souscription d'assurances agricoles incluses dans les plans à</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804861</t>
+  </si>
+  <si>
+    <t>Procédure d’octroi direct d’une aide supplémentaire aux propriétaires d’exploitations agricoles de cultures herbacées, fourragères et aromatiques, de cultures horticoles et de pépinières touchées par la catastrophe naturelle PDRCV (M23)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825852</t>
+  </si>
+  <si>
+    <t>Résolution du 17 avril 2025 de la Direction générale de la production agricole et d'élevage, annonçant l'appel à candidatures pour l'exercice financier 2025 en vue d'améliorer la compétitivité et la durabilité des élevages dans la Communauté valencienne.</t>
+  </si>
+  <si>
+    <t>2024-04-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828256</t>
+  </si>
+  <si>
+    <t>Résolution de la DG Production agricole et d'élevage, pour l'année 2025, relative à l'aide prévue par l'arrêté 6/2024, qui approuve les bases réglementaires de l'aide compensatoire pour l'éradication et le contrôle de la bactérie Xylella fastidiosa</t>
+  </si>
+  <si>
+    <t>2025-05-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831154</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831391</t>
+  </si>
+  <si>
+    <t>SOUTIEN À LA PROMOTION DE L'INNOVATION TECHNOLOGIQUE PAR LE BIAIS DE COLLABORATIONS AGRICOLES</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832542</t>
+  </si>
+  <si>
+    <t>Résolution du 14 novembre 2025 de la Direction générale de la production agricole et d'élevage, qui lance des appels anticipés à l'aide pour l'amélioration de la compétitivité et de la durabilité des élevages dans la Communauté valencienne pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2025-11-24</t>
+  </si>
+  <si>
+    <t>2026-01-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869502</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION DE LA DG Production agricole et d'élevage, par laquelle l'aide prévue par l'arrêté 6/2024, qui approuve l'aide compensatoire pour «Xylella fastidiosa», est annoncée par anticipation pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-01-07</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874765</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du ministère de l'Agriculture, de l'Eau, de l'Élevage et de la Pêche portant demande anticipée, pour l'année 2026, l'aide aux conseils de réglementation ou aux organismes de gestion des produits agroalimentaires de qualité différenciée.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880385</t>
+  </si>
+  <si>
+    <t>Résolution du directeur général de la production agricole et de l'élevage, lançant un appel anticipé, pour l'année 2025, d'aides minimales destinées au reboisement des vergers dont la récolte est ou a été détruite.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804483</t>
+  </si>
+  <si>
+    <t>Résolution du Directeur général de la Production agricole et de l'élevage lançant, pour l'année 2025, un appel anticipé à l'aide aux exploitations de cerises dans les zones touchées par des facteurs climatiques, environnementaux et…</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805096</t>
+  </si>
+  <si>
+    <t>Aide aux conseils de réglementation ou aux organismes de gestion des produits agroalimentaires de qualité différenciée de la Communauté valencienne</t>
+  </si>
+  <si>
+    <t>2025-01-15</t>
+  </si>
+  <si>
+    <t>2025-02-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807564</t>
+  </si>
+  <si>
+    <t>Résolution du 21 mars 2024 d'ICEX Spain Export and Investment, EPE, annonçant l'appel à candidatures pour les subventions de participation de groupe au salon OVUM 2024 - XXVIIIe Congrès latino-américain de l'aviculture - Punta del Este (URUGUAY) - 12-15 novembre 2024</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754393</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XXIIe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-20</t>
+  </si>
+  <si>
+    <t>2024-06-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754959</t>
+  </si>
+  <si>
+    <t>Approche du programme Aid Leader 2024 en matière d’investissements dans la création et le développement d’entreprises et d’activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), conformément au VIIIe appel (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>2024-04-27</t>
+  </si>
+  <si>
+    <t>2024-05-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755840</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>2024-04-30</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756497</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ XIIIe appel (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782273</t>
+  </si>
+  <si>
+    <t>Approche des leaders de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ IXe appel (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782334</t>
+  </si>
+  <si>
+    <t>Approche du programme Aid Leader 2024 en matière d’investissements dans la création et le développement d’entreprises et d’activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782493</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ XXIIIe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-09-16</t>
+  </si>
+  <si>
+    <t>2024-10-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784515</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ IXe appel (PDR 2014-2020) GAL ADEVAG</t>
+  </si>
+  <si>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795884</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2025 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ IXe appel (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816089</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2025 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ IXe appel (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>2025-03-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816223</t>
+  </si>
+  <si>
+    <t>Approche du programme Aid Leader 2024 en matière d’investissements dans la création et le développement d’entreprises et d’activités non agricoles en milieu rural (sous-mesure 19.2.3 du PDR), conformément au VIIIe appel (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2024-07-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763739</t>
+  </si>
+  <si>
+    <t>Aide PEPAC 2025. Aide complémentaire aux jeunes agriculteurs, conformément à la résolution du 27 janvier 2025 qui les y invite.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811619</t>
+  </si>
+  <si>
+    <t>Aide PEPAC 2026. Aide complémentaire aux jeunes agriculteurs, conformément à la résolution du 21 janvier 2026 qui les prévoit.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882885</t>
+  </si>
+  <si>
+    <t>Extremadura Avante accorde des subventions aux entreprises pour leur participation de groupe à la Foire Fruit Attraction 2025, conformément à l'accord du 27 mars 2025 qui les y oblige.</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>2025-04-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823326</t>
+  </si>
+  <si>
+    <t>Aide 2025 aux entreprises pour la participation de groupe au Salon des ingrédients alimentaires 2025, conformément à l'accord du 26 août 2025 qui les y oblige.</t>
+  </si>
+  <si>
+    <t>2025-08-26</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853387</t>
+  </si>
+  <si>
+    <t>Subvention 2026, Secteur agricole, pour l'insertion sociale et professionnelle des mineurs et des jeunes se conformant ou s'étant conformés à des mesures judiciaires, par résolution du 14 novembre 2025</t>
+  </si>
+  <si>
+    <t>2026-11-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871614</t>
+  </si>
+  <si>
+    <t>Subventions 2023 aux entreprises agricoles privées pour l'embauche de personnes participant aux projets du programme des écoles professionnelles à double emploi (ligne ii), conformément à la résolution du 9 août 2023 qui les appelle</t>
+  </si>
+  <si>
+    <t>2023-09-14</t>
+  </si>
+  <si>
+    <t>2024-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715999</t>
+  </si>
+  <si>
+    <t>Subvention 2023 aux entreprises agricoles privées pour l'embauche de personnes participant aux projets du programme de collaboration rurale (ligne ii), conformément à la résolution du 9 août 2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716031</t>
+  </si>
+  <si>
+    <t>Arrêté du 15 octobre 2024 établissant les bases réglementaires de l'aide aux organisations agricoles professionnelles et aux associations agricoles pour la réalisation d'activités d'intérêt agricole et annonçant l'appel à candidatures pour l'année 2024 (Code de procédure)</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>2024-11-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/791659</t>
+  </si>
+  <si>
+    <t>Arrêté du 21 août 2025 établissant les bases réglementaires des aides destinées à promouvoir l'utilisation commune d'installations et de matériels dans le cadre d'un système associatif, au titre du Plan stratégique de la Politique agricole commune</t>
+  </si>
+  <si>
+    <t>2025-08-25</t>
+  </si>
+  <si>
+    <t>2025-09-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853100</t>
+  </si>
+  <si>
+    <t>Arrêté du 18 septembre 2025 établissant le cadre réglementaire des aides aux organisations et associations agricoles professionnelles pour la réalisation d'activités d'intérêt agricole et lançant un appel à candidatures pour l'année 2025 (code de</t>
+  </si>
+  <si>
+    <t>2025-09-24</t>
+  </si>
+  <si>
+    <t>2025-10-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/858070</t>
+  </si>
+  <si>
+    <t>Aides aux investissements dans la transformation et la commercialisation des produits agricoles cofinancées par le Fonds européen agricole pour le développement rural (FEADER)</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881481</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 décembre 2025 établissant le cadre réglementaire des subventions compétitives pour les investissements de reboisement avec des essences feuillues et/ou conifères, cofinancées par le Fonds européen agricole pour le développement</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882176</t>
+  </si>
+  <si>
+    <t>DÉCRET du 30 décembre 2025 établissant les bases réglementaires des aides, par appel d'offres concurrentiel, pour la promotion et le soutien des groupements forestiers de producteurs forestiers gérés conjointement, cofinancés par le Fonds de l'UE</t>
+  </si>
+  <si>
+    <t>2026-01-21</t>
+  </si>
+  <si>
+    <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882671</t>
+  </si>
+  <si>
+    <t>Règlement régissant la procédure d'octroi d'aides aux projets d'amélioration énergétique, destinées aux travailleurs indépendants et aux PME, sur le territoire de la Communauté autonome de Galice</t>
+  </si>
+  <si>
+    <t>2024-01-10</t>
+  </si>
+  <si>
+    <t>2024-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729217</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire et appel à candidatures pour 2024 pour des subventions destinées à des projets uniques visant à améliorer la durabilité énergétique des entreprises du secteur industriel de la province de La Corogne,</t>
+  </si>
+  <si>
+    <t>2024-05-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757169</t>
+  </si>
+  <si>
+    <t>Résolution du 18 mars 2024 établissant les bases réglementaires des aides à la nouvelle participation des agriculteurs aux systèmes de qualité, cofinancée par le Fonds européen agricole pour le développement rural (FEADER) dans le cadre du programme de développement</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761240</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire des subventions aux projets d'infrastructures de stockage d'énergie favorisant l'électrification de la demande énergétique, pour l'année 2024, cofinancé par le FEDER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783976</t>
+  </si>
+  <si>
+    <t>Résolution du 16 décembre 2025 de l'Institut galicien de l'énergie approuvant le cadre réglementaire des aides aux projets d'économie d'énergie et d'efficacité énergétique dans les entreprises galiciennes</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881665</t>
+  </si>
+  <si>
+    <t>Résolution du 23 décembre 2026 de l'Institut galicien de l'énergie établissant le cadre réglementaire des aides aux projets d'énergie photovoltaïque</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881947</t>
+  </si>
+  <si>
+    <t>Aide à l’amélioration des capacités d’innovation et au développement technologique des entreprises en Galice, programme « Ticket Innova » pour l’année 2025</t>
+  </si>
+  <si>
+    <t>2025-01-20</t>
+  </si>
+  <si>
+    <t>2025-09-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807213</t>
+  </si>
+  <si>
+    <t>Réglementation relative aux aides destinées à améliorer la capacité d’innovation des entreprises en Galice, par le biais du financement d’activités intégrées aux plans de conception et d’innovation (programme Igape Innova)</t>
+  </si>
+  <si>
+    <t>2025-01-21</t>
+  </si>
+  <si>
+    <t>2025-02-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808279</t>
+  </si>
+  <si>
+    <t>Appel à projets, dans le cadre d'un système d'appel d'offres concurrentiel, portant sur des équipements destinés à l'utilisation d'énergies renouvelables et à l'amélioration de l'efficacité énergétique dans les entreprises de production agricole primaire</t>
+  </si>
+  <si>
+    <t>2024-04-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756070</t>
+  </si>
+  <si>
+    <t>Appel à l'aide pour l'installation de jeunes et nouveaux agriculteurs en Cantabrie en 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877067</t>
+  </si>
+  <si>
+    <t>Appel à l'aide pour des investissements productifs contribuant à l'atténuation du changement climatique et à l'adaptation à celui-ci, à l'utilisation efficace des ressources naturelles et à la modernisation et/ou à l'amélioration des exploitations agricoles en Cantabrie.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751287</t>
+  </si>
+  <si>
+    <t>Appel à une aide d’urgence pour les projets d’investissement dans la transformation et la commercialisation des produits agricoles entrepris par l’industrie agroalimentaire et inclus dans le plan stratégique de la politique agricole commune de Cantabrie 2023-2027.</t>
+  </si>
+  <si>
+    <t>2024-05-08</t>
+  </si>
+  <si>
+    <t>2024-06-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757650</t>
+  </si>
+  <si>
+    <t>Résolution du conseiller au développement rural, à l’élevage, à la pêche et à l’alimentation, en date du 24 avril 2024, annonçant une aide à la production et à la commercialisation du miel, dans le cadre de l’intervention dans le secteur apicole.</t>
+  </si>
+  <si>
+    <t>2024-05-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757651</t>
+  </si>
+  <si>
+    <t>PLAN ANNUEL D'ASSURANCE AGRICOLE 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758013</t>
+  </si>
+  <si>
+    <t>Appel à l'aide pour l'installation de jeunes et nouveaux agriculteurs en Cantabrie en 2024</t>
+  </si>
+  <si>
+    <t>2024-09-12</t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783888</t>
+  </si>
+  <si>
+    <t>Appel à l’aide aux communes pour la construction de nouveaux ouvrages et l’amélioration des infrastructures agricoles 2024-2025, réglementé par l’arrêté DES/25/2024 du 14 août.</t>
+  </si>
+  <si>
+    <t>2024-10-07</t>
+  </si>
+  <si>
+    <t>2024-11-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789279</t>
+  </si>
+  <si>
+    <t>L’arrêté DES/07/2025 du 24 février 2025, qui prévoit que les aides financées par le FEAGF (Fonds européen de garantie agricole) et le FEADER (Fonds européen agricole pour le développement rural) soient incluses dans la demande unique pour l’année 2025 et comprend</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816912</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour une aide aux groupes de défense sanitaire du bétail reconnus en Cantabrie pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>2025-03-19</t>
+  </si>
+  <si>
+    <t>2025-04-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/819839</t>
+  </si>
+  <si>
+    <t>Appel à l’aide pour la production et la commercialisation du miel, dans le cadre de l’intervention dans le secteur apicole.</t>
+  </si>
+  <si>
+    <t>2025-05-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831030</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour l'année 2025 auprès des organisations agricoles professionnelles et des coopératives agricoles de Cantabrie, afin de les aider à compléter leurs dossiers de candidature pour l'appel à candidatures financé par la FEAGA et le FEADER.</t>
+  </si>
+  <si>
+    <t>2025-07-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836773</t>
+  </si>
+  <si>
+    <t>Appel à l'aide pour l'installation de jeunes et nouveaux agriculteurs en Cantabrie en 2025.</t>
+  </si>
+  <si>
+    <t>2025-08-20</t>
+  </si>
+  <si>
+    <t>2025-09-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851292</t>
+  </si>
+  <si>
+    <t>Appel à l’aide pour des investissements productifs liés à la contribution à l’atténuation du changement climatique et à l’adaptation à celui-ci, à l’utilisation efficace des ressources naturelles et à la modernisation et/ou à l’amélioration des exploitations agricoles en Cantabrie 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871752</t>
+  </si>
+  <si>
+    <t>Arrêté du 26 juin 2024 du ministère de l'Agriculture de Guantánamo et de RD demandant une aide pour le remplacement du cheptel bovin suite à son abattage dans le cadre des programmes sanitaires officiels relatifs aux maladies des ruminants.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/771905</t>
+  </si>
+  <si>
+    <t>Arrêté du 23 décembre 2024 du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui sollicite une aide pour la réalisation d'actions de formation, d'information et de démonstration dans le cadre du Plan stratégique national de la PAC espagnole.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805217</t>
+  </si>
+  <si>
+    <t>Arrêté du 8 avril 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui appelle à une aide pour la récolte verte des vignobles dans la Communauté de Castille-et-León pour la récolte 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/826028</t>
+  </si>
+  <si>
+    <t>Arrêté du 28 mai 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural demandant l'aide de l'Intervention sectorielle apicole pour la campagne apicole 2025 dans le cadre du PEPAC 2023-2027 en Castille-et-León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836078</t>
+  </si>
+  <si>
+    <t>Arrêté du 23 décembre 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural annonçant des subventions pour des activités de formation, d'information et de démonstration dans le cadre du PEPAC espagnol 2023/2027</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877691</t>
+  </si>
+  <si>
+    <t>Arrêté du 27 mai 2024 du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui lance un appel à candidatures pour la campagne apicole 2024, pour l'aide à l'intervention dans le secteur apicole dans le cadre du PEPAC 2023-2027 en Castille-et-León.</t>
+  </si>
+  <si>
+    <t>2024-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763714</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 mai 2024 du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui appelle à une aide visant à promouvoir l'élevage et l'enregistrement de spécimens de race pure de Castille et León dans les livres généalogiques.</t>
+  </si>
+  <si>
+    <t>2024-07-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764801</t>
+  </si>
+  <si>
+    <t>Arrêté du 25 janvier 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, portant sur des subventions destinées à financer les coûts salariaux des travailleurs handicapés dans les centres d'emploi spécialisés pour l'année 2024.</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>2024-12-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741343</t>
+  </si>
+  <si>
+    <t>Arrêté du 7 mai 2024 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions destinées à la modernisation, à la numérisation et à l'amélioration de la gestion commerciale en Castille-et-León</t>
+  </si>
+  <si>
+    <t>2024-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752127</t>
+  </si>
+  <si>
+    <t>DÉCRET AGA/ /2025 de , QUI PRÉVOIT DES SUBVENTIONS POUR UNE PARTIE DU COÛT DE LA SOUSCRIPTION D'UNE ASSURANCE AGRICOLE POUR L'ANNÉE 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876191</t>
+  </si>
+  <si>
+    <t>ARRÊTÉ AGA/…/2025 du 17 décembre, portant sur des subventions pour la fourniture de services de conseil agricole, dans le cadre du Plan stratégique national de la PAC 2023-2027, pour l’Aragon, pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876231</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/…/2026 du 23 janvier, portant sur des subventions destinées à l'installation de jeunes agriculteurs et à la modernisation et/ou à l'amélioration des exploitations agricoles, pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-01-29</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/883040</t>
+  </si>
+  <si>
+    <t>L’arrêté aga/1611/2023 du 7 novembre, qui fixe les modalités d’octroi d’une aide extraordinaire au financement des exploitations agricoles aragonaises en raison de la sécheresse et des difficultés actuelles du secteur, approuve son appel à candidatures pour 2023-2024.</t>
+  </si>
+  <si>
+    <t>2023-11-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/725778</t>
+  </si>
+  <si>
+    <t>DÉCRET EEI/ /2024 du 21 mai, qui prévoit une aide pour l'année 2024 pour la réalisation d'actions dans le domaine du commerce extérieur dans la Communauté autonome d'Aragon, menées par les PME aragonaises.</t>
+  </si>
+  <si>
+    <t>2024-06-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762378</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/ /2024 du 7 octobre, portant sur des subventions pour les investissements dans les installations de transformation et dans les infrastructures, structures et instruments de commercialisation du vin, pour l'année 2025 (exercice financier 2026).</t>
+  </si>
+  <si>
+    <t>2024-10-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790234</t>
+  </si>
+  <si>
+    <t>L'arrêté du 13 janvier, qui fixe les règles d'octroi d'une aide exceptionnelle destinée au financement des coopératives agricoles aragonaises en difficulté économique du fait de la sécheresse et des problèmes conjoncturels du secteur, et approuve son appel à candidatures</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808893</t>
+  </si>
+  <si>
+    <t>Arrêté du 23 janvier 2025 fixant les règles d'octroi d'une aide exceptionnelle par la Communauté autonome aux coopératives agricoles aragonaises et approuvant son appel à candidatures</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811527</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/ /2025 du 7 avril, approuvant l'appel à compléter en 2025, imputé à la convention FITE 2023, les subventions accordées au titre des arrêtés relatifs aux industries agroalimentaires de 2022 et 2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825563</t>
+  </si>
+  <si>
+    <t>DÉCRET AGA/ /2025 du 26 août, qui prévoit des subventions pour les investissements dans la transformation, la commercialisation et le développement des produits agricoles (industries agroalimentaires), dans le cadre du PEPAC pour la période 2023-2027 pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2025-08-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853458</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853473</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853478</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/…/2024 du 20 mai, portant sur des subventions pour la promotion et le développement des ventes locales de produits agroalimentaires en Aragon, pour l'année 2024.</t>
+  </si>
+  <si>
+    <t>2024-06-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756782</t>
+  </si>
+  <si>
+    <t>ORDONNANCE AGA/ /2025 du 20 janvier, relative à la soumission de la demande unique d’aide au titre de la Politique agricole commune pour l’année 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810222</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/284/2025 du 10 mars du ministre de l'Agriculture, de l'Élevage et de l'Alimentation annonçant des subventions visant à améliorer la production et la commercialisation des produits apicoles pour l'année 2025</t>
+  </si>
+  <si>
+    <t>2025-03-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822435</t>
+  </si>
+  <si>
+    <t>DÉCRET AGA/ /2026 du 16 janvier relatif à la soumission de la candidature unique pour la Politique agricole commune pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882041</t>
+  </si>
+  <si>
+    <t>Résolution de l'ICCA, qui lance un appel à candidatures pour la campagne 2024 d'aide au titre des actions I.6 et I.7 du Programme communautaire de soutien à la production agricole aux îles Canaries (POSEI)</t>
+  </si>
+  <si>
+    <t>Canarias</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799103</t>
+  </si>
+  <si>
+    <t>Aide au secteur agricole professionnel des îles Baléares 2026. - ORGANISATIONS AGRICOLES PROFESSIONNELLES (Siège à Minorque)</t>
+  </si>
+  <si>
+    <t>2026-05-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891944</t>
+  </si>
+  <si>
+    <t>Aide au secteur agricole professionnel des îles Baléares 2026 - ORGANISATIONS AGRICOLES PROFESSIONNELLES (Siège à Majorque)</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891942</t>
+  </si>
+  <si>
+    <t>Subventions pour les investissements dans les exploitations agricoles du secteur des noix. Appel à propositions 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892719</t>
+  </si>
+  <si>
+    <t>Subventions pour l'assurance agricole, d'élevage et forestière incluses dans le 46e régime combiné d'assurance agricole</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806457</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891006</t>
+  </si>
+  <si>
     <t>Ligne de financement « ICO Growth Exporters » - Agriculture de minimis</t>
   </si>
   <si>
     <t>2026-02-09</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886390</t>
-  </si>
-[...2569 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891006</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -5045,740 +5045,742 @@
       <c r="D59" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G59" s="1"/>
       <c r="H59" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G60" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>81</v>
+      </c>
       <c r="H60" s="1" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
         <v>213</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C62" s="1" t="s">
         <v>217</v>
-      </c>
-[...4 lines deleted...]
-        <v>215</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H62" s="1" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
         <v>219</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>220</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>81</v>
+        <v>222</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H64" s="1" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C65" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="B65" s="1" t="s">
+      <c r="D65" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H65" s="1" t="s">
         <v>229</v>
-      </c>
-[...16 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B66" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="B66" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H66" s="1" t="s">
         <v>232</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="B67" s="1" t="s">
+      <c r="H67" s="1" t="s">
         <v>235</v>
-      </c>
-[...16 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H68" s="1" t="s">
         <v>237</v>
-      </c>
-[...19 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>220</v>
+        <v>59</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>36</v>
+        <v>239</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>243</v>
+        <v>81</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G76" s="1"/>
+      <c r="H76" s="1" t="s">
         <v>255</v>
-      </c>
-[...19 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B77" s="1" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G77" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>259</v>
+      </c>
       <c r="H77" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H78" s="1" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="B79" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C79" s="1" t="s">
+      <c r="H79" s="1" t="s">
         <v>266</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>207</v>
+        <v>268</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="G80" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G80" s="1"/>
+      <c r="H80" s="1" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G81" s="1"/>
       <c r="H81" s="1" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C82" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="B82" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D82" s="1" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G82" s="1"/>
       <c r="H82" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>277</v>
       </c>
       <c r="C83" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H83" s="1" t="s">
         <v>278</v>
-      </c>
-[...11 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B84" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="B84" s="1" t="s">
+      <c r="C84" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="C84" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D84" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>36</v>
+        <v>98</v>
       </c>
       <c r="H84" s="1" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
         <v>283</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>285</v>
+        <v>162</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B86" s="1" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E86" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H86" s="1" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B87" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="B87" s="1" t="s">
+      <c r="C87" s="1" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H87" s="1" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
         <v>293</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C88" s="1" t="s">
@@ -5812,438 +5814,438 @@
       </c>
       <c r="D89" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H89" s="1" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
         <v>301</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>302</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E90" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>302</v>
+        <v>56</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>303</v>
+        <v>220</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C94" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="B94" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D94" s="1" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H94" s="1" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="1" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H98" s="1" t="s">
         <v>322</v>
-      </c>
-[...19 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H99" s="1" t="s">
         <v>324</v>
-      </c>
-[...19 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C100" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="B100" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D100" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="H100" s="1" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B101" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C101" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="C101" s="1" t="s">
+      <c r="D101" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H101" s="1" t="s">
         <v>331</v>
-      </c>
-[...13 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C102" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="B102" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C102" s="1" t="s">
+      <c r="D102" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H102" s="1" t="s">
         <v>334</v>
-      </c>
-[...13 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>243</v>
+        <v>23</v>
       </c>
       <c r="H103" s="1" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
         <v>339</v>
       </c>
       <c r="B104" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C104" s="1" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B105" s="1" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>344</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H105" s="1" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="1" t="s">
         <v>346</v>
       </c>
       <c r="B106" s="1" t="s">
@@ -6251,6315 +6253,6313 @@
       </c>
       <c r="C106" s="1" t="s">
         <v>348</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H106" s="1" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B107" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="C107" s="1" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="C108" s="1" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B109" s="1" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>23</v>
+        <v>359</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>362</v>
+        <v>170</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H110" s="1" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="B111" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="B111" s="1" t="s">
+      <c r="C111" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="C111" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D111" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E111" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="H111" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1" t="s">
         <v>368</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>370</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="H112" s="1" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="1" t="s">
         <v>372</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="H113" s="1" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="1" t="s">
         <v>376</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>378</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="H114" s="1" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="1" t="s">
         <v>380</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C115" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H115" s="1" t="s">
         <v>382</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="1" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H117" s="1" t="s">
         <v>384</v>
-      </c>
-[...19 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="1" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B118" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H118" s="1" t="s">
         <v>385</v>
-      </c>
-[...16 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E119" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="1" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="1" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="1" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="1" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>341</v>
+        <v>220</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="B124" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="B124" s="1" t="s">
+      <c r="C124" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H124" s="1" t="s">
         <v>395</v>
-      </c>
-[...16 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="B125" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="B125" s="1" t="s">
+      <c r="C125" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H125" s="1" t="s">
         <v>398</v>
-      </c>
-[...16 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="B126" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="B126" s="1" t="s">
+      <c r="C126" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H126" s="1" t="s">
         <v>401</v>
-      </c>
-[...16 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B127" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="B127" s="1" t="s">
+      <c r="C127" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="C127" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D127" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="H127" s="1" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
         <v>406</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>407</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>408</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="H128" s="1" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B129" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C129" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="C129" s="1" t="s">
+      <c r="D129" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F129" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H129" s="1" t="s">
         <v>412</v>
-      </c>
-[...13 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="B130" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="B130" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C130" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H130" s="1" t="s">
         <v>415</v>
-      </c>
-[...13 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="B131" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="B131" s="1" t="s">
+      <c r="C131" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="C131" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D131" s="1" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="H131" s="1" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
         <v>420</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>421</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="H132" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
         <v>424</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>426</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="H133" s="1" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
         <v>428</v>
       </c>
       <c r="B134" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H134" s="1" t="s">
         <v>429</v>
-      </c>
-[...16 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>288</v>
+        <v>162</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>341</v>
+        <v>143</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C136" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="B136" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D136" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="H136" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
         <v>436</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C137" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F137" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H137" s="1" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="B138" s="1" t="s">
+      <c r="D138" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F138" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H138" s="1" t="s">
         <v>441</v>
-      </c>
-[...16 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B139" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="B139" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C139" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F139" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H139" s="1" t="s">
         <v>444</v>
-      </c>
-[...13 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F140" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H140" s="1" t="s">
         <v>446</v>
-      </c>
-[...19 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>161</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>39</v>
+        <v>143</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="C142" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="B142" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D142" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="H142" s="1" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
         <v>453</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C143" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H143" s="1" t="s">
         <v>455</v>
-      </c>
-[...13 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="B144" s="1" t="s">
         <v>457</v>
       </c>
-      <c r="B144" s="1" t="s">
+      <c r="C144" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F144" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H144" s="1" t="s">
         <v>458</v>
-      </c>
-[...16 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="B145" s="1" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>461</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="G145" s="1"/>
       <c r="H145" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G146" s="1"/>
       <c r="H146" s="1" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G147" s="1"/>
       <c r="H147" s="1" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>469</v>
+        <v>150</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>465</v>
+        <v>118</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G148" s="1"/>
       <c r="H148" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>150</v>
+        <v>470</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>118</v>
+        <v>358</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G149" s="1"/>
       <c r="H149" s="1" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="B150" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="B150" s="1" t="s">
+      <c r="C150" s="1" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G150" s="1"/>
       <c r="H150" s="1" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
         <v>476</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>477</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>478</v>
+        <v>370</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G151" s="1"/>
       <c r="H151" s="1" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="B152" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="B152" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C152" s="1" t="s">
-        <v>374</v>
+        <v>461</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G152" s="1"/>
       <c r="H152" s="1" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="B153" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="B153" s="1" t="s">
+      <c r="C153" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="C153" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D153" s="1" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G153" s="1"/>
       <c r="H153" s="1" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
         <v>486</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>487</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>488</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G154" s="1"/>
       <c r="H154" s="1" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="1" t="s">
         <v>490</v>
       </c>
       <c r="B155" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C155" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="C155" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D155" s="1" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G155" s="1"/>
       <c r="H155" s="1" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B156" s="1" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>495</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G156" s="1"/>
       <c r="H156" s="1" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="1" t="s">
         <v>497</v>
       </c>
       <c r="B157" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C157" s="1" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G157" s="1"/>
       <c r="H157" s="1" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="1" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>429</v>
+        <v>498</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>502</v>
+        <v>433</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G158" s="1"/>
       <c r="H158" s="1" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="1" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>502</v>
+        <v>162</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>437</v>
+        <v>503</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G159" s="1"/>
       <c r="H159" s="1" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="B160" s="1" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>507</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G160" s="1"/>
       <c r="H160" s="1" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="1" t="s">
         <v>509</v>
       </c>
       <c r="B161" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C161" s="1" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G161" s="1"/>
       <c r="H161" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C162" s="1" t="s">
         <v>513</v>
-      </c>
-[...4 lines deleted...]
-        <v>514</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E162" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G162" s="1"/>
       <c r="H162" s="1" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="1" t="s">
-        <v>516</v>
+        <v>272</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>303</v>
+        <v>143</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G163" s="1"/>
       <c r="H163" s="1" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="1" t="s">
-        <v>276</v>
+        <v>517</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>143</v>
+        <v>110</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E164" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G164" s="1"/>
       <c r="H164" s="1" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="B165" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="B165" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C165" s="1" t="s">
-        <v>522</v>
+        <v>336</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E165" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G165" s="1"/>
       <c r="H165" s="1" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="B166" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="B166" s="1" t="s">
+      <c r="C166" s="1" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E166" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G166" s="1"/>
       <c r="H166" s="1" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="1" t="s">
         <v>527</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>528</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="E167" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G167" s="1"/>
       <c r="H167" s="1" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="1" t="s">
         <v>531</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="E168" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G168" s="1"/>
       <c r="H168" s="1" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E169" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G169" s="1"/>
       <c r="H169" s="1" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E170" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F170" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H170" s="1" t="s">
         <v>539</v>
-      </c>
-[...17 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B171" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="B171" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C171" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E171" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F171" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H171" s="1" t="s">
         <v>542</v>
-      </c>
-[...11 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B172" s="1" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>545</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="E172" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="H172" s="1" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="1" t="s">
         <v>547</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>548</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>60</v>
+        <v>549</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E173" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="G173" s="1"/>
       <c r="H173" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>552</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="E174" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>269</v>
+        <v>239</v>
       </c>
       <c r="H174" s="1" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="1" t="s">
         <v>554</v>
       </c>
       <c r="B175" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C175" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="C175" s="1" t="s">
+      <c r="D175" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E175" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F175" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H175" s="1" t="s">
         <v>556</v>
-      </c>
-[...11 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="C176" s="1" t="s">
         <v>558</v>
       </c>
-      <c r="B176" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C176" s="1" t="s">
+      <c r="D176" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E176" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F176" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H176" s="1" t="s">
         <v>559</v>
-      </c>
-[...13 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E177" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F177" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G177" s="1"/>
+      <c r="H177" s="1" t="s">
         <v>561</v>
-      </c>
-[...19 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="1" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E178" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="1" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>277</v>
+        <v>221</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>278</v>
+        <v>565</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E179" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G179" s="1"/>
       <c r="H179" s="1" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="1" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>529</v>
+        <v>88</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>565</v>
+        <v>60</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E180" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>12</v>
+        <v>359</v>
       </c>
       <c r="H180" s="1" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="1" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="C181" s="1"/>
       <c r="D181" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E181" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G181" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>359</v>
+      </c>
       <c r="H181" s="1" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E182" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F182" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H182" s="1" t="s">
         <v>574</v>
-      </c>
-[...19 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C183" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="B183" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C183" s="1"/>
       <c r="D183" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E183" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>363</v>
+        <v>50</v>
       </c>
       <c r="H183" s="1" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="1" t="s">
         <v>578</v>
       </c>
       <c r="B184" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E184" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F184" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H184" s="1" t="s">
         <v>579</v>
-      </c>
-[...16 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E185" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F185" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H185" s="1" t="s">
         <v>582</v>
-      </c>
-[...19 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="1" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>59</v>
+        <v>217</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>60</v>
+        <v>576</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E186" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>263</v>
+        <v>222</v>
       </c>
       <c r="H186" s="1" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="1" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>221</v>
+        <v>157</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>588</v>
+        <v>102</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E187" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="H187" s="1" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E188" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F188" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H188" s="1" t="s">
         <v>590</v>
-      </c>
-[...19 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="B189" s="1" t="s">
         <v>592</v>
       </c>
-      <c r="B189" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C189" s="1" t="s">
-        <v>102</v>
+        <v>312</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="E189" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H189" s="1" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="1" t="s">
         <v>594</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>596</v>
+        <v>312</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="E190" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H190" s="1" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="1" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E191" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H191" s="1" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E192" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F192" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H192" s="1" t="s">
         <v>601</v>
-      </c>
-[...19 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E193" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F193" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H193" s="1" t="s">
         <v>603</v>
-      </c>
-[...19 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="1" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>366</v>
+        <v>495</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>607</v>
+        <v>506</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E194" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H194" s="1" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="1" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>288</v>
+        <v>607</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>162</v>
+        <v>220</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E195" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H195" s="1" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="1" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>499</v>
+        <v>59</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>510</v>
+        <v>60</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E196" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H196" s="1" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="C197" s="1" t="s">
         <v>613</v>
-      </c>
-[...4 lines deleted...]
-        <v>224</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E197" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H197" s="1" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="B198" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="B198" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C198" s="1" t="s">
-        <v>60</v>
+        <v>151</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E198" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H198" s="1" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="1" t="s">
         <v>618</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>620</v>
+        <v>151</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H199" s="1" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="1" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>151</v>
+        <v>440</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E200" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H200" s="1" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C201" s="1" t="s">
         <v>625</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E201" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H201" s="1" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="1" t="s">
         <v>627</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>444</v>
+        <v>629</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E202" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H202" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>632</v>
+        <v>411</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E203" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H203" s="1" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="1" t="s">
         <v>634</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>635</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>636</v>
+        <v>277</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E204" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H204" s="1" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="B205" s="1" t="s">
         <v>638</v>
       </c>
-      <c r="B205" s="1" t="s">
+      <c r="C205" s="1" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E205" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H205" s="1" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="1" t="s">
         <v>641</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>642</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>281</v>
+        <v>102</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E206" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H206" s="1" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="1" t="s">
         <v>644</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>645</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>646</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E207" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H207" s="1" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="1" t="s">
         <v>648</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>102</v>
+        <v>646</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E208" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H208" s="1" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="B209" s="1" t="s">
         <v>651</v>
       </c>
-      <c r="B209" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C209" s="1" t="s">
-        <v>653</v>
+        <v>39</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E209" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H209" s="1" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C210" s="1" t="s">
         <v>655</v>
-      </c>
-[...4 lines deleted...]
-        <v>653</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E210" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H210" s="1" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="1" t="s">
         <v>657</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>658</v>
+        <v>128</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>39</v>
+        <v>122</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E211" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H211" s="1" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B212" s="1" t="s">
         <v>660</v>
       </c>
-      <c r="B212" s="1" t="s">
+      <c r="C212" s="1" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E212" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H212" s="1" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="1" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>128</v>
+        <v>426</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>122</v>
+        <v>503</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E213" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H213" s="1" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="B214" s="1" t="s">
         <v>666</v>
       </c>
-      <c r="B214" s="1" t="s">
+      <c r="C214" s="1" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E214" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H214" s="1" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="B215" s="1" t="s">
         <v>670</v>
       </c>
-      <c r="B215" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C215" s="1" t="s">
-        <v>507</v>
+        <v>671</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E215" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>40</v>
+        <v>222</v>
       </c>
       <c r="H215" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>674</v>
+        <v>642</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E216" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>40</v>
+        <v>222</v>
       </c>
       <c r="H216" s="1" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="1" t="s">
         <v>676</v>
       </c>
       <c r="B217" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="C217" s="1" t="s">
         <v>677</v>
       </c>
-      <c r="C217" s="1" t="s">
+      <c r="D217" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E217" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F217" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H217" s="1" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>679</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="B218" s="1" t="s">
         <v>680</v>
       </c>
-      <c r="B218" s="1" t="s">
+      <c r="C218" s="1" t="s">
         <v>681</v>
       </c>
-      <c r="C218" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D218" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E218" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="H218" s="1" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="1" t="s">
         <v>683</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>681</v>
+        <v>169</v>
       </c>
       <c r="C219" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E219" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F219" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H219" s="1" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="B220" s="1" t="s">
         <v>686</v>
       </c>
-      <c r="B220" s="1" t="s">
+      <c r="C220" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="C220" s="1" t="s">
+      <c r="D220" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E220" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F220" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H220" s="1" t="s">
         <v>688</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="C221" s="1" t="s">
         <v>690</v>
       </c>
-      <c r="B221" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D221" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E221" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="H221" s="1" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="1" t="s">
         <v>692</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>693</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>694</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E222" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="H222" s="1" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="1" t="s">
         <v>696</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>369</v>
+        <v>433</v>
       </c>
       <c r="C223" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E223" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F223" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H223" s="1" t="s">
         <v>697</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="B224" s="1" t="s">
         <v>699</v>
       </c>
-      <c r="B224" s="1" t="s">
+      <c r="C224" s="1" t="s">
         <v>700</v>
       </c>
-      <c r="C224" s="1" t="s">
+      <c r="D224" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E224" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F224" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H224" s="1" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="B225" s="1" t="s">
         <v>703</v>
       </c>
-      <c r="B225" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C225" s="1" t="s">
-        <v>507</v>
+        <v>635</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E225" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="H225" s="1" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="B226" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="B226" s="1" t="s">
+      <c r="C226" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="C226" s="1" t="s">
+      <c r="D226" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E226" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F226" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H226" s="1" t="s">
         <v>707</v>
-      </c>
-[...13 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C227" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="B227" s="1" t="s">
+      <c r="D227" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E227" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F227" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H227" s="1" t="s">
         <v>710</v>
-      </c>
-[...16 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="1" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="B228" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C228" s="1" t="s">
         <v>712</v>
       </c>
-      <c r="C228" s="1" t="s">
+      <c r="D228" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E228" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F228" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H228" s="1" t="s">
         <v>713</v>
-      </c>
-[...13 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="B229" s="1" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>716</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E229" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>226</v>
+        <v>717</v>
       </c>
       <c r="H229" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>528</v>
+        <v>45</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E230" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>226</v>
+        <v>265</v>
       </c>
       <c r="H230" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>722</v>
+        <v>150</v>
       </c>
       <c r="C231" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E231" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F231" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H231" s="1" t="s">
         <v>723</v>
-      </c>
-[...13 lines deleted...]
-        <v>725</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E232" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F232" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H232" s="1" t="s">
         <v>726</v>
-      </c>
-[...19 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="1" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>150</v>
+        <v>369</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>118</v>
+        <v>670</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E233" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H233" s="1" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="1" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>97</v>
+        <v>369</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>732</v>
+        <v>670</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E234" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H234" s="1" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="1" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>677</v>
+        <v>732</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E235" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H235" s="1" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="C236" s="1" t="s">
         <v>736</v>
       </c>
-      <c r="B236" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D236" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E236" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H236" s="1" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="1" t="s">
         <v>738</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>366</v>
+        <v>739</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E237" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H237" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E238" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H238" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>746</v>
+        <v>302</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>747</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E239" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H239" s="1" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="1" t="s">
         <v>749</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>750</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>751</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E240" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H240" s="1" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="1" t="s">
         <v>753</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>306</v>
+        <v>754</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>754</v>
+        <v>450</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E241" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H241" s="1" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="1" t="s">
         <v>756</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>757</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>758</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E242" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H242" s="1" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="1" t="s">
         <v>760</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>454</v>
+        <v>762</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E243" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H243" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>765</v>
+        <v>59</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E244" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H244" s="1" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="1" t="s">
         <v>767</v>
       </c>
       <c r="B245" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C245" s="1"/>
+      <c r="D245" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E245" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F245" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H245" s="1" t="s">
         <v>768</v>
-      </c>
-[...16 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="1" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>772</v>
-[...3 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C246" s="1"/>
       <c r="D246" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E246" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H246" s="1" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="1" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>355</v>
+        <v>122</v>
       </c>
       <c r="C247" s="1"/>
       <c r="D247" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E247" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H247" s="1" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="1" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>355</v>
+        <v>774</v>
       </c>
       <c r="C248" s="1"/>
       <c r="D248" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E248" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H248" s="1" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E249" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F249" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H249" s="1" t="s">
         <v>778</v>
-      </c>
-[...17 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="B250" s="1" t="s">
         <v>780</v>
       </c>
-      <c r="B250" s="1" t="s">
+      <c r="C250" s="1" t="s">
         <v>781</v>
       </c>
-      <c r="C250" s="1"/>
       <c r="D250" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E250" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H250" s="1" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="1" t="s">
         <v>783</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>784</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>117</v>
+        <v>785</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E251" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H251" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>787</v>
+        <v>477</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>788</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E252" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F252" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>269</v>
+        <v>46</v>
       </c>
       <c r="H252" s="1" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="1" t="s">
         <v>790</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>791</v>
       </c>
       <c r="C253" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E253" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F253" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H253" s="1" t="s">
         <v>792</v>
-      </c>
-[...13 lines deleted...]
-        <v>793</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="1" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>481</v>
+        <v>284</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>795</v>
+        <v>162</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E254" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F254" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H254" s="1" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="1" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>798</v>
+        <v>337</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>284</v>
+        <v>60</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E255" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H255" s="1" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="1" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>288</v>
+        <v>761</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>162</v>
+        <v>798</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E256" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H256" s="1" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="C257" s="1" t="s">
         <v>802</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E257" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F257" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H257" s="1" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="1" t="s">
         <v>804</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>768</v>
+        <v>805</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E258" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H258" s="1" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E259" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F259" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H259" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="1" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>812</v>
+        <v>146</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>813</v>
+        <v>122</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E260" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F260" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H260" s="1" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="1" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>816</v>
+        <v>161</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>817</v>
+        <v>162</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E261" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H261" s="1" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="1" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>146</v>
+        <v>817</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>122</v>
+        <v>434</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E262" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H262" s="1" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="1" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>161</v>
+        <v>820</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>162</v>
+        <v>750</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E263" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H263" s="1" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="1" t="s">
-        <v>823</v>
+        <v>800</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>824</v>
+        <v>801</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>438</v>
+        <v>802</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E264" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F264" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H264" s="1" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="1" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>827</v>
+        <v>337</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>757</v>
+        <v>507</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E265" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H265" s="1" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="1" t="s">
-        <v>807</v>
+        <v>825</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>808</v>
+        <v>826</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>809</v>
+        <v>827</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E266" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H266" s="1" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="B267" s="1" t="s">
         <v>830</v>
       </c>
-      <c r="B267" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C267" s="1" t="s">
-        <v>511</v>
+        <v>831</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E267" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H267" s="1" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>833</v>
+        <v>761</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>834</v>
+        <v>798</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E268" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F268" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H268" s="1" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="1" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>837</v>
+        <v>735</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>838</v>
+        <v>147</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E269" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H269" s="1" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="1" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>768</v>
+        <v>735</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>805</v>
+        <v>147</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E270" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F270" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H270" s="1" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="1" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>742</v>
+        <v>840</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>147</v>
+        <v>841</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E271" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F271" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H271" s="1" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E272" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F272" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G272" s="1" t="s">
         <v>844</v>
-      </c>
-[...16 lines deleted...]
-        <v>46</v>
       </c>
       <c r="H272" s="1" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="1" t="s">
         <v>846</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>847</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>848</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E273" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F273" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>46</v>
+        <v>844</v>
       </c>
       <c r="H273" s="1" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="1" t="s">
         <v>850</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>96</v>
+        <v>851</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>795</v>
+        <v>852</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E274" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F274" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>851</v>
+        <v>844</v>
       </c>
       <c r="H274" s="1" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E275" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F275" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>851</v>
+        <v>844</v>
       </c>
       <c r="H275" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>858</v>
+        <v>638</v>
       </c>
       <c r="C276" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E276" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F276" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H276" s="1" t="s">
         <v>859</v>
-      </c>
-[...13 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E277" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F277" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H277" s="1" t="s">
         <v>861</v>
-      </c>
-[...19 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="1" t="s">
-        <v>865</v>
+        <v>862</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E278" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F278" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>851</v>
+        <v>844</v>
       </c>
       <c r="H278" s="1" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E279" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F279" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H279" s="1" t="s">
         <v>867</v>
-      </c>
-[...19 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="B280" s="1" t="s">
         <v>869</v>
       </c>
-      <c r="B280" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C280" s="1" t="s">
-        <v>649</v>
+        <v>588</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E280" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>851</v>
+        <v>844</v>
       </c>
       <c r="H280" s="1" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="1" t="s">
         <v>871</v>
       </c>
       <c r="B281" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E281" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F281" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H281" s="1" t="s">
         <v>872</v>
-      </c>
-[...16 lines deleted...]
-        <v>874</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E282" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F282" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H282" s="1" t="s">
         <v>875</v>
-      </c>
-[...19 lines deleted...]
-        <v>877</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E283" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F283" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H283" s="1" t="s">
         <v>878</v>
-      </c>
-[...19 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E284" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F284" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H284" s="1" t="s">
         <v>880</v>
-      </c>
-[...19 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="1" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>884</v>
+        <v>59</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>884</v>
+        <v>60</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E285" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>851</v>
+        <v>844</v>
       </c>
       <c r="H285" s="1" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E286" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F286" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H286" s="1" t="s">
         <v>886</v>
-      </c>
-[...19 lines deleted...]
-        <v>887</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="B287" s="1" t="s">
         <v>888</v>
       </c>
-      <c r="B287" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C287" s="1" t="s">
-        <v>60</v>
+        <v>889</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E287" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F287" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>851</v>
+        <v>844</v>
       </c>
       <c r="H287" s="1" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="1" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>891</v>
+        <v>391</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>892</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="E288" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F288" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>851</v>
+        <v>844</v>
       </c>
       <c r="H288" s="1" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="1" t="s">
         <v>894</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>895</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>896</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E289" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F289" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>851</v>
+        <v>844</v>
       </c>
       <c r="H289" s="1" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="1" t="s">
         <v>898</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>395</v>
+        <v>895</v>
       </c>
       <c r="C290" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E290" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F290" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H290" s="1" t="s">
         <v>899</v>
-      </c>
-[...13 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="B291" s="1" t="s">
         <v>901</v>
       </c>
-      <c r="B291" s="1" t="s">
+      <c r="C291" s="1" t="s">
         <v>902</v>
       </c>
-      <c r="C291" s="1" t="s">
+      <c r="D291" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E291" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F291" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H291" s="1" t="s">
         <v>903</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="B292" s="1" t="s">
         <v>905</v>
       </c>
-      <c r="B292" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C292" s="1" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E292" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F292" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>851</v>
+        <v>81</v>
       </c>
       <c r="H292" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="1" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E293" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F293" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H293" s="1" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="1" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E294" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F294" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H294" s="1" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="1" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>916</v>
+        <v>203</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>917</v>
+        <v>548</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E295" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H295" s="1" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="B296" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="B296" s="1" t="s">
+      <c r="C296" s="1" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E296" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F296" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H296" s="1" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="B297" s="1" t="s">
         <v>923</v>
       </c>
-      <c r="B297" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C297" s="1" t="s">
-        <v>555</v>
+        <v>924</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E297" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F297" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H297" s="1" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="1" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>927</v>
+        <v>667</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E298" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H298" s="1" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="1" t="s">
         <v>929</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>930</v>
+        <v>362</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>931</v>
+        <v>670</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E299" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F299" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H299" s="1" t="s">
-        <v>932</v>
+        <v>930</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="1" t="s">
-        <v>933</v>
+        <v>931</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>934</v>
+        <v>865</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>674</v>
+        <v>902</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E300" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F300" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H300" s="1" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="1" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>366</v>
+        <v>827</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>677</v>
+        <v>934</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="E301" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F301" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H301" s="1" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="1" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>872</v>
+        <v>79</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>909</v>
+        <v>541</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E302" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F302" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H302" s="1" t="s">
-        <v>939</v>
+        <v>937</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="C303" s="1" t="s">
         <v>940</v>
       </c>
-      <c r="B303" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D303" s="1" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="E303" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F303" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H303" s="1" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="B304" s="1" t="s">
         <v>943</v>
       </c>
-      <c r="B304" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C304" s="1" t="s">
-        <v>548</v>
+        <v>944</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E304" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F304" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H304" s="1" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="1" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>947</v>
+        <v>852</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E305" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F305" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H305" s="1" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="1" t="s">
         <v>949</v>
       </c>
       <c r="B306" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E306" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F306" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H306" s="1" t="s">
         <v>950</v>
-      </c>
-[...16 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="1" t="s">
-        <v>953</v>
+        <v>951</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>954</v>
+        <v>470</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>859</v>
+        <v>422</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E307" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F307" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="H307" s="1" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="1" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>59</v>
+        <v>954</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>60</v>
+        <v>955</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E308" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F308" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H308" s="1" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="B309" s="1" t="s">
         <v>958</v>
       </c>
-      <c r="B309" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C309" s="1" t="s">
-        <v>426</v>
+        <v>852</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E309" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F309" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H309" s="1" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="1" t="s">
         <v>960</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>962</v>
+        <v>852</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E310" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F310" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H310" s="1" t="s">
-        <v>963</v>
+        <v>961</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="C311" s="1" t="s">
         <v>964</v>
-      </c>
-[...4 lines deleted...]
-        <v>859</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E311" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F311" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H311" s="1" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="B312" s="1" t="s">
         <v>967</v>
       </c>
-      <c r="B312" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C312" s="1" t="s">
-        <v>859</v>
+        <v>968</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E312" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F312" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H312" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>970</v>
+        <v>421</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>971</v>
+        <v>162</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E313" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F313" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H313" s="1" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="B314" s="1" t="s">
         <v>973</v>
       </c>
-      <c r="B314" s="1" t="s">
+      <c r="C314" s="1" t="s">
         <v>974</v>
-      </c>
-[...1 lines deleted...]
-        <v>975</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E314" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F314" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H314" s="1" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="B315" s="1" t="s">
         <v>977</v>
       </c>
-      <c r="B315" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C315" s="1" t="s">
-        <v>162</v>
+        <v>699</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E315" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F315" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H315" s="1" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="1" t="s">
         <v>979</v>
       </c>
       <c r="B316" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C316" s="1" t="s">
         <v>980</v>
-      </c>
-[...1 lines deleted...]
-        <v>981</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E316" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F316" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H316" s="1" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="B317" s="1" t="s">
         <v>983</v>
       </c>
-      <c r="B317" s="1" t="s">
+      <c r="C317" s="1" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>706</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E317" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F317" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H317" s="1" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="1" t="s">
         <v>986</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>370</v>
+        <v>774</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>987</v>
+        <v>548</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E318" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F318" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H318" s="1" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E319" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F319" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H319" s="1" t="s">
         <v>989</v>
-      </c>
-[...19 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="1" t="s">
-        <v>993</v>
+        <v>990</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>781</v>
+        <v>146</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>555</v>
+        <v>840</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E320" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F320" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H320" s="1" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="1" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>962</v>
+        <v>161</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>645</v>
+        <v>426</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E321" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F321" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H321" s="1" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="1" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>146</v>
+        <v>366</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>847</v>
+        <v>143</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E322" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F322" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H322" s="1" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="1" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>161</v>
+        <v>206</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>430</v>
+        <v>524</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E323" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F323" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H323" s="1" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="1" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>370</v>
+        <v>358</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>143</v>
+        <v>999</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E324" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F324" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H324" s="1" t="s">
-        <v>1002</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="1" t="s">
-        <v>1003</v>
+        <v>1001</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>206</v>
+        <v>67</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>528</v>
+        <v>1002</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E325" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F325" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G325" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H325" s="1" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B326" s="1" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E326" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F326" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G326" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H326" s="1" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>67</v>
+        <v>1009</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>1009</v>
+        <v>720</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E327" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F327" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H327" s="1" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="B328" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E328" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F328" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H328" s="1" t="s">
         <v>1012</v>
-      </c>
-[...16 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="1" t="s">
-        <v>1015</v>
+        <v>1013</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>1016</v>
-[...3 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="C329" s="1"/>
       <c r="D329" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E329" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F329" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="H329" s="1" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="1" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>206</v>
+        <v>1016</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>272</v>
+        <v>1017</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="E330" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F330" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H330" s="1" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B331" s="1" t="s">
         <v>1020</v>
       </c>
-      <c r="B331" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C331" s="1"/>
+      <c r="C331" s="1" t="s">
+        <v>151</v>
+      </c>
       <c r="D331" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E331" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F331" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H331" s="1" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="B332" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C332" s="1" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E332" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F332" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H332" s="1" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B333" s="1" t="s">
         <v>1026</v>
       </c>
-      <c r="B333" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C333" s="1" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E333" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F333" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H333" s="1" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="1" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>157</v>
+        <v>646</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>1030</v>
+        <v>330</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E334" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F334" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G334" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H334" s="1" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="1" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>1033</v>
+        <v>785</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>147</v>
+        <v>330</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E335" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F335" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H335" s="1" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="1" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>653</v>
+        <v>974</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>334</v>
+        <v>506</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E336" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F336" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H336" s="1" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="1" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>792</v>
+        <v>1035</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E337" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F337" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H337" s="1" t="s">
-        <v>1038</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="1" t="s">
-        <v>1039</v>
+        <v>1034</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>981</v>
+        <v>1035</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>510</v>
+        <v>332</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E338" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F338" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H338" s="1" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="1" t="s">
-        <v>1041</v>
+        <v>1034</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>1042</v>
+        <v>1035</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E339" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F339" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H339" s="1" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="1" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>1042</v>
+        <v>958</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>336</v>
+        <v>1040</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E340" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F340" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H340" s="1" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="1" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>1042</v>
+        <v>284</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>336</v>
+        <v>162</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E341" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F341" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H341" s="1" t="s">
-        <v>1045</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="1" t="s">
-        <v>1046</v>
+        <v>1044</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>965</v>
+        <v>1045</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>1047</v>
+        <v>281</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E342" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F342" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H342" s="1" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="1" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>288</v>
+        <v>59</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>162</v>
+        <v>60</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E343" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F343" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G343" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H343" s="1" t="s">
-        <v>1050</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E344" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F344" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H344" s="1" t="s">
         <v>1051</v>
-      </c>
-[...19 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E345" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F345" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H345" s="1" t="s">
         <v>1054</v>
-      </c>
-[...19 lines deleted...]
-        <v>1055</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C346" s="1" t="s">
         <v>1056</v>
       </c>
-      <c r="B346" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D346" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E346" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F346" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H346" s="1" t="s">
         <v>1057</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="1" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>215</v>
+        <v>88</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1060</v>
+        <v>1056</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E347" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F347" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H347" s="1" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E348" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F348" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G348" s="1"/>
+      <c r="H348" s="1" t="s">
         <v>1062</v>
-      </c>
-[...19 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E349" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F349" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H349" s="1" t="s">
         <v>1065</v>
-      </c>
-[...19 lines deleted...]
-        <v>1066</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B350" s="1" t="s">
         <v>1067</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E350" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F350" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="G350" s="1"/>
       <c r="H350" s="1" t="s">
         <v>1069</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>