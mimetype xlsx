--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -80,132 +80,132 @@
   <si>
     <t>Résolution du 16 mars 2026, Subventions établies par l'arrêté du 5 octobre 2020, qui approuve le BB.RR pour l'octroi de subventions visant à concilier vie personnelle, familiale et professionnelle, Ligne 7 - Minimums agricoles</t>
   </si>
   <si>
     <t>2026-03-25</t>
   </si>
   <si>
     <t>2026-04-09</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893560</t>
   </si>
   <si>
     <t>Résolution du 12/03/2026 de l'Agence asturienne pour la science, la compétitivité des entreprises et l'innovation relative à l'appel à candidatures pour les subventions aux entreprises de la Principauté des Asturies, Programme de chèques pour l'innovation et le développement des entreprises 2026</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894180</t>
   </si>
   <si>
+    <t>Appel à candidatures pour l'année 2026 aux organisations agricoles professionnelles et aux coopératives agricoles de Cantabrie en vue de leur collaboration à la constitution des dossiers de candidature aux programmes d'aide de la FEAGA et de la FEADER.</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893672</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche portant appel aux aides pour la récolte verte du millésime 2026 dans la région de Murcie, prévues par le décret royal 905/2022 du 25 octobre relatif à l'intervention sectorielle dans le secteur vitivinicole.</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896034</t>
+  </si>
+  <si>
+    <t>Arrêté du 31 mars 2026 du MAPA, qui prévoit les subventions de l'article 6 du décret-loi royal 4/2022 du 15 mars, destiné à subventionner le principal des crédits aux propriétaires d'exploitations agricoles (BORRASCAS).</t>
+  </si>
+  <si>
+    <t>2027-09-30</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896221</t>
+  </si>
+  <si>
+    <t>Arrêté du 31 mars 2026 du MAPA, qui appelle aux subventions du décret royal 388/2021 du 1er juin, destiné à obtenir des garanties SAECA dans le secteur agroalimentaire et de la pêche.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896226</t>
+  </si>
+  <si>
+    <t>Aide directe à l'agriculture et à l'élevage et autres programmes d'aide pour la campagne de 2026</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896583</t>
+  </si>
+  <si>
+    <t>Résolution du 20/03/2026 de l'Agence asturienne pour la science, la compétitivité des entreprises et l'innovation relative à l'appel à l'aide pour soutenir la promotion internationale et la diversification des marchés des PME dans la Principauté des Asturies 2026</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894738</t>
+  </si>
+  <si>
     <t>Aide à la souscription d'une assurance incendie de forêt pour les propriétés privées.</t>
   </si>
   <si>
-    <t>2026-03-30</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-31</t>
   </si>
   <si>
-    <t>Si</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893797</t>
-  </si>
-[...64 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894738</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -643,212 +643,212 @@
       </c>
       <c r="E4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="E7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="G7" s="1"/>
+      <c r="H7" s="1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="G8" s="1"/>
       <c r="H8" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>42</v>
-      </c>
-[...17 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>