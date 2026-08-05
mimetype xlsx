--- v0 (2026-06-17)
+++ v1 (2026-08-05)
@@ -554,1056 +554,1056 @@
   <si>
     <t>Résolution du 1er avril 2025 du directeur de l'Institut pour la promotion de la région de Murcie, par délégation, relative à l'appel à candidatures pour une aide à la participation à des salons, événements et missions. Salon de l'agriculture saoudien. Arabie saoudite 2025.</t>
   </si>
   <si>
     <t>2025-04-14</t>
   </si>
   <si>
     <t>2025-05-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825474</t>
   </si>
   <si>
     <t>Résolution du 25 avril 2025 du Fonds espagnol de garantie agricole (FEGA), qui appelle à une aide pour les investissements matériels ou immatériels dans la transformation, la commercialisation ou le développement des produits agroalimentaires PEPAC</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2025-05-29</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829278</t>
   </si>
   <si>
+    <t>ARRÊTÉ AGA/XXX/2026, du XX de xxxx, du Ministre de l'Agriculture, de l'Élevage et de l'Alimentation, par lequel des subventions sont demandées pour l'amélioration de la production et de la commercialisation des produits apicoles, pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890670</t>
+  </si>
+  <si>
+    <t>Appel à l’aide pour la production et la commercialisation du miel, dans le cadre de l’intervention sectorielle apicole pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892920</t>
+  </si>
+  <si>
+    <t>Arrêté du 19 mars 2026 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions destinées à la modernisation, à la numérisation et à l'amélioration de la gestion du commerce en Castille-et-León</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894145</t>
+  </si>
+  <si>
+    <t>Arrêté du 11 juillet 2024 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions pour l'organisation de salons professionnels en Castille-et-León</t>
+  </si>
+  <si>
+    <t>2027-07-17</t>
+  </si>
+  <si>
+    <t>2024-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774370</t>
+  </si>
+  <si>
+    <t>Arrêté du 23 décembre 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions destinées à la réactivation du commerce de détail local en Castille-et-León.</t>
+  </si>
+  <si>
+    <t>2025-01-08</t>
+  </si>
+  <si>
+    <t>2025-01-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805078</t>
+  </si>
+  <si>
+    <t>Arrêté du 23 décembre 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions destinées à promouvoir le secteur commercial de Castille-et-León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805080</t>
+  </si>
+  <si>
+    <t>Arrêté du 7 mai 2025 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant les subventions pour l'année 2025 du programme de soutien à la création et à l'emploi dans les coopératives et les entreprises détenues par les travailleurs. Programme II.- Investissements</t>
+  </si>
+  <si>
+    <t>2025-05-13</t>
+  </si>
+  <si>
+    <t>2025-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830774</t>
+  </si>
+  <si>
+    <t>Arrêté du 19 juin 2025 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions pour promouvoir la transmission d'entreprise dans le travail indépendant en Castille-et-León (Relevacyl Autoempleo). Année 2025</t>
+  </si>
+  <si>
+    <t>2025-06-25</t>
+  </si>
+  <si>
+    <t>2025-11-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841551</t>
+  </si>
+  <si>
+    <t>Arrêté du 19 juin 2025 du Conseil de l'industrie, du commerce et de l'emploi, portant sur l'octroi de subventions destinées à promouvoir l'esprit d'entreprise afin de garantir le renouveau productif par le biais de l'organisation représentative des travailleurs indépendants et de l'économie sociale.</t>
+  </si>
+  <si>
+    <t>2025-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841562</t>
+  </si>
+  <si>
+    <t>Subventions destinées au financement du programme de formation sur mesure dans les entreprises à double vocation (entreprises agricoles) pour l'année 2024. Règlement (UE) n° 1408/2013. Résolution du 15/05/2024 du Président du Comité exécutif pour la formation professionnelle de FAFECYL</t>
+  </si>
+  <si>
+    <t>2024-05-21</t>
+  </si>
+  <si>
+    <t>2024-06-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761278</t>
+  </si>
+  <si>
+    <t>Résolution du 25 avril 2024 approuvant l'appel à subventions pour la mise en œuvre de projets de formation professionnelle et d'emploi au sein de l'entreprise (axe sectoriel 5), pour l'année 2024. Règlement (UE) n° 1408/2013 de minimis, Agriculture</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754248</t>
+  </si>
+  <si>
+    <t>ACCORD DE COLLABORATION ENTRE LES COOPÉRATIVES AGROALIMENTAIRES DE CASTILLE-LA-MANCHE ET IPEX POUR LEUR INTERNATIONALISATION</t>
+  </si>
+  <si>
+    <t>2024-04-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754692</t>
+  </si>
+  <si>
+    <t>Résolution du ministère délégué à l'Environnement annonçant des subventions pour les investissements dans les technologies forestières et dans la transformation, la mobilisation et la commercialisation des produits forestiers dans le cadre du Programme de développement rural de Ca</t>
+  </si>
+  <si>
+    <t>2024-05-08</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757703</t>
+  </si>
+  <si>
+    <t>Aides aux investissements dans les installations de transformation du vin, les infrastructures et la commercialisation 2024-2027</t>
+  </si>
+  <si>
+    <t>2024-09-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786168</t>
+  </si>
+  <si>
+    <t>Aide minimale à la promotion et au marketing des ventes locales en Catalogne</t>
+  </si>
+  <si>
+    <t>2024-12-24</t>
+  </si>
+  <si>
+    <t>2025-01-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805707</t>
+  </si>
+  <si>
+    <t>Aides aux investissements dans les installations de transformation et de commercialisation du vin 2023-2027</t>
+  </si>
+  <si>
+    <t>2025-02-01</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828263</t>
+  </si>
+  <si>
+    <t>Programme d'incitations à l'emploi PICE de la Chambre de commerce de Ceuta 2024</t>
+  </si>
+  <si>
+    <t>2024-07-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774418</t>
+  </si>
+  <si>
+    <t>Aide aux municipalités de la Communauté de Madrid pour le développement des activités de promotion commerciale et des salons professionnels 2025</t>
+  </si>
+  <si>
+    <t>2025-02-21</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814588</t>
+  </si>
+  <si>
+    <t>Aide à la production et à la commercialisation du miel, année 2024, FEAGA</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778690</t>
+  </si>
+  <si>
+    <t>Aide à la production et à la commercialisation du miel, année 2025, FEAGA</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>2025-05-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829457</t>
+  </si>
+  <si>
+    <t>SOUTIEN À LA PROMOTION, À LA TRANSFORMATION ET À LA COMMERCIALISATION DES PRODUITS DE LA PÊCHE</t>
+  </si>
+  <si>
+    <t>2025-05-14</t>
+  </si>
+  <si>
+    <t>2025-06-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832610</t>
+  </si>
+  <si>
+    <t>AIDE AUX MUNICIPALITÉS POUR LA PROMOTION DU COMMERCE ET DES Foires commerciales 2024</t>
+  </si>
+  <si>
+    <t>2024-07-23</t>
+  </si>
+  <si>
+    <t>2024-08-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774902</t>
+  </si>
+  <si>
+    <t>Bases réglementaires 2025-2027 et appel à l’aide pour améliorer la production et la commercialisation des produits apicoles dans le cadre de l’Intervention sectorielle apicole, incluse dans le PEPAC, pour la campagne 2025.</t>
+  </si>
+  <si>
+    <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>2025-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842609</t>
+  </si>
+  <si>
+    <t>Appel à candidatures 2025 pour la participation aux salons professionnels dans le cadre du régime de minimis</t>
+  </si>
+  <si>
+    <t>2025-06-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838026</t>
+  </si>
+  <si>
+    <t>Appel à propositions 2025. Aide aux associations de producteurs agroalimentaires commercialisant leurs produits via des circuits courts et aux associations gérant des espaces d'expérimentation agricole.</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>2025-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839001</t>
+  </si>
+  <si>
+    <t>Appel à l'aide 2025 aux entités locales pour promouvoir les circuits courts de commercialisation des produits agroalimentaires</t>
+  </si>
+  <si>
+    <t>2025-06-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840288</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION 51E/2024 du 30 avril du Directeur général du Commerce et de la Consommation, approuvant l’appel à subventions pour la promotion des entreprises artisanales en Navarre en 2024.</t>
+  </si>
+  <si>
+    <t>2024-05-17</t>
+  </si>
+  <si>
+    <t>2024-06-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756401</t>
+  </si>
+  <si>
+    <t>Aide à la promotion des produits agricoles par l’organisation de salons de l’élevage, pour l’année 2024</t>
+  </si>
+  <si>
+    <t>2024-05-25</t>
+  </si>
+  <si>
+    <t>2024-06-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756416</t>
+  </si>
+  <si>
+    <t>Aide aux exploitations agricoles pour la transition énergétique</t>
+  </si>
+  <si>
+    <t>2024-10-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758468</t>
+  </si>
+  <si>
+    <t>Subventions aux entités locales pour revitaliser le commerce rural</t>
+  </si>
+  <si>
+    <t>2024-10-08</t>
+  </si>
+  <si>
+    <t>2024-10-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789778</t>
+  </si>
+  <si>
+    <t>Résolution du 2 septembre 2024 du directeur de l'AVFGA annonçant l'appel à projets pour les investissements dans la transformation, la commercialisation et/ou le développement des produits agroalimentaires dans le cadre du Plan stratégique de la Politique agricole commune</t>
+  </si>
+  <si>
+    <t>2024-09-06</t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783462</t>
+  </si>
+  <si>
+    <t>Résolution du 8 mai 2024 du président de l'IVACE annonçant des subventions pour la promotion des installations d'autoconsommation d'énergie électrique dans les communautés d'énergies renouvelables, imputée au budget 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758845</t>
+  </si>
+  <si>
+    <t>L'aide 2024 est destinée à l'octroi de subventions pour les investissements dans la commercialisation conjointe du bétail, conformément au décret 132/2024 du 22 octobre qui les prévoit.</t>
+  </si>
+  <si>
+    <t>2024-11-21</t>
+  </si>
+  <si>
+    <t>2024-12-12</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/797186</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>2024-04-27</t>
+  </si>
+  <si>
+    <t>2024-05-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755838</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (sous-mesure 19.2.3 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755839</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ XXIIe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-30</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756496</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au 13e appel à propositions (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>2024-08-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782270</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIIe appel (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782271</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au IXe appel à propositions (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782332</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au IXe appel (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782333</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782491</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782492</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIVe appel à propositions (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2024-10-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784454</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), dans le cadre du XIVe appel (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784455</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2025, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), conformément au XXIVe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>2025-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808943</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État. (Interv., 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL SOPRODEVAJE</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869950</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL FEDESIBA</t>
+  </si>
+  <si>
+    <t>2025-11-26</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871049</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2025-12-02</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872386</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872387</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ XIIIe appel (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759835</t>
+  </si>
+  <si>
+    <t>Aide 2025 pour les investissements visant la transformation et la commercialisation des produits agricoles, conformément à la résolution du 29 octobre 2025 qui lance un appel à candidatures</t>
+  </si>
+  <si>
+    <t>2026-01-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869937</t>
+  </si>
+  <si>
+    <t>2024 Aide à l'internationalisation des entreprises d'Estrémadure et à l'amélioration des conditions de commercialisation à l'étranger, conformément à la résolution du 30 octobre 2023 qui les prévoit</t>
+  </si>
+  <si>
+    <t>2023-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726202</t>
+  </si>
+  <si>
+    <t>La subvention 2024-2025 destinée aux municipalités et aux petites collectivités locales pour financer des projets de revitalisation commerciale est prévue par le décret 130/2024 du 15 octobre 2024.</t>
+  </si>
+  <si>
+    <t>2024-11-06</t>
+  </si>
+  <si>
+    <t>2025-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794035</t>
+  </si>
+  <si>
+    <t>Subvention 2024-2025 destinée aux associations, fédérations et confédérations du secteur commercial pour financer des projets de revitalisation commerciale, conformément au décret 130/2024 du 15 octobre 2024 qui appelle</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794036</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 janvier 2025 établissant les bases réglementaires pour l'octroi, sur une base non concurrentielle, de subventions visant à promouvoir l'innovation et la durabilité du commerce local et artisanal</t>
+  </si>
+  <si>
+    <t>2025-02-26</t>
+  </si>
+  <si>
+    <t>2025-03-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814563</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le ministère de la Promotion de l'emploi et de l'Égalité et la Fédération galicienne du commerce pour la mise en œuvre d'actions de formation en vue de la qualification et de la requalification de la population active dans les secteurs stratégiques et du renforcement des capacités.</t>
+  </si>
+  <si>
+    <t>2024-01-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739663</t>
+  </si>
+  <si>
+    <t>Aide aux investissements dans la production et la commercialisation de produits vitivins</t>
+  </si>
+  <si>
+    <t>2025-01-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801551</t>
+  </si>
+  <si>
+    <t>2025-12-16</t>
+  </si>
+  <si>
+    <t>2026-01-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874009</t>
+  </si>
+  <si>
+    <t>Aides aux investissements dans la transformation et la commercialisation des produits agricoles cofinancées par le Fonds européen agricole pour le développement rural (FEADER)</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881481</t>
+  </si>
+  <si>
+    <t>Appel à propositions 2024 pour les PME numériques – Chambre de commerce de Cantabrie</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774251</t>
+  </si>
+  <si>
+    <t>Appel à l'aide pour des investissements productifs contribuant à l'atténuation du changement climatique et à l'adaptation à celui-ci, à l'utilisation efficace des ressources naturelles et à la modernisation et/ou à l'amélioration des exploitations agricoles en Cantabrie.</t>
+  </si>
+  <si>
+    <t>2024-05-10</t>
+  </si>
+  <si>
+    <t>2025-03-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751287</t>
+  </si>
+  <si>
+    <t>Appel à une aide d’urgence pour les projets d’investissement dans la transformation et la commercialisation des produits agricoles entrepris par l’industrie agroalimentaire et inclus dans le plan stratégique de la politique agricole commune de Cantabrie 2023-2027.</t>
+  </si>
+  <si>
+    <t>2024-06-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757650</t>
+  </si>
+  <si>
+    <t>Appel à l’aide pour la production et la commercialisation du miel, dans le cadre de l’intervention dans le secteur apicole.</t>
+  </si>
+  <si>
+    <t>2025-05-07</t>
+  </si>
+  <si>
+    <t>2025-06-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831030</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le Gouvernement de Cantabrie, représenté par le Ministère de l'Industrie, du Tourisme, de l'Innovation, des Transports et du Commerce, et l'Université de Cantabrie pour la promotion de la recherche sur les questions de consommation.</t>
+  </si>
+  <si>
+    <t>2023-02-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680768</t>
+  </si>
+  <si>
+    <t>Arrêté IND/39/2025 du 20 août approuvant l'appel à candidatures pour les subventions de 2025 destinées aux associations professionnelles, à leurs fédérations et confédérations, et aux coopératives de distribution. Non soumis au seuil de minimis.</t>
+  </si>
+  <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
+    <t>2025-09-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/852419</t>
+  </si>
+  <si>
+    <t>Arrêté IND/19/2024 du 7 mai, qui lance un appel à candidatures pour l’année 2024 au titre du programme de subventions INNOVA.</t>
+  </si>
+  <si>
+    <t>2024-04-09</t>
+  </si>
+  <si>
+    <t>2024-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751394</t>
+  </si>
+  <si>
+    <t>Résolution SOD/FER/23/24 du 11 avril 2024 annonçant l’appel à candidatures pour le programme de subventions 2024 relatif à l’« ORGANISATION DES SALONS ET CONGRÈS PROFESSIONNELS EN CANTABRIE ». Règlement (UE) n° 1408/2013 de minimis, Agriculture</t>
+  </si>
+  <si>
+    <t>2024-05-28</t>
+  </si>
+  <si>
+    <t>2024-07-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761619</t>
+  </si>
+  <si>
+    <t>Arrêté du 21 décembre 2025 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions pour l'année 2026 destinées à l'acquisition de nouvelles machines industrielles dans les entreprises industrielles de Castille-et-León.</t>
+  </si>
+  <si>
+    <t>2026-01-12</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877052</t>
+  </si>
+  <si>
+    <t>L'arrêté du 22 décembre 2023 du ministère de l'Agriculture, de l'Élevage et du Développement rural annonce des subventions pour la transformation et la commercialisation des produits agricoles, forestiers et alimentaires, cofinancées par le FEADER, ligne j01</t>
+  </si>
+  <si>
+    <t>2023-12-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735391</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l'Agriculture, de l'Élevage et du Développement rural du 8 novembre 2024 portant octroi de subventions aux investissements dans la commercialisation et la transformation des produits de la pêche et de l'aquaculture – Programme FEMPA – Ligne PA2</t>
+  </si>
+  <si>
+    <t>2024-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795919</t>
+  </si>
+  <si>
+    <t>Arrêté du 25 janvier 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, portant sur des subventions destinées à financer les coûts salariaux des travailleurs handicapés dans les centres d'emploi spécialisés pour l'année 2024.</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>2024-12-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741343</t>
+  </si>
+  <si>
+    <t>Arrêté du 7 mai 2024 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions destinées à la modernisation, à la numérisation et à l'amélioration de la gestion commerciale en Castille-et-León</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752127</t>
+  </si>
+  <si>
+    <t>Accord du 25 avril 2024 de la Junta de Castilla y León, autorisant l'octroi direct de subventions aux Groupements d'Entreprises Innovantes de Castilla y León VITARTIS et CYLSOLAR.</t>
+  </si>
+  <si>
+    <t>2024-06-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758759</t>
+  </si>
+  <si>
+    <t>Arrêté du 5 avril 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions publiques pour l'année 2024 destinées à la mise en œuvre d'actions contribuant au bien-être au travail dans les entreprises de Castille-et-León.</t>
+  </si>
+  <si>
+    <t>2024-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758785</t>
+  </si>
+  <si>
+    <t>Arrêté du 3 mai 2024 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant les subventions pour 2024 au titre du programme de soutien à la création et à l'emploi dans les coopératives et les entreprises détenues par les travailleurs. PROGRAMME I. – CONSTITUTION DE MEMBRES</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759362</t>
+  </si>
+  <si>
+    <t>Arrêté du 6 mai 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions destinées à la modernisation des entreprises artisanales de Castille-et-León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759383</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/ /2024 du 7 octobre, portant sur des subventions pour les investissements dans les installations de transformation et dans les infrastructures, structures et instruments de commercialisation du vin, pour l'année 2025 (exercice financier 2026).</t>
+  </si>
+  <si>
+    <t>2024-10-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790234</t>
+  </si>
+  <si>
+    <t>DÉCRET AGA/ /2025 du 26 août, qui prévoit des subventions pour les investissements dans la transformation, la commercialisation et le développement des produits agricoles (industries agroalimentaires), dans le cadre du PEPAC pour la période 2023-2027 pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2025-08-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853458</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853473</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853478</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/…/2024 du 20 mai, portant sur des subventions pour la promotion et le développement des ventes locales de produits agroalimentaires en Aragon, pour l'année 2024.</t>
+  </si>
+  <si>
+    <t>2024-05-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756782</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/284/2025 du 10 mars du ministre de l'Agriculture, de l'Élevage et de l'Alimentation annonçant des subventions visant à améliorer la production et la commercialisation des produits apicoles pour l'année 2025</t>
+  </si>
+  <si>
+    <t>2025-03-25</t>
+  </si>
+  <si>
+    <t>2025-04-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822435</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/xxx/2024 du 22 avril, portant sur des subventions destinées à améliorer la production et la commercialisation des produits apicoles pour l'année 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760928</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le Gouvernement d'Aragon et le Conseil aragonais des chambres de commerce, d'industrie et de services (en tant qu'entité collaboratrice) pour la gestion des aides à la modernisation des entreprises privées de transport de voyageurs et de marchandises.</t>
+  </si>
+  <si>
+    <t>2023-05-24</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/698156</t>
+  </si>
+  <si>
+    <t>Accord de collaboration signé entre l’institut aragonais de l’emploi et les chambres officielles de commerce, d’industrie et de services de Huesca, Teruel et Saragosse, pour la mise en œuvre du « programme 45+ ».</t>
+  </si>
+  <si>
+    <t>2023-07-15</t>
+  </si>
+  <si>
+    <t>2025-01-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735724</t>
+  </si>
+  <si>
+    <t>Arrêté convoquant l’action de campagne 2024 i.1. « aide à la commercialisation des fruits, légumes, racines et tubercules, fleurs et plantes vivantes récoltés aux îles Canaries »</t>
+  </si>
+  <si>
+    <t>2023-12-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/731203</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l’Agriculture, de l’Élevage, de la Pêche et de la Souveraineté alimentaire convoquant l’action III.1 « Aide à la fourniture d’animaux reproducteurs de races pures ou de races commerciales originaires de la Communauté » pour la campagne 2025</t>
+  </si>
+  <si>
+    <t>2024-12-01</t>
+  </si>
+  <si>
+    <t>2024-12-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/787366</t>
+  </si>
+  <si>
+    <t>ORDONNANCE DE CANDIDATURE POUR LA CAMPAGNE DE 2026, POUR L'AIDE DE L'ACTION III.1 AIDE À LA FOURNITURE D'ANIMAUX REPRODUCTEURS DE RACES PURES OU COMMERCIALES ORIGINALES DE LA COMMUNAUTÉ</t>
+  </si>
+  <si>
+    <t>2005-12-01</t>
+  </si>
+  <si>
+    <t>2025-12-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869672</t>
+  </si>
+  <si>
+    <t>DÉCRET PORTANT CONVOCATION DE LA CAMPAGNE 2026 POUR L'ACTION I.1. AIDE À LA COMMERCIALISATION DES FRUITS, LÉGUMES, RACINES ET TUBERCULES, FLEURS ET PLANTES VIVANTES RÉCOLTÉES AUX ÎLES CANARIES ET LA SOUS-ACTION I.4.2. AIDE À LA COMMERCIALISATION DES POMMES DE TERRE DE CONSOMMATION</t>
+  </si>
+  <si>
+    <t>2025-12-30</t>
+  </si>
+  <si>
+    <t>2026-01-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873782</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l'Agriculture, de l'Élevage, de la Pêche et de la Souveraineté alimentaire relatif à la souscription à l'assurance agricole</t>
+  </si>
+  <si>
+    <t>2024-05-20</t>
+  </si>
+  <si>
+    <t>2024-06-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762320</t>
+  </si>
+  <si>
+    <t>PROJET D'AMÉLIORATION DES MARCHÉS TRADITIONNELS DES ÎLES CANARIES ET/OU DE SOUTIEN AU COMMERCE RURAL</t>
+  </si>
+  <si>
+    <t>2025-02-27</t>
+  </si>
+  <si>
+    <t>2025-03-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817279</t>
+  </si>
+  <si>
+    <t>Assistance et tutorat pour la transformation numérique du commerce à Gran Canaria</t>
+  </si>
+  <si>
+    <t>2023-11-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735854</t>
+  </si>
+  <si>
+    <t>Programme de soutien à la numérisation et au partage des connaissances dans le secteur commercial</t>
+  </si>
+  <si>
+    <t>2023-12-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735858</t>
+  </si>
+  <si>
+    <t>SUBVENTION DU CONSEIL MUNICIPAL DE GARAFÍA POUR LE PLAN DE DÉVELOPPEMENT COMMERCIAL DE L'ÎLE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783054</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889842</t>
+  </si>
+  <si>
+    <t>Aide 2025/2026 pour l’amélioration des capacités avancées des PME du secteur du commerce de détail, conformément à l’appel lancé par la résolution du 21 novembre 2025</t>
+  </si>
+  <si>
+    <t>2025-11-21</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871111</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891006</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership pour les investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894656</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894658</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADICOMT</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894844</t>
+  </si>
+  <si>
     <t>Arrêté du 27 février 2025 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions pour le financement des unités de soutien aux activités professionnelles dans les centres d'emploi spéciaux pour l'année 2026</t>
   </si>
   <si>
     <t>2026-08-03</t>
   </si>
   <si>
     <t>2026-09-17</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890312</t>
-  </si>
-[...994 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889842</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3188,2727 +3188,2727 @@
       <c r="G49" s="1"/>
       <c r="H49" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>62</v>
+        <v>187</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>191</v>
+        <v>36</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H53" s="1" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H54" s="1" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>200</v>
+        <v>36</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B56" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="B56" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>200</v>
+        <v>36</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H58" s="1" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>217</v>
+        <v>93</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>218</v>
+        <v>155</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C61" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H61" s="1" t="s">
         <v>222</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B62" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="B62" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>225</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H62" s="1" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
         <v>227</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C63" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H63" s="1" t="s">
         <v>229</v>
-      </c>
-[...13 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B64" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="B64" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>40</v>
+        <v>225</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>70</v>
+        <v>236</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>40</v>
+        <v>225</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>238</v>
+        <v>44</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>212</v>
+        <v>243</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>238</v>
+        <v>48</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>238</v>
+        <v>48</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>238</v>
+        <v>48</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>102</v>
+        <v>255</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>48</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>48</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>263</v>
+        <v>135</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>48</v>
+        <v>128</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>48</v>
+        <v>128</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>48</v>
+        <v>128</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>48</v>
+        <v>128</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>135</v>
+        <v>280</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>282</v>
+        <v>98</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>128</v>
+        <v>54</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>293</v>
+        <v>81</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>294</v>
+        <v>94</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>128</v>
+        <v>54</v>
       </c>
       <c r="H81" s="1" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>98</v>
+        <v>297</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>128</v>
+        <v>299</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="B83" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H83" s="1" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C84" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="B84" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D84" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>54</v>
+        <v>299</v>
       </c>
       <c r="H84" s="1" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
         <v>307</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>81</v>
+        <v>308</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>94</v>
+        <v>309</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>54</v>
+        <v>299</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>311</v>
+        <v>155</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E86" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>200</v>
+        <v>299</v>
       </c>
       <c r="H86" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C87" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H87" s="1" t="s">
         <v>315</v>
-      </c>
-[...13 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H88" s="1" t="s">
         <v>317</v>
-      </c>
-[...19 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H89" s="1" t="s">
         <v>319</v>
-      </c>
-[...19 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E90" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>200</v>
+        <v>299</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>200</v>
+        <v>299</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>324</v>
+        <v>98</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>155</v>
+        <v>325</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>200</v>
+        <v>299</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>324</v>
+        <v>98</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>155</v>
+        <v>325</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>200</v>
+        <v>299</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H94" s="1" t="s">
         <v>332</v>
-      </c>
-[...19 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H95" s="1" t="s">
         <v>334</v>
-      </c>
-[...19 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B96" s="1" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>200</v>
+        <v>299</v>
       </c>
       <c r="H96" s="1" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="1" t="s">
         <v>339</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>98</v>
+        <v>340</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>200</v>
+        <v>299</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C98" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="B98" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D98" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>200</v>
+        <v>299</v>
       </c>
       <c r="H98" s="1" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1" t="s">
         <v>345</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>222</v>
+        <v>69</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>127</v>
+        <v>277</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>200</v>
+        <v>299</v>
       </c>
       <c r="H99" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B100" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C100" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="C100" s="1" t="s">
+      <c r="D100" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H100" s="1" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B101" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="B101" s="1" t="s">
+      <c r="C101" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H101" s="1" t="s">
         <v>352</v>
-      </c>
-[...16 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C102" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="B102" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D102" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>200</v>
+        <v>299</v>
       </c>
       <c r="H102" s="1" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
         <v>357</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>69</v>
+        <v>354</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>290</v>
+        <v>355</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>200</v>
+        <v>299</v>
       </c>
       <c r="H103" s="1" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
         <v>359</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>348</v>
+        <v>360</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>155</v>
+        <v>102</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>366</v>
+        <v>119</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H106" s="1" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B107" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="B107" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>106</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>376</v>
+        <v>239</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>102</v>
+        <v>259</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>106</v>
+        <v>187</v>
       </c>
       <c r="H109" s="1" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>119</v>
+        <v>379</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>106</v>
+        <v>187</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="1" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>381</v>
+        <v>224</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E111" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>106</v>
+        <v>187</v>
       </c>
       <c r="H111" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>106</v>
+        <v>187</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>252</v>
+        <v>390</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>272</v>
+        <v>309</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="1" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="1" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>237</v>
+        <v>397</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="1" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="1" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>321</v>
+        <v>406</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E117" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>191</v>
+        <v>36</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="1" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>406</v>
+        <v>155</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>191</v>
+        <v>36</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>410</v>
+        <v>177</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E119" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>191</v>
+        <v>36</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="1" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>191</v>
+        <v>36</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="1" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>417</v>
+        <v>93</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>418</v>
+        <v>195</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H121" s="1" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="1" t="s">
         <v>420</v>
       </c>
       <c r="B122" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C122" s="1" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H122" s="1" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="1" t="s">
         <v>423</v>
       </c>
       <c r="B123" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C123" s="1" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H123" s="1" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1" t="s">
         <v>426</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>427</v>
+        <v>303</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>208</v>
+        <v>421</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H126" s="1" t="s">
         <v>432</v>
-      </c>
-[...19 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H127" s="1" t="s">
         <v>435</v>
-      </c>
-[...19 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>315</v>
+        <v>434</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>433</v>
+        <v>209</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>315</v>
+        <v>434</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>433</v>
+        <v>209</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>212</v>
+        <v>421</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H130" s="1" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>222</v>
+        <v>443</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>446</v>
+        <v>364</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>222</v>
+        <v>102</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>222</v>
+        <v>449</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>433</v>
+        <v>453</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>454</v>
-[...3 lines deleted...]
-      </c>
+        <v>456</v>
+      </c>
+      <c r="C135" s="1"/>
       <c r="D135" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>376</v>
+        <v>459</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>102</v>
+        <v>460</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>468</v>
-[...1 lines deleted...]
-      <c r="C139" s="1"/>
+        <v>471</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>472</v>
+      </c>
       <c r="D139" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>476</v>
+        <v>102</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>480</v>
+        <v>102</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>483</v>
+        <v>85</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>484</v>
+        <v>102</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H143" s="1" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
         <v>486</v>
       </c>
       <c r="B144" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C144" s="1" t="s">
         <v>487</v>
       </c>
-      <c r="C144" s="1" t="s">
+      <c r="D144" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F144" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H144" s="1" t="s">
         <v>488</v>
-      </c>
-[...13 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C145" s="1" t="s">
         <v>490</v>
       </c>
-      <c r="B145" s="1" t="s">
+      <c r="D145" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H145" s="1" t="s">
         <v>491</v>
-      </c>
-[...16 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="B146" s="1" t="s">
         <v>493</v>
       </c>
-      <c r="B146" s="1" t="s">
+      <c r="C146" s="1" t="s">
         <v>494</v>
       </c>
-      <c r="C146" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D146" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>58</v>
+        <v>299</v>
       </c>
       <c r="H146" s="1" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
         <v>496</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>85</v>
+        <v>497</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>102</v>
+        <v>498</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>58</v>
+        <v>299</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="C148" s="1" t="s">
         <v>498</v>
       </c>
-      <c r="B148" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D148" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>200</v>
+        <v>299</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="C149" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F149" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H149" s="1" t="s">
         <v>503</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="B150" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="B150" s="1" t="s">
+      <c r="C150" s="1" t="s">
         <v>506</v>
       </c>
-      <c r="C150" s="1" t="s">
+      <c r="D150" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F150" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H150" s="1" t="s">
         <v>507</v>
-      </c>
-[...13 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E151" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H151" s="1" t="s">
         <v>509</v>
-      </c>
-[...19 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E152" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F152" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H152" s="1" t="s">
         <v>511</v>
-      </c>
-[...19 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="B153" s="1" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>514</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>200</v>
+        <v>36</v>
       </c>
       <c r="H153" s="1" t="s">
         <v>515</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>