--- v0 (2026-06-17)
+++ v1 (2026-08-04)
@@ -359,321 +359,321 @@
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891315</t>
   </si>
   <si>
     <t>Axudas para accións de promoción do sector forestal privado</t>
   </si>
   <si>
     <t>2026-04-02</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890417</t>
   </si>
   <si>
     <t>Accións silvícolas, mellora da rede viaria forestais e accións agroforestais.</t>
   </si>
   <si>
     <t>2026-03-18</t>
   </si>
   <si>
     <t>2026-04-18</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893360</t>
   </si>
   <si>
+    <t>Orde MTD/879/2024, do 6 de setembro, pola que se modifica a Orde MTD/683/2023, do 23 de maio, pola que se aproban as bases reguladoras e se aproba a segunda convocatoria de axudas para a emisión de bonos dixitais colectivos vulnerables en Castela e León financiados pola UE (NextGen) MRR</t>
+  </si>
+  <si>
+    <t>2024-09-14</t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784696</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para proxectos NON PRODUTIVOS da medida 7119.2 Líder do plan estratéxico da política agrícola común 2023-2027 en CYL que será xestionado pola Asociación GAL para o desenvolvemento rural e integral Ribera del Duero burgalesa.</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>2027-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774666</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes de subvencións para o financiamento de proxectos no marco da Intervención 7119 LEADER do Plan Estratéxico Nacional da Política Agrícola Común (PEPAC) 2023-2027 de España, baseado na Estratexia de Desenvolvemento do Grupo AGALSA</t>
+  </si>
+  <si>
+    <t>2024-08-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779251</t>
+  </si>
+  <si>
+    <t>Resolución, do 08/04/2025, da Dirección Xeral de Agricultura e Gandería, pola que se realiza a convocatoria de axudas da Intervención Sectorial Apícola no marco do Plan Estratéxico da Política Agrícola Común de Castela-A Mancha, para o</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825835</t>
+  </si>
+  <si>
+    <t>Orde de bases para subvencións para accións formativas en competencias dixitais, dirixidas preferentemente a mulleres do ámbito rural, Plan Nacional de Competencias Dixitais, do PRTR, financiado pola UE -Next Generation EU-, e convocatoria 2025.</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805356</t>
+  </si>
+  <si>
+    <t>ORDE DO MINISTERIO DE DESENVOLVEMENTO SOSTIBLE, POLA QUE SE ESTABLECEN AS BASES REGULADORAS DAS AXUDAS PARA PROMOVER A CREACIÓN DE AGRUPACIÓNS DE PROPIETARIOS FORESTAIS PRIVADOS PARA A SÚA XESTIÓN CONXUNTA NO MARCO DO PLAN DE RECUPERACIÓN,</t>
+  </si>
+  <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
+    <t>2025-10-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853699</t>
+  </si>
+  <si>
+    <t>Resolución do 05/03/2024, do Ministerio de Fomento, pola que se convocan axudas para actuacións de rehabilitación enerxética en vivendas e en edificios residenciais existentes, en execución do programa de rehabilitación enerxética de edificios e</t>
+  </si>
+  <si>
+    <t>2024-03-12</t>
+  </si>
+  <si>
+    <t>2024-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747678</t>
+  </si>
+  <si>
+    <t>Resolución do 21/08/2024, da Dirección Xeral de Planificación Agraria, pola que se convocan as subvencións para o control da produción láctea en Castela-A Mancha para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-08-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782028</t>
+  </si>
+  <si>
+    <t>Resolución do 18/12/2024, da Dirección Xeral de Planificación Agraria, pola que se convocan no ano 2025, mediante o procedemento de tramitación anticipada, as subvencións destinadas ao fomento das razas autóctonas españolas.</t>
+  </si>
+  <si>
+    <t>2025-01-03</t>
+  </si>
+  <si>
+    <t>2025-01-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804486</t>
+  </si>
+  <si>
+    <t>Convocatoria de 20 bolsas para a matrícula no curso de verán 2025 do Vicerreitoría de Cultura, Deporte e Compromiso Social da UCLM "Emprendemento no sector veterinario e agrario: oportunidades e retos" CV12CR</t>
+  </si>
+  <si>
+    <t>2025-06-09</t>
+  </si>
+  <si>
+    <t>2025-04-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837298</t>
+  </si>
+  <si>
+    <t>Decreto do 10 de setembro de 2024, do Delegado da Área de Goberno de Economía, Innovación e Facenda, polo que se aproba a convocatoria pública para a concesión de subvencións ás persoas afiliadas ao réxime especial de traballadores autónomos</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>2024-09-30</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784903</t>
+  </si>
+  <si>
+    <t>Axudas para a incorporación de novos agricultores. Convocatoria de solicitudes 2025</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825068</t>
+  </si>
+  <si>
+    <t>AXUDA DO FEADER PARA AGRICULTORES NOVOS QUE SE INCORPORAN NA EXPLOTACIÓN - CONVOCATORIA DE SOLICITUDES DE 2025</t>
+  </si>
+  <si>
+    <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841855</t>
+  </si>
+  <si>
+    <t>Bases reguladoras 2025-2027 e convocatoria de axudas para mellorar a produción e comercialización de produtos apícolas no marco da Intervención Sectorial Apícola, incluída no PEPAC, para a campaña 2025.</t>
+  </si>
+  <si>
+    <t>2025-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842609</t>
+  </si>
+  <si>
+    <t>AXUDA A EMPRESAS DO SECTOR AGRÍCOLA, GANDEIRA, FORESTAL E INDUSTRIAL. PROXECTO DE DESARROLLO INVESTIMENTO 2024</t>
+  </si>
+  <si>
+    <t>2023-12-31</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754719</t>
+  </si>
+  <si>
+    <t>Acordo entre o Ministerio de Sanidade e PS e FRS para o desenvolvemento dun proxecto de innovación</t>
+  </si>
+  <si>
+    <t>2024-04-04</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751688</t>
+  </si>
+  <si>
+    <t>Impulso da acción climática local a través do Plan de Acción para o Clima e a Enerxía (Pacto dos Alcaldes polo Clima e a Enerxía) en 2024</t>
+  </si>
+  <si>
+    <t>2024-05-16</t>
+  </si>
+  <si>
+    <t>2024-11-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761670</t>
+  </si>
+  <si>
+    <t>Orde do 21 de novembro de 2025 pola que se establecen as bases reguladoras das axudas para paliar os danos causados polo xabaril nos cultivos agrícolas e se convocan solicitudes para o ano 2026 (código de procedemento MT809E)</t>
+  </si>
+  <si>
+    <t>2025-10-11</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871824</t>
+  </si>
+  <si>
+    <t>Orde do 19 de decembro de 2023 pola que se establecen as bases reguladoras das axudas para paliar os danos causados polo xabaril nos cultivos agrícolas e se convocan solicitudes para o ano 2024 (código de procedemento mt809e).</t>
+  </si>
+  <si>
+    <t>2024-01-18</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739234</t>
+  </si>
+  <si>
+    <t>ORDE do 30 de decembro de 2025, pola que se establece o marco regulador das subvencións en réxime de concorrencia competitiva para investimentos de reforestación con especies de folla ancha e/ou coníferas, cofinanciadas polo Fondo Europeo Agrícola de Desenvolvemento</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882176</t>
+  </si>
+  <si>
+    <t>Subvencións para compromisos agroambientais en terras agrícolas e compromisos e actividades para a conservación de recursos xenéticos (2025)</t>
+  </si>
+  <si>
+    <t>2025-02-18</t>
+  </si>
+  <si>
+    <t>2025-04-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814237</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para a posta en marcha do programa de emisión de bonos dixitais para grupos vulnerables</t>
+  </si>
+  <si>
+    <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>2025-02-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705928</t>
+  </si>
+  <si>
+    <t>Decreto núm. 801/2024, do 17 de decembro de 2024, do Vicepresidente, polo que se convocan as Axudas para Proxectos de Obras Hidráulicas de Iniciativa Privada e Regadío Agrícola para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-12-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803873</t>
+  </si>
+  <si>
     <t>Axudas para a contratación dun seguro contra incendios forestais en propiedades de titularidade privada.</t>
   </si>
   <si>
     <t>2026-03-30</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893797</t>
-  </si>
-[...259 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803873</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1721,152 +1721,152 @@
       </c>
       <c r="E28" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="C32" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H32" s="1" t="s">
         <v>128</v>
-      </c>
-[...16 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="C33" s="1" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C34" s="1" t="s">
@@ -1897,77 +1897,77 @@
       </c>
       <c r="C35" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B36" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B37" s="1" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B38" s="1" t="s">
@@ -1990,389 +1990,389 @@
       </c>
       <c r="H38" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>25</v>
+        <v>155</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>157</v>
+        <v>127</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H40" s="1" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B41" s="1" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="H41" s="1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B42" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H42" s="1" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B43" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B43" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>169</v>
-      </c>
-[...10 lines deleted...]
-        <v>159</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>39</v>
+        <v>173</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>178</v>
+        <v>54</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>190</v>
+        <v>63</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B49" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="B49" s="1" t="s">
+      <c r="C49" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B52" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="C52" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="C52" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>205</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>