--- v0 (2026-06-17)
+++ v1 (2026-08-04)
@@ -2108,2085 +2108,2085 @@
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727815</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727820</t>
   </si>
   <si>
     <t>Subvencións para seguros agrícolas, gandeiros e forestais incluídas no 45º plan combinado de seguros agrícolas</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743600</t>
   </si>
   <si>
     <t>Orde IND/8/2026, do 25 de febreiro, pola que se aproba a convocatoria de subvencións destinadas ao fomento do emprego e á mellora da competitividade nas cooperativas e sociedades laborais. Regulamento (UE) 1408/2013 sobre o De Minimis Agricola.</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890199</t>
   </si>
   <si>
+    <t>Axudas ás empresas de Navarra no marco do programa Europa+pechar en 2026</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889671</t>
+  </si>
+  <si>
+    <t>Resolución do 13 de marzo de 2026, Orde de subvencións do 9 de abril de 2025 Liña 4.2. Subvencións a empresas privadas do mercado laboral ordinario por cada participante que contraten durante os tres meses seguintes á finalización do itinerario De Minimis agrario</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893190</t>
+  </si>
+  <si>
+    <t>Orde do 6 de maio de 2024, da Consellería de Industria, Comercio e Emprego, pola que se convocan subvencións destinadas á modernización das empresas artesanais de Castela e León.</t>
+  </si>
+  <si>
+    <t>2024-05-27</t>
+  </si>
+  <si>
+    <t>2024-06-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759383</t>
+  </si>
+  <si>
+    <t>Orde do 11 de xullo de 2024, da Consellería de Industria, Comercio e Emprego, pola que se anuncian subvencións para a organización de feiras comerciais en Castela e León</t>
+  </si>
+  <si>
+    <t>2027-07-17</t>
+  </si>
+  <si>
+    <t>2024-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774370</t>
+  </si>
+  <si>
+    <t>Orde do 23 de decembro de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se convocan subvencións destinadas á reactivación do comercio minorista de proximidade en Castela e León.</t>
+  </si>
+  <si>
+    <t>2025-01-08</t>
+  </si>
+  <si>
+    <t>2025-01-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805078</t>
+  </si>
+  <si>
+    <t>Orde do 23 de decembro de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se convocan subvencións destinadas a impulsar o sector comercial de Castela e León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805080</t>
+  </si>
+  <si>
+    <t>Orde do 7 de maio de 2025, do Ministerio de Industria, Comercio e Emprego, pola que se anuncian as subvencións para o ano 2025 do programa de apoio á creación e ao emprego en cooperativas e sociedades laborais. Programa II.- Investimentos</t>
+  </si>
+  <si>
+    <t>2025-05-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830774</t>
+  </si>
+  <si>
+    <t>Orde do 19 de xuño de 2025, da Consellería de Industria, Comercio e Emprego, pola que se anuncian subvencións para promover a planificación da sucesión no traballo autónomo en Castela e León (Relevacyl Autoempleo). Ano 2025</t>
+  </si>
+  <si>
+    <t>2025-11-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841551</t>
+  </si>
+  <si>
+    <t>Orde do 19 de xuño de 2025, da C. de Industria, Comercio e Emprego, pola que se convocan subvencións para promover o espírito emprendedor para garantir a renovación produtiva a través das organizacións representativas de autónomos e da economía social.</t>
+  </si>
+  <si>
+    <t>2025-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841562</t>
+  </si>
+  <si>
+    <t>Orde MAV/625/2025, do 12 de xuño, pola que se aproban as bases reguladoras e se convocan subvencións para a dixitalización de empresas de primeira transformación de madeira e outros produtos da madeira (RETECHFOR, PRTR, Next Generation EU)</t>
+  </si>
+  <si>
+    <t>2025-06-18</t>
+  </si>
+  <si>
+    <t>2025-07-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840002</t>
+  </si>
+  <si>
+    <t>Orde MAV/624/2025, do 12 de xuño, pola que se aproba o marco regulador e se convocan subvencións para proxectos de emprendemento dixital e startups forestais en Castela e León (fondos RETECHFOR, PRTR, Next Generation EU)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840033</t>
+  </si>
+  <si>
+    <t>Orde do 30 de maio de 2023 do Ministerio de Mobilidade e Transformación Dixital pola que se anuncian subvencións para a modernización das empresas de transporte de viaxeiros e mercadorías, no marco do PRTR – Next Generation EU.</t>
+  </si>
+  <si>
+    <t>2023-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/699699</t>
+  </si>
+  <si>
+    <t>Orde MTD/879/2024, do 6 de setembro, pola que se modifica a Orde MTD/683/2023, do 23 de maio, pola que se aproban as bases reguladoras e se aproba a segunda convocatoria de axudas para a emisión de bonos dixitais colectivos vulnerables en Castela e León financiados pola UE (NextGen) MRR</t>
+  </si>
+  <si>
+    <t>2024-09-14</t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784696</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para proxectos PRODUTIVOS da medida 7119.2 LEADER do PLAN ESTRATÉXICO da POLÍTICA AGRÍCOLA COMÚN 2023-2027 EN CYL para ser xestionados pola ASOCIACIÓN GAL DE DESENVOLVEMENTO RURAL INTEGRAL RIBERA DEL DUERO BURGALESA</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774615</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para proxectos NON PRODUTIVOS da medida 7119.2 Líder do plan estratéxico da política agrícola común 2023-2027 en CYL que será xestionado pola Asociación GAL para o desenvolvemento rural e integral Ribera del Duero burgalesa.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774666</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes de subvencións para o financiamento de proxectos no marco da Intervención 7119 LEADER do Plan Estratéxico Nacional da Política Agrícola Común (PEPAC) 2023-2027 de España, baseado na Estratexia de Desenvolvemento do Grupo AGALSA</t>
+  </si>
+  <si>
+    <t>2024-08-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779251</t>
+  </si>
+  <si>
+    <t>Axudas públicas para solicitudes ao abeiro da medida 7119.3 LEADER do Plan Estratéxico da Política Agrícola Común 2023-2027 de Castela e León, xestionado polo Grupo de Acción Local Segovia Sur</t>
+  </si>
+  <si>
+    <t>2029-09-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780572</t>
+  </si>
+  <si>
+    <t>Axudas públicas para solicitudes ao abeiro da medida 7119.4 LEADER do Plan Estratéxico da Política Agrícola Común 2023-2027 de Castela e León, xestionado polo Grupo de Acción Local Segovia Sur</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780621</t>
+  </si>
+  <si>
+    <t>Convocatoria de subvencións para financiar proxectos no marco da Intervención 7119 LEADER do Plan Estratéxico Nacional da Política Agrícola Común (PEPAC) 2023-2027 de España, baseado na Estratexia de Desenvolvemento da Asociación GAL M</t>
+  </si>
+  <si>
+    <t>2024-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784760</t>
+  </si>
+  <si>
+    <t>Resolución do 25 de setembro de 2023 do presidente do Servizo Público de Emprego de Castela e León, pola que se convocan subvencións para o programa de formación de traballadores ocupados en empresas de sectores agroalimentarios estratéxicos 2023-2024.</t>
+  </si>
+  <si>
+    <t>2023-10-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720186</t>
+  </si>
+  <si>
+    <t>Apoio a proxectos de investigación científica e transferencia de tecnoloxía, cofinanciados polo FEDER (2025-2029)</t>
+  </si>
+  <si>
+    <t>2024-11-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794018</t>
+  </si>
+  <si>
+    <t>Resolución do 12/03/2024, axudas para mellorar e/ou modernizar explotacións agrícolas e gandeiras no marco da intervención 6841.2 para mozos que soliciten simultaneamente axudas na intervención 6961.1 do Plan Estratéxico da PAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2024-06-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761037</t>
+  </si>
+  <si>
+    <t>Orde de bases para subvencións para accións formativas en competencias dixitais, dirixidas preferentemente a mulleres do ámbito rural, Plan Nacional de Competencias Dixitais, do PRTR, financiado pola UE -Next Generation EU-, e convocatoria 2025.</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805356</t>
+  </si>
+  <si>
+    <t>Decreto 44/2024, do 27 de agosto, polo que se regula a concesión directa de subvencións para a contratación de persoas mozas no marco do Programa O Meu Primeiro Emprego, cofinanciado polo Fondo Social Europeo Plus. REG (UE) 1408/2013 Agric.</t>
+  </si>
+  <si>
+    <t>2024-08-28</t>
+  </si>
+  <si>
+    <t>2024-09-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782618</t>
+  </si>
+  <si>
+    <t>Resolución do 25 de abril de 2024 pola que se aproba a convocatoria de subvencións para a realización de proxectos de formación profesional e emprego dentro da empresa (Liña Sectorial 5), para o ano 2024. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754248</t>
+  </si>
+  <si>
+    <t>Resolución do 05/03/2024, do Ministerio de Fomento, pola que se convocan axudas para actuacións de rehabilitación enerxética en vivendas e en edificios residenciais existentes, en execución do programa de rehabilitación enerxética de edificios e</t>
+  </si>
+  <si>
+    <t>2024-03-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747678</t>
+  </si>
+  <si>
+    <t>Resolución do 30/05/2025, da Dirección Xeral de Produción Agroalimentaria e Cooperativas, pola que se convoca, en réxime de minimis, axudas en especie para a participación en grupo no posto que contratará a Consellería de Agricultura, Gandería e Desenvolvemento Rural para a asistencia á feira agroalimentaria Fruit Attraction 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836874</t>
+  </si>
+  <si>
+    <t>Orde xx/2024, do 26 de marzo, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se establecen as bases reguladoras para a concesión directa de axudas adicionais para a contratación de seguros agrarios en Castela-A Mancha.</t>
+  </si>
+  <si>
+    <t>2024-03-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750760</t>
+  </si>
+  <si>
+    <t>Convocatoria de 20 bolsas para a matrícula no curso de verán 2025 do Vicerreitoría de Cultura, Deporte e Compromiso Social da UCLM "Emprendemento no sector veterinario e agrario: oportunidades e retos" CV12CR</t>
+  </si>
+  <si>
+    <t>2025-04-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837298</t>
+  </si>
+  <si>
+    <t>Resolución do 04/08/2025, da Subconsellería de Política Agrícola Común e Política Agroambiental, pola que se convocan axudas, no réxime de minimis, para a posesión e mantemento de cans mastíns para a defensa e garda das vacas ovinas e caprinas</t>
+  </si>
+  <si>
+    <t>2025-08-26</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853356</t>
+  </si>
+  <si>
+    <t>Convocatoria de subvencións para proxectos que promovan o impacto social do coñecemento das universidades e outros axentes do sistema de investigación, desenvolvemento e innovación de Cataluña.</t>
+  </si>
+  <si>
+    <t>2025-02-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803508</t>
+  </si>
+  <si>
+    <t>Subvencións para a investigación e recuperación de solos da súa propiedade que estean afectados por evidencias de contaminación localizada ou por vertidos de residuos industriais de causa descoñecida.</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>2025-02-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795186</t>
+  </si>
+  <si>
+    <t>Subvencións para proxectos de innovación tecnolóxica Verde 2024</t>
+  </si>
+  <si>
+    <t>2024-07-23</t>
+  </si>
+  <si>
+    <t>2024-10-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775650</t>
+  </si>
+  <si>
+    <t>Subvencións para vales de competitividade empresarial: Innovación 2025</t>
+  </si>
+  <si>
+    <t>2025-11-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834402</t>
+  </si>
+  <si>
+    <t>Resolución da Viceconsellería de Medio Ambiente pola que se anuncian subvencións para investimentos en tecnoloxías forestais e na transformación, mobilización e comercialización de produtos forestais no marco do Programa de Desenvolvemento Rural de Ca</t>
+  </si>
+  <si>
+    <t>2024-05-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757703</t>
+  </si>
+  <si>
+    <t>Axudas á liña de financiamento para actuacións de mellora do aforro enerxético en instalacións e equipamentos e para proxectos de economía circular en establecementos que prestan servizos de aloxamento turístico en Cataluña</t>
+  </si>
+  <si>
+    <t>2024-11-13</t>
+  </si>
+  <si>
+    <t>2024-12-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795193</t>
+  </si>
+  <si>
+    <t>Premio ao mellor novo artesán alimentario innovador do ano 2024.</t>
+  </si>
+  <si>
+    <t>2024-06-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757572</t>
+  </si>
+  <si>
+    <t>Convocatoria de subvencións para a programación de espectáculos de artes vivas e actividades profesionais de artes visuais en eventos de interese agroturístico</t>
+  </si>
+  <si>
+    <t>2025-01-21</t>
+  </si>
+  <si>
+    <t>2025-02-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808974</t>
+  </si>
+  <si>
+    <t>Resolución EMT//2024, de, pola que se abre a convocatoria anticipada para o ano 2025 para a concesión de subvencións para fomentar a contratación con formación no marco das campañas agrícolas en Lleida (SOC - CAMPAÑA AGRÍCOLA EN</t>
+  </si>
+  <si>
+    <t>2025-01-20</t>
+  </si>
+  <si>
+    <t>2025-02-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803735</t>
+  </si>
+  <si>
+    <t>Incentivos ao emprego Programa PICE Cámara de Comercio de Ceuta 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774418</t>
+  </si>
+  <si>
+    <t>BASES REGULADORAS PARA A CONCESIÓN DE SUBVENCIÓNS DESTINATAS AO FINANCIAMENTO DE PROXECTOS DE EFICIENCIA ENERXÉTICA E ECONOMÍA CIRCULAR EN EMPRESAS TURÍSTICAS DA CIDADE AUTÓNOMA DE CEUTA, NO MARCO DO PLAN DE RECUPERACIÓN, TRANSFORMACIÓN E RESILIENCIA.</t>
+  </si>
+  <si>
+    <t>2026-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832110</t>
+  </si>
+  <si>
+    <t>Transición enerxética das oficinas rexionais da Fase II</t>
+  </si>
+  <si>
+    <t>Melilla</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751845</t>
+  </si>
+  <si>
+    <t>CONVENIO DE COLABORACIÓN ENTRE O CONCELLO DE MELILLA E A FUNDACIÓN INSTITUTO CAMERAL PARA A CREACIÓN E DESARROLLO DE LA EMPRESA (INCYDE), PARA O DESENVOLVEMENTO DE TRES PROGRAMAS DE FORMACIÓN E APOIO DENTRO DO PROXECTO “EMPRENde Y AVANZA”.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751876</t>
+  </si>
+  <si>
+    <t>Decreto do 10 de setembro de 2024, do Delegado da Área de Goberno de Economía, Innovación e Facenda, polo que se aproba a convocatoria pública para a concesión de subvencións ás persoas afiliadas ao réxime especial de traballadores autónomos</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784903</t>
+  </si>
+  <si>
+    <t>Premios Comunidade de Madrid a startups de solucións dixitais 2024</t>
+  </si>
+  <si>
+    <t>2024-10-11</t>
+  </si>
+  <si>
+    <t>2024-11-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790165</t>
+  </si>
+  <si>
+    <t>Axudas a concellos da Comunidade de Madrid para o desenvolvemento de actividades de promoción comercial e feiral 2025</t>
+  </si>
+  <si>
+    <t>2025-02-21</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814588</t>
+  </si>
+  <si>
+    <t>Programa de eficiencia enerxética para pemes e grandes empresas do sector industrial</t>
+  </si>
+  <si>
+    <t>2023-09-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/694708</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos con obxectivos ambientais na industria agroalimentaria. De minimis</t>
+  </si>
+  <si>
+    <t>2024-08-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778390</t>
+  </si>
+  <si>
+    <t>Axudas para a produción e comercialización de mel ano 2024 FEAGA</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778690</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos con obxectivos ambientais na industria agroalimentaria, cofinanciadas por FEADESR e AGE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778691</t>
+  </si>
+  <si>
+    <t>Axudas para a promoción de investimentos na transformación da produción agrícola e outros investimentos mínimos</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>2025-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822389</t>
+  </si>
+  <si>
+    <t>Axudas para o fomento de investimentos na transformación da produción agrícola por parte de entidades asociativas. De minimis</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822390</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>2025-04-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822575</t>
+  </si>
+  <si>
+    <t>Axudas para o fomento de investimentos na transformación de produtos agrícolas. Entidades asociadas</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822604</t>
+  </si>
+  <si>
+    <t>AXUDA PARA O PROMOCIÓN DE INVESTIMENTOS NA TRANSFORMACIÓN DA PRODUCIÓN AGRÍCOLA E OUTROS INVESTIMENTOS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822605</t>
+  </si>
+  <si>
+    <t>AXUDA AO INVESTIMENTO CON OBXECTIVOS AMBIENTAIS INDUSTRIA AGROALIMENTARIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822609</t>
+  </si>
+  <si>
+    <t>Axudas para a incorporación de novos agricultores. Convocatoria de solicitudes 2025</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825068</t>
+  </si>
+  <si>
+    <t>Axudas para a produción e comercialización de mel, ano 2025, FEAGA</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829457</t>
+  </si>
+  <si>
+    <t>APOIO Á PROMOCIÓN, PROCESAMENTO E COMERCIALIZACIÓN DE PRODUTOS PESQUEIROS</t>
+  </si>
+  <si>
+    <t>2025-06-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832610</t>
+  </si>
+  <si>
+    <t>AXUDA DO FEADER PARA AGRICULTORES NOVOS QUE SE INCORPORAN NA EXPLOTACIÓN - CONVOCATORIA DE SOLICITUDES DE 2025</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841855</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE EFICIENCIA ENERXÉTICA PARA PEMES E GRANDES EMPRESAS DO SECTOR INDUSTRIAL</t>
+  </si>
+  <si>
+    <t>2019-08-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763836</t>
+  </si>
+  <si>
+    <t>AXUDAS AOS CONCELLOS PARA A PROMOCIÓN DO COMERCIO E DAS FEIRAS 2024</t>
+  </si>
+  <si>
+    <t>2024-08-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774902</t>
+  </si>
+  <si>
+    <t>AXUDAS PARA INVESTIMENTOS, MODERNIZACIÓN E/OU MELLORA DE EXPLOTACIÓNS AGRÍCOLAS CONV.24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755162</t>
+  </si>
+  <si>
+    <t>AXUDA A EMPRESAS SEC AGR. GANAD. FORESTAL E INDUSTRIAL DESARR. PROY INV. 2025</t>
+  </si>
+  <si>
+    <t>2025-05-24</t>
+  </si>
+  <si>
+    <t>2025-07-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834749</t>
+  </si>
+  <si>
+    <t>AXUDA A EMPRESAS DO SECTOR AGRÍCOLA, GANDEIRA, FORESTAL E INDUSTRIAL. PROXECTO DE DESARROLLO INVESTIMENTO 2024</t>
+  </si>
+  <si>
+    <t>2023-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754719</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN 51E/2024, do 30 de abril, do director xeral de Comercio e Consumo, pola que se aproba a convocatoria de subvencións para a promoción de empresas artesanais en Navarra no ano 2024.</t>
+  </si>
+  <si>
+    <t>2024-05-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756401</t>
+  </si>
+  <si>
+    <t>Axudas para a promoción de produtos agrícolas mediante a organización de feiras gandeiras, para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-05-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756416</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes para a subvención para a promoción e xestión de agrupacións de comercio minorista no ano 2024</t>
+  </si>
+  <si>
+    <t>2024-04-29</t>
+  </si>
+  <si>
+    <t>2024-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757723</t>
+  </si>
+  <si>
+    <t>Axudas ás explotacións agrícolas para a transición enerxética</t>
+  </si>
+  <si>
+    <t>2024-10-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758468</t>
+  </si>
+  <si>
+    <t>Axudas ás Comunidades Enerxéticas para a transición enerxética 2024</t>
+  </si>
+  <si>
+    <t>2024-05-15</t>
+  </si>
+  <si>
+    <t>2024-06-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761325</t>
+  </si>
+  <si>
+    <t>Subvencións a entidades locais para revitalizar o comercio rural</t>
+  </si>
+  <si>
+    <t>2024-10-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789778</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos en industrias agroalimentarias. Convocatoria de propostas de 2023</t>
+  </si>
+  <si>
+    <t>2025-01-02</t>
+  </si>
+  <si>
+    <t>2025-03-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796969</t>
+  </si>
+  <si>
+    <t>Axudas ás explotacións agrícolas para a transición enerxética 2025. Regulamento da Comisión 651/2014</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798832</t>
+  </si>
+  <si>
+    <t>Axudas ás explotacións agrícolas para a transición enerxética 2025. De Minimis 1408/2013</t>
+  </si>
+  <si>
+    <t>2024-12-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799836</t>
+  </si>
+  <si>
+    <t>Subvencións para proxectos de innovación en pemes industriais. Convocatoria de propostas de 2025</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805627</t>
+  </si>
+  <si>
+    <t>Axudas para a creación e consolidación de empresas innovadoras de base tecnolóxica en 2025 no marco do Plan de Recuperación, Transformación e Resiliencia - Financiado pola Unión Europea - Next Generation EU.</t>
+  </si>
+  <si>
+    <t>2025-02-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806176</t>
+  </si>
+  <si>
+    <t>Axudas ao investimento para as industrias agroalimentarias. Convocatoria de propostas de 2026</t>
+  </si>
+  <si>
+    <t>2026-01-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869026</t>
+  </si>
+  <si>
+    <t>Axudas para a contratación de estudantes de doutoramento por parte de empresas, centros de investigación e centros tecnolóxicos: Doutoramentos Industriais 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871426</t>
+  </si>
+  <si>
+    <t>Axudas destinadas á transferencia de coñecemento de centros tecnolóxicos, centros de investigación e universidades PCTIN 2026</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876093</t>
+  </si>
+  <si>
+    <t>Resolución do 8 de maio de 2024, do Director da Axencia Valenciana de Desenvolvemento e Garantía Agraria, pola que se anuncian axudas para plans colectivos de reconversión e reestruturación, no marco do Programa de Desenvolvemento Rural da Comunidade Valenciana</t>
+  </si>
+  <si>
+    <t>2024-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760272</t>
+  </si>
+  <si>
+    <t>Accións complementarias para promover e reforzar a innovación. SEN AXUDAS ESTATAIS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760275</t>
+  </si>
+  <si>
+    <t>Valorización e transferencia de resultados de investigación ás empresas. SEN AXUDAS ESTATAIS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838838</t>
+  </si>
+  <si>
+    <t>Impulso á contratación pública innovadora (PPI) REG MINIMIS 2023/2831</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838852</t>
+  </si>
+  <si>
+    <t>Impulso á contratación pública innovadora (PPI) RÉXIME 651</t>
+  </si>
+  <si>
+    <t>2025-06-16</t>
+  </si>
+  <si>
+    <t>2025-07-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838853</t>
+  </si>
+  <si>
+    <t>Impulso á contratación pública innovadora (PPI) N2 SEN AXUDAS ESTATAIS</t>
+  </si>
+  <si>
+    <t>2026-02-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838858</t>
+  </si>
+  <si>
+    <t>Accións complementarias para promover e reforzar a innovación. MINIMIS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838867</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838869</t>
+  </si>
+  <si>
+    <t>Asimilación de tecnoloxías avanzadas e a súa difusión no Sistema Valenciano de Innovación REG (UE) 651/2014</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838871</t>
+  </si>
+  <si>
+    <t>2024-02-29</t>
+  </si>
+  <si>
+    <t>2024-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752940</t>
+  </si>
+  <si>
+    <t>Bases da convocatoria de proxectos innovadores para o programa de aceleración “AGRO·LAB TONOWASTE” promovido por VALÈNCIA INNOVATION CAPITAL</t>
+  </si>
+  <si>
+    <t>2024-12-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796042</t>
+  </si>
+  <si>
+    <t>Acordo de colaboración entre a Generalitat, a través da Presidencia e a Universidade de Alacant, para a colaboración no funcionamento do comisionado da Presidencia da Generalitat, para a dixitalización e a ciberseguridade da comunidade</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704505</t>
+  </si>
+  <si>
+    <t>CONVENIO DE COLABORACIÓN ENTRE LABORA-SERVIZO VALENCIANO DE EMPREGO E FORMACIÓN E AIMPLAS-ASOCIACIÓN PARA A INVESTIGACIÓN EN MATERIAIS PLÁSTICOS E PRODUTOS RELACIONADOS PARA A REALIZACIÓN DE ACCIÓNS FORMATIVAS DIRIXIDAS PRINCIPALMENTE A PERSOAS DESEMPREGADAS NO ÁMBITO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759575</t>
+  </si>
+  <si>
+    <t>Resolución do 30 de abril de 2024, do presidente do IVACE, pola que se convocan axudas no ámbito das enerxías renovables con cargo aos orzamentos de 2024, con cofinanciamento da Unión Europea a través do Fondo Europeo de Desenvolvemento Rexional</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760235</t>
+  </si>
+  <si>
+    <t>Acordo entre o Ministerio de Sanidade e PS e FRS para o desenvolvemento dun proxecto de innovación</t>
+  </si>
+  <si>
+    <t>2024-04-04</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751688</t>
+  </si>
+  <si>
+    <t>Resolución do director xeral de Produción Agropecuaria e Gandeira, pola que se establece a convocatoria anticipada, para o Plan 2025, das axudas da Comunidade Valenciana destinadas á subscrición de seguros agrarios incluídos nos plans para</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804083</t>
+  </si>
+  <si>
+    <t>INSTITUTO VALENCIANO DE CONSERVACIÓN, RESTAURACIÓN E INVESTIGACIÓN, PARA O FINANCIAMENTO DE INVESTIMENTOS E OPERACIÓNS DE CAPITAL DA ENTIDADE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764650</t>
+  </si>
+  <si>
+    <t>Resolución do 8 de maio de 2024, do presidente do IVACE, pola que se anuncian subvencións para o fomento de instalacións de autoconsumo de enerxía eléctrica en réxime de comunidades de enerxías renovables, con cargo aos orzamentos de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758845</t>
+  </si>
+  <si>
+    <t>Resolución pola que se convoca a solicitude para o exercicio 2024, para as subvencións reguladas nos artigos 16 e 17 da Orde 2/2020, do 27 de febreiro, da Consellería de Economía Sostible, Sectores Produtivos, Comercio e</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757349</t>
+  </si>
+  <si>
+    <t>Convenio entre o Ministerio de Educación, Universidades e Emprego e a Universidade Miguel Hernández, para o apoio en 2023-2024 á construción e actualización de edificios e infraestruturas de excelencia para I+D+i - edificios de investigación de excelencia</t>
+  </si>
+  <si>
+    <t>2023-11-30</t>
+  </si>
+  <si>
+    <t>2024-12-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730747</t>
+  </si>
+  <si>
+    <t>Impulso da acción climática local a través do Plan de Acción para o Clima e a Enerxía (Pacto dos Alcaldes polo Clima e a Enerxía) en 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761670</t>
+  </si>
+  <si>
+    <t>CONVENIO DE COOPERACIÓN EDUCATIVA ENTRE A GENERALIDADE, A TRAVÉS DO MINISTERIO DE AGRICULTURA, GANDERÍA E PESCA E A UNIVERSIDADE CEU CARDENAL HERRERA, PARA A REALIZACIÓN DE PRÁCTICAS FORMATIVAS SUBVENCIONADAS DURANTE O ANO 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761911</t>
+  </si>
+  <si>
+    <t>CONVENIO DE COOPERACIÓN EDUCATIVA ENTRE A GENERALIDADE, A TRAVÉS DO MINISTERIO DE AGRICULTURA, GANDERÍA E PESCA E A UNIVERSIDADE MIGUEL HERNÁNDEZ DE ELXE, PARA A IMPLEMENTACIÓN DE PRÁCTICAS FORMATIVAS SUBVENCIONADAS DURANTE O ANO 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763059</t>
+  </si>
+  <si>
+    <t>Resolución do 21 de marzo de 2024 de ICEX España Exportación e Investimento, EPE, pola que se anuncia a convocatoria de subvencións para a Participación en Grupo na Feira OVUM 2024 - XXVIII Congreso Latinoamericano de Avicultura - Punta del Este (URUGUAI) - 12-15 de novembro de 2024</t>
+  </si>
+  <si>
+    <t>2024-05-19</t>
+  </si>
+  <si>
+    <t>2024-06-19</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754393</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa XXII Convocatoria (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754959</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de acordo coa XII Convocatoria (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>2024-04-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755838</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), de acordo coa XII Convocatoria (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755839</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), de acordo coa VIII Convocatoria (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755840</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da XXII sección (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756496</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa XII Convocatoria (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756497</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa 13.ª Convocatoria de Propostas (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782270</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de acordo coa XIII Convocatoria (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782271</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección XIII (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782273</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa IX Convocatoria de Propostas (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782332</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de acordo coa IX Convocatoria (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782333</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección IX (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782334</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa XII Convocatoria (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782491</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa XII Convocatoria (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782492</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), de conformidade coa XII Convocatoria (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782493</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa XIV Convocatoria de Propostas (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2024-10-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784454</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), no marco da XIV Convocatoria (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784455</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da XXIII sección (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784515</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección IX (PDR 2014-2020) GAL ADEVAG</t>
+  </si>
+  <si>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>2024-11-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795884</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader 2025, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), segundo a XXIV Convocatoria (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>2025-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808943</t>
+  </si>
+  <si>
+    <t>Enfoque Leader de axuda 2025 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección IX (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816089</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2025 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección IX (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>2025-03-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816223</t>
+  </si>
+  <si>
+    <t>Axudas 2025: enfoque LEADER para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais. (Entrevista, 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL SOPORTE DE PRODUCIÓN</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869950</t>
+  </si>
+  <si>
+    <t>Axudas de 2025: enfoque LEADER para investimentos na transformación e comercialización de produtos agrícolas. SEN axudas estatais. (Entrevista, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL FEDESIBA</t>
+  </si>
+  <si>
+    <t>2025-11-26</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871049</t>
+  </si>
+  <si>
+    <t>Axudas de 2025: enfoque LEADER para investimentos na transformación e comercialización de produtos agrícolas. SEN axudas estatais. (Entrevista, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2025-12-02</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872386</t>
+  </si>
+  <si>
+    <t>Axudas 2025: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872387</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa VIII Convocatoria de Propostas (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2024-07-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763736</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de acordo coa VIII Convocatoria (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763737</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), de acordo coa VIII Convocatoria (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763739</t>
+  </si>
+  <si>
+    <t>Subvencións da Estratexia Leader 2024 para o apoio á innovación social, á gobernanza multinivel e á revitalización social e económica (Submedida 19.2.7 PDR), de acordo coa XIV Convocatoria (PDR 2014-2020) do GAL TENTUDIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764490</t>
+  </si>
+  <si>
+    <t>Subvencións a empresas para a aceleración de ecosistemas de emprendemento e innovación baseados en xemelgos dixitais (RETECH) de 2024 segundo o Decreto 145/2024, do 19 de novembro de 2024, polo que se convocan.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799672</t>
+  </si>
+  <si>
+    <t>Axudas para a Promoción e Desenvolvemento Empresarial L1_Asesoramento 2024, segundo o Decreto 65/2024, do 2 de xullo, polo que se convocan.</t>
+  </si>
+  <si>
+    <t>2024-08-02</t>
+  </si>
+  <si>
+    <t>2024-10-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777945</t>
+  </si>
+  <si>
+    <t>Axudas 2024 para Investimentos en Industrias Agroalimentarias, segundo o Decreto 87/2024, do 30 de xullo, polo que se establecen as bases reguladoras para a concesión de incentivos agroalimentarios na Comunidade Autónoma de Estremadura, para apoiar os investimentos destinados á transformación e comercialización de produtos agrícolas, e se aproba a súa convocatoria única</t>
+  </si>
+  <si>
+    <t>2024-09-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779544</t>
+  </si>
+  <si>
+    <t>Axudas 2025 para investimentos destinados á transformación e comercialización de produtos agrícolas, de acordo coa Resolución do 29 de outubro de 2025 pola que se convocan solicitudes</t>
+  </si>
+  <si>
+    <t>2026-01-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869937</t>
+  </si>
+  <si>
+    <t>Extremadura Avante outorga subvencións a empresas para a participación en grupo na Feira Fruit Attraction 2025, segundo o Acordo do 27 de marzo de 2025 que as convoca.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823326</t>
+  </si>
+  <si>
+    <t>Axudas 2025 a empresas para a participación en grupo na Feira de Ingredientes Alimentarios 2025, segundo o Acordo do 26 de agosto de 2025 que as convoca.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853387</t>
+  </si>
+  <si>
+    <t>Subvencións 2024 a Entidades Públicas de Investigación da SECTI para proxectos de I+D sobre almacenamento de enerxía en colaboración público-privada, segundo a Resolución do 5 de decembro de 2024</t>
+  </si>
+  <si>
+    <t>2025-02-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805280</t>
+  </si>
+  <si>
+    <t>Subvencións a empresas para proxectos de I+D sobre almacenamento de enerxía en virtude de acordos de colaboración público-privada, segundo a Resolución do 5 de decembro de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805281</t>
+  </si>
+  <si>
+    <t>Axudas para a internacionalización das empresas estremeñas e a mellora das condicións de comercialización exterior de 2024, segundo a resolución do 30 de outubro de 2023, pola que se convocan.</t>
+  </si>
+  <si>
+    <t>2023-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726202</t>
+  </si>
+  <si>
+    <t>Subvención 2024-2025 dirixida a concellos e entidades locais menores para financiar proxectos de dinamización comercial, segundo o Decreto 130/2024, do 15 de outubro de 2024, polo que se convocan</t>
+  </si>
+  <si>
+    <t>2024-11-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794035</t>
+  </si>
+  <si>
+    <t>Subvención 2024-2025 dirixida a asociacións, federacións e confederacións do sector do comercio para financiar proxectos de dinamización comercial, segundo o Decreto 130/2024, do 15 de outubro de 2024, polo que se convocan</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794036</t>
+  </si>
+  <si>
+    <t>Subvencións 2023 a empresas privadas non agrícolas para a contratación de persoas participantes nos proxectos do programa de escolas profesionais de emprego dual (liña ii), segundo a resolución do 9 de agosto de 2023 que as convoca</t>
+  </si>
+  <si>
+    <t>2023-09-14</t>
+  </si>
+  <si>
+    <t>2024-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715998</t>
+  </si>
+  <si>
+    <t>Subvención 2023 a empresas privadas non agrícolas para a contratación de persoas participantes nos proxectos do programa de colaboración rural (liña ii), segundo a resolución do 9 de agosto de 2023</t>
+  </si>
+  <si>
+    <t>2023-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716032</t>
+  </si>
+  <si>
+    <t>Acordo entre GAIN, o Ministerio de Educación, a UDC, a USC, a UVI e o CSIC para promover a actividade investigadora do persoal investigador finalista nas convocatorias de axudas do ERC no marco do programa Horizonte Europa</t>
+  </si>
+  <si>
+    <t>2023-10-26</t>
+  </si>
+  <si>
+    <t>2024-12-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723850</t>
+  </si>
+  <si>
+    <t>Bases reguladoras para a concesión de axudas de VInnovate Galicia para promover a cooperación transnacional dos axentes do Sistema Galego de I+D a través de proxectos de colaboración con outros axentes europeos</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785078</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a Consellería de Cultura, Educación, Formación Profesional e Universidades e a Universidade de Santiago de Compostela (USC) para completar as axudas ao persoal investigador principal para dous programas de subvencións (ERC) 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704943</t>
+  </si>
+  <si>
+    <t>Acordo para a posta en marcha de infraestruturas de investigación universitaria</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/721409</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a Consellería de Cultura, Educación, Formación Profesional e Universidades e a Axencia Estatal Consello Superior de Investigacións Científicas para o desenvolvemento de actividades no Instituto Padre Sarmiento de Estudos Galegos</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/722242</t>
+  </si>
+  <si>
+    <t>Acordo coa udc-usc-uvigo para reforzar o persoal de xestión da transferencia e a innovación e consolidar as estruturas de investigación</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723129</t>
+  </si>
+  <si>
+    <t>Orde do 30 de xaneiro de 2025 pola que se establecen as bases reguladoras para a concesión, en réxime de concorrencia non competitiva, de subvencións para o fomento da innovación e a sustentabilidade no comercio local e artesanal</t>
+  </si>
+  <si>
+    <t>2025-02-26</t>
+  </si>
+  <si>
+    <t>2025-03-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814563</t>
+  </si>
+  <si>
+    <t>Convenio entre a Consellería de Promoción do Emprego e Igualdade e a Federación de Escolas Agrarias Familiares de Galicia para o desenvolvemento dun proxecto piloto de integración formativa</t>
+  </si>
+  <si>
+    <t>2023-10-08</t>
+  </si>
+  <si>
+    <t>2024-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720425</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a Consellería de Promoción do Emprego e Igualdade e a Federación Galega de Comercio para a realización de accións formativas para a cualificación e recualificación da poboación activa en sectores estratéxicos e a mellora das capacidades</t>
+  </si>
+  <si>
+    <t>2024-01-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739663</t>
+  </si>
+  <si>
+    <t>A Orde do 15 de decembro de 2023 establece as bases reguladoras das axudas para o fomento da contratación de seguros agrarios na comunidade autónoma de Galicia e convócase para o ano 2024 (código de procedemento mr443a).</t>
+  </si>
+  <si>
+    <t>2024-01-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/737939</t>
+  </si>
+  <si>
+    <t>Orde do 26 de decembro de 2024, pola que se establecen as bases reguladoras das axudas para o fomento da contratación de seguros agrarios na Comunidade Autónoma de Galicia e se convocan para o ano 2025 (Código de procedemento MR443A)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808706</t>
+  </si>
+  <si>
+    <t>Orde do 29 de decembro de 2025, pola que se establecen as bases reguladoras das axudas para o fomento da contratación de seguros agrarios na Comunidade Autónoma de Galicia e se convocan para o ano 2026 (Código de procedemento MR443A)</t>
+  </si>
+  <si>
+    <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881236</t>
+  </si>
+  <si>
+    <t>Normativa que regula o procedemento para a concesión de axudas para proxectos de mellora enerxética, dirixidas a autónomos e pemes, no territorio da Comunidade Autónoma de Galicia</t>
+  </si>
+  <si>
+    <t>2024-01-10</t>
+  </si>
+  <si>
+    <t>2024-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729217</t>
+  </si>
+  <si>
+    <t>Resolución do 18 de marzo de 2024 pola que se establecen as bases reguladoras das axudas á nova participación dos agricultores en réximes de calidade, cofinanciadas co Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) no marco do programa de desenvolvemento</t>
+  </si>
+  <si>
+    <t>2024-07-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761240</t>
+  </si>
+  <si>
+    <t>Marco normativo e convocatoria de subvencións para proxectos de aforro e eficiencia enerxética en empresas gallegas para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-07-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774451</t>
+  </si>
+  <si>
+    <t>Marco regulador das subvencións para proxectos de infraestruturas de almacenamento de enerxía que promovan a electrificación da demanda enerxética, para o ano 2024, cofinanciadas polo FEDER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783976</t>
+  </si>
+  <si>
+    <t>Resolución do 16 de decembro de 2025, do Instituto Enerxético de Galicia, pola que se aproba o marco regulador das axudas para proxectos de aforro e eficiencia enerxética nas empresas gallegas</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881665</t>
+  </si>
+  <si>
+    <t>Resolución do 23 de decembro de 2026, do Instituto Enerxético de Galicia, pola que se establece o marco regulador das axudas para proxectos de enerxía fotovoltaica</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881947</t>
+  </si>
+  <si>
+    <t>Axudas para a mellora da capacidade de innovación e desenvolvemento tecnolóxico das empresas de Galicia, programa “Ticket Innova” para o ano 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807213</t>
+  </si>
+  <si>
+    <t>Normativa que regula as axudas para a mellora da capacidade de innovación das empresas de Galicia, mediante o financiamento de actividades integradas en plans de deseño e innovación (programa Igape Innova)</t>
+  </si>
+  <si>
+    <t>2025-02-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808279</t>
+  </si>
+  <si>
+    <t>Convocatoria de subvencións, en réxime de concorrencia competitiva, para proxectos de equipamentos para o uso de enerxías eléctricas renovables e de aforro e eficiencia enerxética en empresas de produción agrícola primaria</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756070</t>
+  </si>
+  <si>
+    <t>Marco regulador e convocatoria de subvencións para a formación en competencias dixitais (MRRR)</t>
+  </si>
+  <si>
+    <t>2023-07-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705981</t>
+  </si>
+  <si>
+    <t>Convocatoria de propostas para pemes dixitais 2024 – Cámara de Comercio de Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774251</t>
+  </si>
+  <si>
+    <t>Orde CTD/9/2024, do 25 de novembro, de bases reguladoras e convocatoria de subvencións para Proxectos de Eficiencia Enerxética e Economía Circular de Empresas Turísticas (C14.I4, liña de actuación 2), do PRTR suxeito ao Regulamento (UE) 2023/2831</t>
+  </si>
+  <si>
+    <t>2024-11-26</t>
+  </si>
+  <si>
+    <t>2025-03-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799217</t>
+  </si>
+  <si>
+    <t>Orde CTD/9/2024, bases reguladoras e convocatoria de subvencións para Proxectos de Eficiencia Enerxética e Economía Circular de Empresas Turísticas (C14.I4, liña de acción 2), do PRTR suxeito ao Regulamento (UE) nº 651/2014 Comisión 17/6/2014</t>
+  </si>
+  <si>
+    <t>2024-11-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799978</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre o Goberno de Cantabria, a través do Ministerio de Fomento, Ordenación do Territorio e Medio Ambiente, e a Universidade de Cantabria para o fomento da investigación no ámbito do transporte</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746615</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre o Goberno de Cantabria a través do Ministerio de Industria, Turismo, Innovación, Transporte e Comercio e a Universidade de Cantabria para o fomento da investigación en materia de consumo</t>
+  </si>
+  <si>
+    <t>2023-02-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680768</t>
+  </si>
+  <si>
+    <t>Orde pola que se anuncian as axudas á artesanía en Cantabria 2024 (produción primaria de produtos agrícolas)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742427</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas a entidades asociativas agrarias para a colaboración na prestación de servizos de asesoramento que inclúe a xestión técnico-económica, a explotacións agrarias da Comunidade Autónoma de Cantabria para o ano 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759713</t>
+  </si>
+  <si>
+    <t>ORDE IND/57/2024, do 4 de decembro, pola que se aproba a convocatoria para o ano 2025 de axudas á artesanía en Cantabria (Produción primaria de produtos agrícolas).</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801075</t>
+  </si>
+  <si>
+    <t>Orde IND/39/2025, do 20 de agosto, pola que se aproba a convocatoria de subvencións para o ano 2025 destinadas a asociacións comerciais e as súas federacións e confederacións, e cooperativas de comercio polo miúdo. Non suxeitas ao réxime de minimis.</t>
+  </si>
+  <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/852419</t>
+  </si>
+  <si>
+    <t>Orde IND/19/2024, do 7 de maio, pola que se convocan solicitudes para o ano 2024 para o programa de subvencións INNOVA.</t>
+  </si>
+  <si>
+    <t>2024-04-09</t>
+  </si>
+  <si>
+    <t>2024-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751394</t>
+  </si>
+  <si>
+    <t>Resolución SOD/EMPLEA/23/24, do 26 de abril de 2024, pola que se anuncia a convocatoria de solicitudes para o programa de subvencións «EMPLEA» para o ano 2024. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-08-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751427</t>
+  </si>
+  <si>
+    <t>Resolución SOD/CERT/23/24, do 26 de abril de 2024, pola que se anuncia a convocatoria de 2024 para o programa de subvencións "CERTIFICACIÓNS PARA A MELLORA COMPETITIVA E A ENTRADA EN NOVOS MERCADOS". REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755031</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN SOD/+TAL/23/24, do 20 DE MARZO DE 2024, POLA QUE SE ANUNCIA O PROGRAMA DE SUBVENCIÓNS «+ TALENTO. CONTRATACIÓN DE PERSOAL TÉCNICO E COMERCIAL». REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-05-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757638</t>
+  </si>
+  <si>
+    <t>Resolución SOD/TEC/23/24, do 20 de marzo de 2024, pola que se anuncia a convocatoria de solicitudes para o programa de subvencións de 2024 para "Persoal técnico de I+D". REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757769</t>
+  </si>
+  <si>
+    <t>Resolución SOD/FER/23/24, do 11 de abril de 2024, pola que se anuncia a convocatoria de solicitudes para o programa de subvencións de 2024 para a “ORGANIZACIÓN de FEIRAS E CONGRESOS EMPRESARIAIS EN CANTABRIA”. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-07-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761619</t>
+  </si>
+  <si>
+    <t>Orde do 21 de decembro de 2025 da Consellería de Industria, Comercio e Emprego, pola que se convocan subvencións para o ano 2026 destinadas á adquisición de nova maquinaria industrial en empresas industriais de Castela e León.</t>
+  </si>
+  <si>
+    <t>2026-01-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877052</t>
+  </si>
+  <si>
+    <t>Orde do 22 de decembro de 2023, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan subvencións para a transformación e comercialización de produtos agrícolas, forestais e alimentarios, cofinanciadas polo Feader, liña j01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735391</t>
+  </si>
+  <si>
+    <t>Subvencións para o fomento do crecemento das cooperativas agroalimentarias na Comunidade de Castela e León para o ano 2024. Xeral De Minimis. Orde do 01/08/2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural</t>
+  </si>
+  <si>
+    <t>2024-09-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778898</t>
+  </si>
+  <si>
+    <t>Orde do 24 de outubro de 2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan subvencións para o ano 2024 ás organizacións profesionais agrarias máis representativas da Comunidade de Castela e León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/793183</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, do 5 de novembro de 2024, para promover a modernización da industria agroalimentaria e a transición xusta, Programa Fondo para a Transición Xusta - PEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795072</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, do 8/11/2024, pola que se anuncian subvencións para investimentos en comercialización e transformación de produtos da pesca e da acuicultura - Programa FEMPA - Liña PA2</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795919</t>
+  </si>
+  <si>
+    <t>Orde do 22/04/2025 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se conceden subvencións para a transformación amparadas pola Intervención 6842.1 (obxectivos ambientais) do PEPAC cofinanciado polo FEADER - Liña MA1</t>
+  </si>
+  <si>
+    <t>2025-04-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828029</t>
+  </si>
+  <si>
+    <t>Orde do 12/08/2025, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan para o ano 2025 as axudas para o fomento do dimensionamento das cooperativas agroalimentarias, na comunidade autónoma de Castela e León.</t>
+  </si>
+  <si>
+    <t>2025-08-20</t>
+  </si>
+  <si>
+    <t>2025-09-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851472</t>
+  </si>
+  <si>
+    <t>Orde do 23 de decembro de 2025, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se anuncian subvencións para actividades de formación, información e demostración no marco do PEPAC de España 2023/2027</t>
+  </si>
+  <si>
+    <t>2026-01-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877691</t>
+  </si>
+  <si>
+    <t>Orde do 20 de agosto de 2024, do Ministerio de Cultura, Turismo e Deporte, pola que se convocan subvencións para proxectos de eficiencia enerxética e economía circular de empresas turísticas, financiadas con fondos europeos Next Generation-EU MRR.</t>
+  </si>
+  <si>
+    <t>2024-08-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781223</t>
+  </si>
+  <si>
+    <t>Orde do 8 de maio de 2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convoca a incorporación dos titulares de explotacións agrarias ás intervencións de desenvolvemento rural ambiental e climático</t>
+  </si>
+  <si>
+    <t>2024-03-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762548</t>
+  </si>
+  <si>
+    <t>Orde do 12 de decembro de 2025 do Ministerio de Economía e Facenda pola que se convoca para o ano 2026 unha axuda para desenvolver e mellorar as capacidades de investigación e innovación do tecido empresarial a través da AAEEII de CyL</t>
+  </si>
+  <si>
+    <t>2025-12-19</t>
+  </si>
+  <si>
+    <t>2026-02-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874935</t>
+  </si>
+  <si>
+    <t>Orde do 25 de xaneiro de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se convocan subvencións destinadas a financiar os custos salariais dos traballadores con discapacidade en centros especiais de emprego para o ano 2024.</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741343</t>
+  </si>
+  <si>
+    <t>Orde do 7 de maio de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se anuncian subvencións destinadas á modernización, dixitalización e mellora da xestión comercial en Castela e León</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752127</t>
+  </si>
+  <si>
+    <t>Acordo do 25 de abril de 2024, da Junta de Castela e León, polo que se autoriza a concesión directa de subvencións ás Agrupacións Empresariais Innovadoras de Castela e León VITARTIS e CYLSOLAR.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758759</t>
+  </si>
+  <si>
+    <t>Orde do 5 de abril de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se convocan subvencións públicas para o ano 2024 destinadas á realización de accións que contribúan ao benestar laboral nos centros de traballo de Castela e León.</t>
+  </si>
+  <si>
+    <t>2024-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758785</t>
+  </si>
+  <si>
+    <t>Orde do 3 de maio de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se anuncian as subvencións para o ano 2024 no marco do programa de apoio á creación e ao emprego de cooperativas e sociedades laborais. PROGRAMA I.- INCORPORACIÓN de SOCIOS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759362</t>
+  </si>
+  <si>
+    <t>Convocatoria Instrumental 2024. Dirección Xeral de Ciencia e Investigación. Departamento de Educación, Ciencia e Universidades. Subvencións Directas. Texto refundido da Lei de Subvencións de Aragón aprobado polo Decreto Lexislativo 2/2023, do 3 de maio.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739477</t>
+  </si>
+  <si>
+    <t>ORDE AGA/xxx/2024, do 22 de abril, pola que se convocan subvencións destinadas a mellorar a produción e comercialización de produtos apícolas, para o ano 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760928</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre o Goberno de Aragón e a Fundación Ecoloxía e Desenvolvemento para a execución do proxecto "Asesoramento enerxético para fogares aragoneses. Poboación xeral"</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742510</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre o Goberno de Aragón e o Consello Aragonés de Cámaras Oficiais de Comercio, Industria e Servizos como entidade colaboradora, para a xestión de axudas para a modernización de empresas privadas de transporte de viaxeiros e mercadorías</t>
+  </si>
+  <si>
+    <t>2023-05-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/698156</t>
+  </si>
+  <si>
+    <t>Contrato programa xeral entre o Goberno de Aragón e a Universidade de Zaragoza, para a asignación e financiamento de complementos retributivos adicionais vinculados a méritos individuais do persoal docente e investigador da Universidade de Zaragoza</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726133</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración asinado entre o instituto aragonés de emprego e as cámaras oficiais de comercio, industria e servizos de Huesca, Teruel e Zaragoza, para levar a cabo o “programa 45+”.</t>
+  </si>
+  <si>
+    <t>2025-01-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735724</t>
+  </si>
+  <si>
+    <t>Orde do Vicepresidente Segundo e Conselleiro de Economía, Emprego e Industria, pola que se concede unha subvención á Asociación de Persoas Xordas de Zaragoza e Aragón (ASZA) para a prestación dun servizo de inserción laboral para persoas xordas</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746608</t>
+  </si>
+  <si>
+    <t>Orde do Vicepresidente e Ministro da Presidencia, Economía e Xustiza, pola que se anuncian subvencións para proxectos de investimento empresarial que promovan a investigación, o desenvolvemento e a innovación industrial na provincia de Teruel. FITE 2023</t>
+  </si>
+  <si>
+    <t>2025-01-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801820</t>
+  </si>
+  <si>
+    <t>CONVENIO DE COLABORACIÓN ENTRE O GOBERNO DE ARAGÓN E AS CÁMARAS OFICIAIS DE COMERCIO, INDUSTRIA E SERVIZOS DE HUESCA, TERUEL E ZARAGOZA, PARA A EXECUCIÓN DE ACTUACIÓNS SOBRE PEMES DERIVADAS DO PLAN DE COMPETITIVIDADE DA CÁMARA DE ARAGÓN.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755341</t>
+  </si>
+  <si>
+    <t>ORDE do Vicepresidente e Ministro da Presidencia, Economía e Xustiza do Goberno de Aragón, pola que se aproban as bases para a concesión de subvencións a proxectos de innovación, a través da iniciativa «Techfablab», no marco do PRTR e a súa convocatoria de 2024</t>
+  </si>
+  <si>
+    <t>2024-09-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786297</t>
+  </si>
+  <si>
+    <t>Orde do 16 de maio de 2025, do vicepresidente e conselleiro de Presidencia, Economía e Xustiza do Goberno de Aragón, pola que se convocan axudas a pequenas e medianas empresas para accións de dixitalización.</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833698</t>
+  </si>
+  <si>
+    <t>ORDE do Vicepresidente e Ministro da Presidencia, Economía e Xustiza, do 4 de febreiro de 2026, convoca axudas a proxectos de investimento de pemes enmarcados no Fondo para unha Transición Xusta (FTJ) período 2021-2027 na provincia de Teruel</t>
+  </si>
+  <si>
+    <t>2027-08-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885046</t>
+  </si>
+  <si>
+    <t>Axudas para proxectos de investimento empresarial que promovan a investigación, o desenvolvemento e a innovación industrial na provincia de Teruel. FITE 2022</t>
+  </si>
+  <si>
+    <t>2024-04-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754793</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para a posta en marcha do programa de emisión de bonos dixitais para grupos vulnerables</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705928</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Agricultura, Gandería, Pesca e Soberanía Alimentaria relativa á subscrición de Seguros Agrarios</t>
+  </si>
+  <si>
+    <t>2024-05-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762320</t>
+  </si>
+  <si>
+    <t>PROXECTO PARA MELLORAR OS MERCADOS TRADICIONAIS NAS ILLAS CANARIAS E/OU APOIO AO COMERCIO RURAL</t>
+  </si>
+  <si>
+    <t>2025-03-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817279</t>
+  </si>
+  <si>
+    <t>Subvención para un proxecto de base aérea enerxeticamente sostible</t>
+  </si>
+  <si>
+    <t>2023-07-04</t>
+  </si>
+  <si>
+    <t>2024-12-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730464</t>
+  </si>
+  <si>
+    <t>Subvención do Concello de Fuencaliente - Proxectos innovadores para o desafío demográfico</t>
+  </si>
+  <si>
+    <t>2023-08-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736660</t>
+  </si>
+  <si>
+    <t>Asistencia e titoría para a transformación dixital do comercio en Gran Canaria</t>
+  </si>
+  <si>
+    <t>2023-11-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735854</t>
+  </si>
+  <si>
+    <t>Programa de apoio á dixitalización e ao coñecemento no sector comercial</t>
+  </si>
+  <si>
+    <t>2023-12-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735858</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para a mellora das competencias dixitais da poboación canaria 2024</t>
+  </si>
+  <si>
+    <t>2024-11-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742698</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas DIGINNOVA para a incorporación de talento novo a empresas e centros de investigación das Illas Canarias</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/772013</t>
+  </si>
+  <si>
+    <t>Plan de dixitalización da construción de subvencións da AECP 2024</t>
+  </si>
+  <si>
+    <t>2023-12-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783005</t>
+  </si>
+  <si>
+    <t>ORDE POLA QUE SE CONVOCAN SUBVENCIÓNS PARA APOIAR A GRUPOS OU CLÚSTERS EMPRESARIAIS INNOVADORES PARA A REALIZACIÓN DE ACTIVIDADES DE INNOVACIÓN NAS ILLAS CANARIAS, PARA O ANO 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784829</t>
+  </si>
+  <si>
+    <t>Convocatoria de subvencións para proxectos de dixitalización en empresas</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839036</t>
+  </si>
+  <si>
+    <t>Decreto núm. 801/2024, do 17 de decembro de 2024, do Vicepresidente, polo que se convocan as Axudas para Proxectos de Obras Hidráulicas de Iniciativa Privada e Regadío Agrícola para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-12-18</t>
+  </si>
+  <si>
+    <t>2025-02-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803873</t>
+  </si>
+  <si>
+    <t>SUBVENCIÓN DO CONCELLO DE GARAFÍA PARA O PLAN DE DESENVOLVEMENTO COMERCIAL DA ILLA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783054</t>
+  </si>
+  <si>
+    <t>Subvencións a empresas para financiar proxectos que promovan a implantación de solucións de intelixencia artificial na Comunidade Autónoma de Estremadura, segundo o Decreto 173/2025 que as convoca.</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881941</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888474</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: enfoque LEADER para investimentos na transformación e comercialización de produtos agrícolas. SEN axudas estatais. (Entrevista, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>Orde do vicepresidente e conselleiro da Presidencia, Economía e Xustiza do Goberno de Aragón, do 4 de febreiro de 2026, pola que se anuncian subvencións para a atracción de novas empresas e o apoio ao crecemento das xa existentes na provincia de Teruel</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 2 de febreiro de 2026, da Presidencia, pola que se anuncian axudas para a contratación de persoas novas para a internacionalización de pemes na Comunidade Valenciana, financiadas polo Programa Fondo Social Europeo Plus, exercicio 2026</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: enfoque LEADER para investimentos na transformación e comercialización de produtos agrícolas. SEN axudas estatais. (Entrevista, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Río Bodión</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889842</t>
+  </si>
+  <si>
+    <t>Enfoque de Aid Leader de 2026 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Río Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889844</t>
+  </si>
+  <si>
+    <t>Axudas á artesanía en Cantabria para o ano 2026 (Produción primaria de produtos agrícolas)</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874558</t>
+  </si>
+  <si>
+    <t>Axudas 2025/2026 para a mellora das capacidades avanzadas das pemes no sector retallista, segundo a convocatoria realizada por Resolución do 21 de novembro de 2025</t>
+  </si>
+  <si>
+    <t>2025-11-21</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871111</t>
+  </si>
+  <si>
+    <t>Enfoque de Aid Leader de 2026 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891007</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
+  </si>
+  <si>
+    <t>Axudas 2026: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Río Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
+  </si>
+  <si>
     <t>Orde do 27 de febreiro de 2025, do Ministerio de Industria, Comercio e Emprego, pola que se anuncian subvencións para o financiamento de unidades de apoio á actividade profesional en centros especiais de emprego para o ano 2026</t>
   </si>
   <si>
     <t>2026-08-03</t>
   </si>
   <si>
     <t>2026-09-17</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890312</t>
-  </si>
-[...2023 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889844</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -10172,112 +10172,112 @@
       </c>
       <c r="E229" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H229" s="1" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="1" t="s">
         <v>698</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>699</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>700</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E230" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="H230" s="1" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="1" t="s">
         <v>702</v>
       </c>
       <c r="B231" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C231" s="1" t="s">
         <v>703</v>
       </c>
-      <c r="C231" s="1" t="s">
+      <c r="D231" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E231" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F231" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H231" s="1" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="B232" s="1" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>707</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E232" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>245</v>
+        <v>135</v>
       </c>
       <c r="H232" s="1" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="1" t="s">
         <v>709</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>710</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>711</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E233" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="1" t="s">
@@ -10296,493 +10296,493 @@
       </c>
       <c r="C234" s="1" t="s">
         <v>715</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E234" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H234" s="1" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="1" t="s">
         <v>717</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E235" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H235" s="1" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="1" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>719</v>
+        <v>394</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E236" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H236" s="1" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C237" s="1" t="s">
         <v>723</v>
-      </c>
-[...4 lines deleted...]
-        <v>394</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E237" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H237" s="1" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="1" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E238" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H238" s="1" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="B239" s="1" t="s">
         <v>729</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>730</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E239" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H239" s="1" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="1" t="s">
         <v>732</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>733</v>
+        <v>729</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>734</v>
+        <v>730</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E240" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H240" s="1" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="1" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>734</v>
+        <v>464</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E241" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H241" s="1" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="B242" s="1" t="s">
         <v>738</v>
       </c>
-      <c r="B242" s="1" t="s">
+      <c r="C242" s="1" t="s">
         <v>739</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E242" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H242" s="1" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="1" t="s">
         <v>741</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>742</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>743</v>
+        <v>145</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E243" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H243" s="1" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="1" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>746</v>
+        <v>742</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E244" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H244" s="1" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="1" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E245" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H245" s="1" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C246" s="1" t="s">
         <v>750</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E246" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H246" s="1" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="1" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E247" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H247" s="1" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="1" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>205</v>
+        <v>755</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>754</v>
+        <v>145</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E248" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H248" s="1" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="B249" s="1" t="s">
         <v>758</v>
       </c>
-      <c r="B249" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C249" s="1" t="s">
-        <v>145</v>
+        <v>243</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E249" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F249" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H249" s="1" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="C250" s="1" t="s">
         <v>761</v>
       </c>
-      <c r="B250" s="1" t="s">
+      <c r="D250" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E250" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F250" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H250" s="1" t="s">
         <v>762</v>
-      </c>
-[...16 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="C251" s="1" t="s">
         <v>764</v>
-      </c>
-[...4 lines deleted...]
-        <v>765</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E251" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H251" s="1" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="B252" s="1" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>768</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E252" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F252" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H252" s="1" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="1" t="s">
         <v>770</v>
       </c>
       <c r="B253" s="1" t="s">
@@ -10790,233 +10790,233 @@
       </c>
       <c r="C253" s="1" t="s">
         <v>772</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E253" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F253" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H253" s="1" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="1" t="s">
         <v>774</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>775</v>
+        <v>289</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>776</v>
+        <v>485</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E254" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F254" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H254" s="1" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="1" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>289</v>
+        <v>777</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>485</v>
+        <v>711</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E255" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H255" s="1" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="1" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>781</v>
+        <v>448</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>715</v>
+        <v>444</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E256" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H256" s="1" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="1" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>448</v>
+        <v>782</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>444</v>
+        <v>296</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E257" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F257" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H257" s="1" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="C258" s="1" t="s">
         <v>785</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E258" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H258" s="1" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="B259" s="1" t="s">
         <v>788</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>789</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E259" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F259" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H259" s="1" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="1" t="s">
         <v>791</v>
       </c>
       <c r="B260" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C260" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="C260" s="1" t="s">
+      <c r="D260" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E260" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F260" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H260" s="1" t="s">
         <v>793</v>
-      </c>
-[...13 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="B261" s="1" t="s">
         <v>795</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>796</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E261" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>534</v>
       </c>
       <c r="H261" s="1" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="1" t="s">
         <v>798</v>
       </c>
       <c r="B262" s="1" t="s">
@@ -11024,155 +11024,155 @@
       </c>
       <c r="C262" s="1" t="s">
         <v>800</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E262" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>534</v>
       </c>
       <c r="H262" s="1" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="1" t="s">
         <v>802</v>
       </c>
       <c r="B263" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="C263" s="1" t="s">
         <v>803</v>
-      </c>
-[...1 lines deleted...]
-        <v>804</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E263" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>534</v>
       </c>
       <c r="H263" s="1" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="B264" s="1" t="s">
         <v>806</v>
       </c>
-      <c r="B264" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C264" s="1" t="s">
-        <v>807</v>
+        <v>296</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E264" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F264" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>534</v>
       </c>
       <c r="H264" s="1" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="B265" s="1" t="s">
         <v>809</v>
       </c>
-      <c r="B265" s="1" t="s">
+      <c r="C265" s="1" t="s">
         <v>810</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E265" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>534</v>
       </c>
       <c r="H265" s="1" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="1" t="s">
         <v>812</v>
       </c>
       <c r="B266" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="C266" s="1" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>814</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E266" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>534</v>
       </c>
       <c r="H266" s="1" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="B267" s="1" t="s">
         <v>816</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>817</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E267" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>534</v>
       </c>
       <c r="H267" s="1" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="1" t="s">
         <v>819</v>
       </c>
       <c r="B268" s="1" t="s">
@@ -11180,184 +11180,184 @@
       </c>
       <c r="C268" s="1" t="s">
         <v>821</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E268" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F268" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>534</v>
       </c>
       <c r="H268" s="1" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="1" t="s">
         <v>823</v>
       </c>
       <c r="B269" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E269" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F269" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H269" s="1" t="s">
         <v>824</v>
-      </c>
-[...16 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="1" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>676</v>
+        <v>670</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>296</v>
+        <v>826</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E270" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F270" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H270" s="1" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E271" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F271" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G271" s="1" t="s">
         <v>829</v>
       </c>
-      <c r="B271" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C271" s="1" t="s">
+      <c r="H271" s="1" t="s">
         <v>830</v>
-      </c>
-[...13 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="1" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E272" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F272" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="H272" s="1" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E273" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F273" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H273" s="1" t="s">
         <v>835</v>
-      </c>
-[...19 lines deleted...]
-        <v>836</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="B274" s="1" t="s">
         <v>837</v>
       </c>
-      <c r="B274" s="1" t="s">
+      <c r="C274" s="1" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E274" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F274" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H274" s="1" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="1" t="s">
         <v>840</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>841</v>
       </c>
       <c r="C275" s="1" t="s">
@@ -11365,5079 +11365,5079 @@
       </c>
       <c r="D275" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E275" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F275" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H275" s="1" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="1" t="s">
         <v>844</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>845</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>846</v>
+        <v>464</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E276" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F276" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H276" s="1" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="C277" s="1" t="s">
         <v>848</v>
-      </c>
-[...4 lines deleted...]
-        <v>464</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E277" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F277" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H277" s="1" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="B278" s="1" t="s">
         <v>851</v>
       </c>
-      <c r="B278" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C278" s="1" t="s">
-        <v>852</v>
+        <v>834</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E278" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F278" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H278" s="1" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="1" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E279" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H279" s="1" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="C280" s="1" t="s">
         <v>857</v>
-      </c>
-[...4 lines deleted...]
-        <v>838</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E280" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H280" s="1" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="1" t="s">
         <v>859</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E281" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F281" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H281" s="1" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="1" t="s">
-        <v>863</v>
+        <v>847</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E282" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F282" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H282" s="1" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="1" t="s">
-        <v>851</v>
+        <v>864</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>865</v>
+        <v>856</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>866</v>
+        <v>857</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E283" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F283" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H283" s="1" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="1" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E284" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F284" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H284" s="1" t="s">
-        <v>869</v>
+        <v>867</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="1" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E285" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H285" s="1" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="C286" s="1" t="s">
         <v>872</v>
-      </c>
-[...4 lines deleted...]
-        <v>866</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E286" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H286" s="1" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="1" t="s">
         <v>874</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>875</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>876</v>
+        <v>299</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E287" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F287" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H287" s="1" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C288" s="1" t="s">
         <v>878</v>
-      </c>
-[...4 lines deleted...]
-        <v>299</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E288" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F288" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H288" s="1" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C289" s="1" t="s">
         <v>881</v>
-      </c>
-[...4 lines deleted...]
-        <v>882</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E289" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F289" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H289" s="1" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="B290" s="1" t="s">
         <v>884</v>
       </c>
-      <c r="B290" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C290" s="1" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E290" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F290" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H290" s="1" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="C291" s="1" t="s">
         <v>887</v>
-      </c>
-[...4 lines deleted...]
-        <v>888</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E291" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F291" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H291" s="1" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="1" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>803</v>
+        <v>488</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>891</v>
+        <v>421</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E292" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F292" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H292" s="1" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="C293" s="1" t="s">
         <v>893</v>
-      </c>
-[...4 lines deleted...]
-        <v>421</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E293" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F293" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H293" s="1" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="1" t="s">
         <v>895</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>896</v>
       </c>
       <c r="C294" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E294" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F294" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H294" s="1" t="s">
         <v>897</v>
-      </c>
-[...13 lines deleted...]
-        <v>898</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="B295" s="1" t="s">
         <v>899</v>
       </c>
-      <c r="B295" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C295" s="1" t="s">
-        <v>355</v>
+        <v>455</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E295" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H295" s="1" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="B296" s="1" t="s">
         <v>902</v>
       </c>
-      <c r="B296" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C296" s="1" t="s">
-        <v>455</v>
+        <v>813</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E296" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F296" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H296" s="1" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="B297" s="1" t="s">
         <v>905</v>
       </c>
-      <c r="B297" s="1" t="s">
+      <c r="C297" s="1" t="s">
         <v>906</v>
-      </c>
-[...1 lines deleted...]
-        <v>817</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E297" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F297" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H297" s="1" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="1" t="s">
         <v>908</v>
       </c>
       <c r="B298" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C298" s="1" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E298" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H298" s="1" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="B299" s="1" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>913</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E299" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F299" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H299" s="1" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="1" t="s">
         <v>915</v>
       </c>
       <c r="B300" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C300" s="1" t="s">
         <v>916</v>
-      </c>
-[...1 lines deleted...]
-        <v>917</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E300" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F300" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H300" s="1" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="B301" s="1" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>920</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E301" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F301" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H301" s="1" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="1" t="s">
         <v>922</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>923</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>924</v>
+        <v>515</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E302" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F302" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H302" s="1" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="C303" s="1" t="s">
         <v>926</v>
-      </c>
-[...4 lines deleted...]
-        <v>515</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E303" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F303" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H303" s="1" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="C304" s="1" t="s">
         <v>929</v>
-      </c>
-[...4 lines deleted...]
-        <v>930</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E304" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F304" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H304" s="1" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C305" s="1" t="s">
         <v>932</v>
-      </c>
-[...4 lines deleted...]
-        <v>933</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E305" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F305" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H305" s="1" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="B306" s="1" t="s">
         <v>935</v>
       </c>
-      <c r="B306" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C306" s="1" t="s">
-        <v>936</v>
+        <v>557</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E306" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F306" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H306" s="1" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="1" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>939</v>
+        <v>935</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>557</v>
+        <v>695</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E307" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F307" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H307" s="1" t="s">
-        <v>940</v>
+        <v>938</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="1" t="s">
-        <v>941</v>
+        <v>939</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>939</v>
+        <v>60</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>695</v>
+        <v>940</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E308" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F308" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H308" s="1" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C309" s="1" t="s">
         <v>943</v>
       </c>
-      <c r="B309" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C309" s="1" t="s">
+      <c r="D309" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E309" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F309" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H309" s="1" t="s">
         <v>944</v>
-      </c>
-[...13 lines deleted...]
-        <v>945</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="1" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>947</v>
+        <v>943</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E310" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F310" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H310" s="1" t="s">
-        <v>948</v>
+        <v>946</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="1" t="s">
-        <v>949</v>
+        <v>947</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>252</v>
+        <v>630</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>947</v>
+        <v>730</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E311" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F311" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H311" s="1" t="s">
-        <v>950</v>
+        <v>948</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="1" t="s">
-        <v>951</v>
+        <v>949</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>630</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>734</v>
+        <v>730</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E312" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F312" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H312" s="1" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="C313" s="1" t="s">
         <v>953</v>
-      </c>
-[...4 lines deleted...]
-        <v>734</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E313" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F313" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H313" s="1" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="1" t="s">
         <v>955</v>
       </c>
       <c r="B314" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="C314" s="1" t="s">
         <v>956</v>
-      </c>
-[...1 lines deleted...]
-        <v>957</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E314" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F314" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H314" s="1" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="1" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>960</v>
+        <v>730</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E315" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F315" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H315" s="1" t="s">
-        <v>961</v>
+        <v>959</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="1" t="s">
-        <v>962</v>
+        <v>945</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>630</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>734</v>
+        <v>730</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E316" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F316" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H316" s="1" t="s">
-        <v>963</v>
+        <v>960</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="1" t="s">
-        <v>949</v>
+        <v>961</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>630</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>734</v>
+        <v>730</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E317" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F317" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H317" s="1" t="s">
-        <v>964</v>
+        <v>962</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="1" t="s">
-        <v>965</v>
+        <v>958</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>630</v>
+        <v>963</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>734</v>
+        <v>964</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E318" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F318" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H318" s="1" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="1" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B319" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="C319" s="1" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E319" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F319" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H319" s="1" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="1" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>799</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="C320" s="1"/>
       <c r="D320" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E320" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F320" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H320" s="1" t="s">
-        <v>972</v>
+        <v>970</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="1" t="s">
-        <v>973</v>
+        <v>971</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="C321" s="1"/>
+        <v>260</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>261</v>
+      </c>
       <c r="D321" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E321" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F321" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H321" s="1" t="s">
-        <v>974</v>
+        <v>972</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="1" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>260</v>
+        <v>912</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>261</v>
+        <v>661</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E322" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F322" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H322" s="1" t="s">
-        <v>976</v>
+        <v>974</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="C323" s="1" t="s">
         <v>977</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E323" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F323" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H323" s="1" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="1" t="s">
         <v>979</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>980</v>
+        <v>363</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>981</v>
+        <v>158</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E324" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F324" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H324" s="1" t="s">
-        <v>982</v>
+        <v>980</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="1" t="s">
-        <v>983</v>
+        <v>981</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>363</v>
+        <v>205</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>158</v>
+        <v>296</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E325" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F325" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G325" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H325" s="1" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="1" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>205</v>
+        <v>260</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>296</v>
+        <v>243</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E326" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F326" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G326" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H326" s="1" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="1" t="s">
-        <v>987</v>
+        <v>985</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>260</v>
+        <v>205</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>243</v>
+        <v>296</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E327" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F327" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H327" s="1" t="s">
-        <v>988</v>
+        <v>986</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="C328" s="1" t="s">
         <v>989</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E328" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H328" s="1" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="1" t="s">
         <v>991</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>992</v>
+        <v>252</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>993</v>
+        <v>374</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E329" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F329" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H329" s="1" t="s">
-        <v>994</v>
+        <v>992</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="1" t="s">
-        <v>995</v>
+        <v>993</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>252</v>
+        <v>899</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E330" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F330" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H330" s="1" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="1" t="s">
-        <v>997</v>
+        <v>995</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>903</v>
+        <v>373</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E331" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F331" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H331" s="1" t="s">
-        <v>998</v>
+        <v>996</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="C332" s="1" t="s">
         <v>999</v>
       </c>
-      <c r="B332" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D332" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E332" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F332" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>66</v>
+        <v>1000</v>
       </c>
       <c r="H332" s="1" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="1" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>1003</v>
+        <v>489</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E333" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F333" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H333" s="1" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B334" s="1" t="s">
         <v>1006</v>
       </c>
-      <c r="B334" s="1" t="s">
+      <c r="C334" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E334" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F334" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H334" s="1" t="s">
         <v>1007</v>
-      </c>
-[...16 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E335" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F335" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H335" s="1" t="s">
         <v>1009</v>
-      </c>
-[...19 lines deleted...]
-        <v>1011</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="1" t="s">
-        <v>1012</v>
+        <v>1010</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>1010</v>
+        <v>1006</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E336" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F336" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H336" s="1" t="s">
-        <v>1013</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E337" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F337" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H337" s="1" t="s">
         <v>1014</v>
-      </c>
-[...19 lines deleted...]
-        <v>1015</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="1" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>1017</v>
+        <v>1013</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>464</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E338" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F338" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H338" s="1" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="1" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>1017</v>
+        <v>280</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>464</v>
+        <v>485</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E339" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F339" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H339" s="1" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="1" t="s">
-        <v>1021</v>
+        <v>1019</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E340" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F340" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H340" s="1" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="1" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E341" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F341" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H341" s="1" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="1" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E342" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F342" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H342" s="1" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="1" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E343" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F343" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H343" s="1" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="1" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E344" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F344" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H344" s="1" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="1" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E345" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F345" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H345" s="1" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="1" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E346" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F346" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H346" s="1" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="1" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E347" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F347" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H347" s="1" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E348" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F348" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H348" s="1" t="s">
         <v>1037</v>
-      </c>
-[...19 lines deleted...]
-        <v>1038</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="1" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1040</v>
+        <v>1036</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E349" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F349" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H349" s="1" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="1" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1040</v>
+        <v>1036</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E350" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F350" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H350" s="1" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C351" s="1" t="s">
         <v>1044</v>
       </c>
-      <c r="B351" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D351" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E351" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F351" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H351" s="1" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E352" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F352" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H352" s="1" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="C353" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E353" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F353" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H353" s="1" t="s">
         <v>1052</v>
-      </c>
-[...13 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C354" s="1" t="s">
         <v>1054</v>
       </c>
-      <c r="B354" s="1" t="s">
+      <c r="D354" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E354" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F354" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H354" s="1" t="s">
         <v>1055</v>
-      </c>
-[...16 lines deleted...]
-        <v>1056</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E355" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F355" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H355" s="1" t="s">
         <v>1057</v>
-      </c>
-[...19 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C356" s="1" t="s">
         <v>1060</v>
       </c>
-      <c r="B356" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D356" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E356" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F356" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H356" s="1" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E357" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F357" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H357" s="1" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="B358" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E358" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F358" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H358" s="1" t="s">
         <v>1067</v>
-      </c>
-[...16 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E359" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F359" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H359" s="1" t="s">
         <v>1070</v>
-      </c>
-[...19 lines deleted...]
-        <v>1071</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E360" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F360" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H360" s="1" t="s">
         <v>1072</v>
-      </c>
-[...19 lines deleted...]
-        <v>1074</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="1" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1073</v>
+        <v>1069</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1073</v>
+        <v>1069</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E361" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F361" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H361" s="1" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="1" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1073</v>
+        <v>676</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1073</v>
+        <v>676</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E362" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F362" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H362" s="1" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="1" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>676</v>
+        <v>761</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>676</v>
+        <v>926</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E363" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F363" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H363" s="1" t="s">
-        <v>1080</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C364" s="1" t="s">
         <v>1081</v>
       </c>
-      <c r="B364" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D364" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E364" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F364" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H364" s="1" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="B365" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C365" s="1" t="s">
         <v>1084</v>
       </c>
-      <c r="C365" s="1" t="s">
+      <c r="D365" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E365" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F365" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H365" s="1" t="s">
         <v>1085</v>
-      </c>
-[...13 lines deleted...]
-        <v>1086</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C366" s="1" t="s">
         <v>1087</v>
       </c>
-      <c r="B366" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C366" s="1" t="s">
+      <c r="D366" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E366" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F366" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H366" s="1" t="s">
         <v>1088</v>
-      </c>
-[...13 lines deleted...]
-        <v>1089</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E367" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F367" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H367" s="1" t="s">
         <v>1090</v>
-      </c>
-[...19 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="1" t="s">
-        <v>1093</v>
+        <v>1091</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>865</v>
+        <v>788</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>789</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E368" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F368" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H368" s="1" t="s">
-        <v>1094</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E369" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F369" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H369" s="1" t="s">
         <v>1095</v>
-      </c>
-[...19 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E370" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F370" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H370" s="1" t="s">
         <v>1097</v>
-      </c>
-[...19 lines deleted...]
-        <v>1099</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E371" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F371" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H371" s="1" t="s">
         <v>1100</v>
-      </c>
-[...19 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B372" s="1" t="s">
         <v>1102</v>
       </c>
-      <c r="B372" s="1" t="s">
+      <c r="C372" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E372" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F372" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H372" s="1" t="s">
         <v>1103</v>
-      </c>
-[...16 lines deleted...]
-        <v>1104</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="1" t="s">
-        <v>1105</v>
+        <v>1104</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1106</v>
+        <v>1102</v>
       </c>
       <c r="C373" s="1" t="s">
         <v>441</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E373" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F373" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H373" s="1" t="s">
-        <v>1107</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C374" s="1" t="s">
         <v>1108</v>
       </c>
-      <c r="B374" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D374" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E374" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F374" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H374" s="1" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="C375" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E375" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F375" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H375" s="1" t="s">
         <v>1112</v>
-      </c>
-[...13 lines deleted...]
-        <v>1113</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B376" s="1" t="s">
         <v>1114</v>
       </c>
-      <c r="B376" s="1" t="s">
+      <c r="C376" s="1" t="s">
         <v>1115</v>
       </c>
-      <c r="C376" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D376" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E376" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F376" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1004</v>
+        <v>12</v>
       </c>
       <c r="H376" s="1" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1118</v>
+        <v>772</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1119</v>
+        <v>609</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E377" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F377" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G377" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H377" s="1" t="s">
-        <v>1120</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="1" t="s">
-        <v>1121</v>
+        <v>1119</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>776</v>
+        <v>78</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>609</v>
+        <v>145</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E378" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F378" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H378" s="1" t="s">
-        <v>1122</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="1" t="s">
-        <v>1123</v>
+        <v>1121</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>78</v>
+        <v>202</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>145</v>
+        <v>296</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E379" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F379" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H379" s="1" t="s">
-        <v>1124</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="1" t="s">
-        <v>1125</v>
+        <v>1123</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>202</v>
+        <v>78</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>296</v>
+        <v>158</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E380" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F380" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H380" s="1" t="s">
-        <v>1126</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="1" t="s">
-        <v>1127</v>
+        <v>1125</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E381" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F381" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H381" s="1" t="s">
-        <v>1128</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C382" s="1" t="s">
         <v>1129</v>
       </c>
-      <c r="B382" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D382" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E382" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F382" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H382" s="1" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E383" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F383" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H383" s="1" t="s">
         <v>1134</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1137</v>
+        <v>296</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E384" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F384" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H384" s="1" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B385" s="1" t="s">
         <v>1139</v>
-      </c>
-[...1 lines deleted...]
-        <v>1140</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E385" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F385" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H385" s="1" t="s">
-        <v>1141</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="1" t="s">
-        <v>1142</v>
+        <v>1141</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1143</v>
+        <v>46</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>296</v>
+        <v>158</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E386" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F386" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H386" s="1" t="s">
-        <v>1144</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="1" t="s">
-        <v>1145</v>
+        <v>1143</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>46</v>
+        <v>1144</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E387" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F387" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H387" s="1" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B388" s="1" t="s">
         <v>1147</v>
       </c>
-      <c r="B388" s="1" t="s">
+      <c r="C388" s="1" t="s">
         <v>1148</v>
       </c>
-      <c r="C388" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D388" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E388" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F388" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H388" s="1" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="B389" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="C389" s="1" t="s">
         <v>1151</v>
-      </c>
-[...1 lines deleted...]
-        <v>1152</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E389" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F389" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H389" s="1" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B390" s="1" t="s">
         <v>1154</v>
       </c>
-      <c r="B390" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C390" s="1" t="s">
-        <v>1155</v>
+        <v>144</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E390" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F390" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H390" s="1" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="1" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1158</v>
+        <v>292</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>144</v>
+        <v>504</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E391" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F391" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H391" s="1" t="s">
-        <v>1159</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="1" t="s">
-        <v>1160</v>
+        <v>1158</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>292</v>
+        <v>391</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>504</v>
+        <v>1159</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E392" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F392" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H392" s="1" t="s">
-        <v>1161</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C393" s="1" t="s">
         <v>1162</v>
       </c>
-      <c r="B393" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D393" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E393" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F393" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H393" s="1" t="s">
-        <v>1164</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="1" t="s">
-        <v>1165</v>
+        <v>1164</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>302</v>
+        <v>820</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1166</v>
+        <v>627</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E394" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F394" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H394" s="1" t="s">
-        <v>1167</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="1" t="s">
-        <v>1168</v>
+        <v>1166</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>627</v>
+        <v>1167</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E395" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F395" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H395" s="1" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="1" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>820</v>
+        <v>488</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1171</v>
+        <v>706</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E396" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F396" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H396" s="1" t="s">
-        <v>1172</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E397" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F397" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H397" s="1" t="s">
         <v>1173</v>
-      </c>
-[...19 lines deleted...]
-        <v>1174</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E398" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F398" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H398" s="1" t="s">
         <v>1175</v>
-      </c>
-[...19 lines deleted...]
-        <v>1177</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B399" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C399" s="1" t="s">
         <v>1178</v>
-      </c>
-[...4 lines deleted...]
-        <v>891</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E399" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F399" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G399" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H399" s="1" t="s">
         <v>1179</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="B400" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1182</v>
+        <v>1178</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E400" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F400" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H400" s="1" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="1" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1185</v>
+        <v>205</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1182</v>
+        <v>711</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E401" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F401" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H401" s="1" t="s">
-        <v>1186</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="1" t="s">
-        <v>1187</v>
+        <v>1185</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>205</v>
+        <v>1186</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>715</v>
+        <v>464</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E402" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F402" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H402" s="1" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="1" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1190</v>
+        <v>1136</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>464</v>
+        <v>711</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E403" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F403" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H403" s="1" t="s">
-        <v>1191</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="1" t="s">
-        <v>1192</v>
+        <v>1190</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1140</v>
+        <v>252</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>715</v>
+        <v>1154</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E404" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F404" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H404" s="1" t="s">
-        <v>1193</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="1" t="s">
-        <v>1194</v>
+        <v>1192</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>252</v>
+        <v>919</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1158</v>
+        <v>441</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E405" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F405" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G405" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H405" s="1" t="s">
-        <v>1195</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="1" t="s">
-        <v>1196</v>
+        <v>1194</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>923</v>
+        <v>1195</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>441</v>
+        <v>627</v>
       </c>
       <c r="D406" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E406" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F406" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G406" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H406" s="1" t="s">
-        <v>1197</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B407" s="1" t="s">
         <v>1198</v>
       </c>
-      <c r="B407" s="1" t="s">
+      <c r="C407" s="1" t="s">
         <v>1199</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="D407" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E407" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F407" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H407" s="1" t="s">
         <v>1200</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>939</v>
+        <v>189</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>1202</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E408" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F408" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G408" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H408" s="1" t="s">
         <v>1203</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="1" t="s">
         <v>1204</v>
       </c>
       <c r="B409" s="1" t="s">
         <v>1205</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1206</v>
+        <v>416</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E409" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F409" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G409" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H409" s="1" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B410" s="1" t="s">
         <v>1208</v>
       </c>
-      <c r="B410" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C410" s="1" t="s">
-        <v>1209</v>
+        <v>1084</v>
       </c>
       <c r="D410" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E410" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F410" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G410" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H410" s="1" t="s">
-        <v>1210</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="1" t="s">
-        <v>1211</v>
+        <v>1210</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1212</v>
+        <v>1208</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>416</v>
+        <v>800</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E411" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F411" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G411" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H411" s="1" t="s">
-        <v>1213</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="1" t="s">
-        <v>1214</v>
+        <v>1212</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1215</v>
+        <v>367</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1088</v>
+        <v>1213</v>
       </c>
       <c r="D412" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E412" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F412" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G412" s="1" t="s">
         <v>696</v>
       </c>
       <c r="H412" s="1" t="s">
-        <v>1216</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E413" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F413" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H413" s="1" t="s">
         <v>1217</v>
-      </c>
-[...19 lines deleted...]
-        <v>1218</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B414" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E414" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F414" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H414" s="1" t="s">
         <v>1219</v>
-      </c>
-[...19 lines deleted...]
-        <v>1221</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="1" t="s">
-        <v>1222</v>
+        <v>1220</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1223</v>
+        <v>1202</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>519</v>
+        <v>1221</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E415" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F415" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G415" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H415" s="1" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="1" t="s">
-        <v>1225</v>
+        <v>1223</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>360</v>
+        <v>609</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>485</v>
+        <v>504</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E416" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F416" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G416" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H416" s="1" t="s">
-        <v>1226</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="1" t="s">
-        <v>1227</v>
+        <v>1225</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1209</v>
+        <v>809</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1228</v>
+        <v>345</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E417" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F417" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G417" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H417" s="1" t="s">
-        <v>1229</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="1" t="s">
-        <v>1230</v>
+        <v>1227</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>609</v>
+        <v>964</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>504</v>
+        <v>345</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E418" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F418" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G418" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H418" s="1" t="s">
-        <v>1231</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="1" t="s">
-        <v>1232</v>
+        <v>1229</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>813</v>
+        <v>1230</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>345</v>
+        <v>391</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E419" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F419" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G419" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H419" s="1" t="s">
-        <v>1233</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B420" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C420" s="1" t="s">
         <v>1234</v>
-      </c>
-[...4 lines deleted...]
-        <v>345</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E420" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F420" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G420" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H420" s="1" t="s">
         <v>1235</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="1" t="s">
         <v>1236</v>
       </c>
       <c r="B421" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C421" s="1" t="s">
         <v>1237</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E421" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F421" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G421" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H421" s="1" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="B422" s="1" t="s">
         <v>1240</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1241</v>
+        <v>577</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E422" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F422" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G422" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H422" s="1" t="s">
-        <v>1242</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B423" s="1" t="s">
         <v>1243</v>
       </c>
-      <c r="B423" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C423" s="1" t="s">
-        <v>1244</v>
+        <v>296</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E423" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F423" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G423" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H423" s="1" t="s">
-        <v>1245</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B424" s="1" t="s">
         <v>1246</v>
       </c>
-      <c r="B424" s="1" t="s">
+      <c r="C424" s="1" t="s">
         <v>1247</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E424" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F424" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H424" s="1" t="s">
         <v>1248</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>296</v>
+        <v>967</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E425" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F425" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G425" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H425" s="1" t="s">
         <v>1251</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" s="1" t="s">
         <v>1252</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1253</v>
+        <v>289</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1254</v>
+        <v>711</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E426" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F426" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G426" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H426" s="1" t="s">
-        <v>1255</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" s="1" t="s">
-        <v>1256</v>
+        <v>1254</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1257</v>
+        <v>806</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>971</v>
+        <v>707</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E427" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F427" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G427" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H427" s="1" t="s">
-        <v>1258</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" s="1" t="s">
-        <v>1259</v>
+        <v>1256</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>289</v>
+        <v>806</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>715</v>
+        <v>1257</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E428" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F428" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G428" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H428" s="1" t="s">
-        <v>1260</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" s="1" t="s">
-        <v>1261</v>
+        <v>1259</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>810</v>
+        <v>706</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E429" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F429" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G429" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H429" s="1" t="s">
-        <v>1262</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" s="1" t="s">
-        <v>1263</v>
+        <v>1261</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>810</v>
+        <v>205</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1264</v>
+        <v>296</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E430" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F430" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>135</v>
+        <v>231</v>
       </c>
       <c r="H430" s="1" t="s">
-        <v>1265</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="1" t="s">
-        <v>1266</v>
+        <v>1263</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>710</v>
+        <v>1136</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>711</v>
+        <v>296</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E431" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F431" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>135</v>
+        <v>231</v>
       </c>
       <c r="H431" s="1" t="s">
-        <v>1267</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="1" t="s">
-        <v>1268</v>
+        <v>1265</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E432" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F432" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G432" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H432" s="1" t="s">
-        <v>1269</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="1" t="s">
-        <v>1270</v>
+        <v>1267</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1140</v>
+        <v>1268</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>296</v>
+        <v>378</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E433" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F433" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G433" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H433" s="1" t="s">
-        <v>1271</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="1" t="s">
-        <v>1272</v>
+        <v>1270</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>296</v>
+        <v>61</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E434" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F434" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G434" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H434" s="1" t="s">
-        <v>1273</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="1" t="s">
-        <v>1274</v>
+        <v>1272</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1275</v>
+        <v>256</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>378</v>
+        <v>1273</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E435" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F435" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G435" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H435" s="1" t="s">
-        <v>1276</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="1" t="s">
-        <v>1277</v>
+        <v>1275</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>61</v>
+        <v>374</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="E436" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F436" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G436" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H436" s="1" t="s">
-        <v>1278</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="1" t="s">
-        <v>1279</v>
+        <v>1277</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>256</v>
+        <v>602</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1280</v>
+        <v>1278</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E437" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F437" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G437" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H437" s="1" t="s">
-        <v>1281</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="1" t="s">
-        <v>1282</v>
+        <v>1280</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>205</v>
+        <v>1013</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>374</v>
+        <v>906</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E438" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F438" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H438" s="1" t="s">
-        <v>1283</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="1" t="s">
-        <v>1284</v>
+        <v>1282</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>602</v>
+        <v>1283</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1285</v>
+        <v>837</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E439" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F439" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G439" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H439" s="1" t="s">
-        <v>1286</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C440" s="1" t="s">
         <v>1287</v>
-      </c>
-[...4 lines deleted...]
-        <v>910</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E440" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F440" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G440" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H440" s="1" t="s">
         <v>1288</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="B441" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C441" s="1" t="s">
         <v>1290</v>
       </c>
-      <c r="C441" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D441" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E441" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F441" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G441" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H441" s="1" t="s">
         <v>1291</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1294</v>
+        <v>296</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E442" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F442" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G442" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H442" s="1" t="s">
-        <v>1295</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E443" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F443" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H443" s="1" t="s">
         <v>1296</v>
-      </c>
-[...19 lines deleted...]
-        <v>1298</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E444" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F444" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H444" s="1" t="s">
         <v>1299</v>
-      </c>
-[...19 lines deleted...]
-        <v>1301</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="1" t="s">
-        <v>1302</v>
+        <v>1300</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>363</v>
+        <v>792</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>936</v>
+        <v>1301</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E445" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F445" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G445" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H445" s="1" t="s">
-        <v>1303</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B446" s="1" t="s">
         <v>1304</v>
       </c>
-      <c r="B446" s="1" t="s">
+      <c r="C446" s="1" t="s">
         <v>1305</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E446" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F446" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G446" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H446" s="1" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="1" t="s">
         <v>1307</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>796</v>
+        <v>1308</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1308</v>
+        <v>296</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E447" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F447" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G447" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H447" s="1" t="s">
         <v>1309</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="1" t="s">
         <v>1310</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1312</v>
+        <v>296</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E448" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F448" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G448" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H448" s="1" t="s">
-        <v>1313</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B449" s="1" t="s">
         <v>1314</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E449" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F449" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G449" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H449" s="1" t="s">
-        <v>1316</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B450" s="1" t="s">
         <v>1317</v>
       </c>
-      <c r="B450" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C450" s="1" t="s">
-        <v>296</v>
+        <v>243</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E450" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F450" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H450" s="1" t="s">
-        <v>1319</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="1" t="s">
-        <v>1320</v>
+        <v>1319</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1321</v>
+        <v>1257</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>296</v>
+        <v>402</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E451" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F451" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G451" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H451" s="1" t="s">
-        <v>1322</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="1" t="s">
-        <v>1323</v>
+        <v>1321</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1324</v>
+        <v>1322</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>243</v>
+        <v>296</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E452" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F452" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G452" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H452" s="1" t="s">
-        <v>1325</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="1" t="s">
-        <v>1326</v>
+        <v>1324</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1264</v>
+        <v>402</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>402</v>
+        <v>654</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E453" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F453" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H453" s="1" t="s">
-        <v>1327</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="1" t="s">
-        <v>1328</v>
+        <v>1326</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1329</v>
+        <v>612</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>296</v>
+        <v>272</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E454" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F454" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G454" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H454" s="1" t="s">
-        <v>1330</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="1" t="s">
-        <v>1331</v>
+        <v>1328</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>402</v>
+        <v>1329</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>654</v>
+        <v>1330</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E455" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F455" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G455" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H455" s="1" t="s">
-        <v>1332</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="1" t="s">
-        <v>1333</v>
+        <v>1332</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>612</v>
+        <v>205</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>272</v>
+        <v>296</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E456" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F456" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G456" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H456" s="1" t="s">
-        <v>1334</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B457" s="1" t="s">
         <v>1335</v>
       </c>
-      <c r="B457" s="1" t="s">
+      <c r="C457" s="1" t="s">
         <v>1336</v>
       </c>
-      <c r="C457" s="1" t="s">
+      <c r="D457" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E457" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F457" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H457" s="1" t="s">
         <v>1337</v>
-      </c>
-[...13 lines deleted...]
-        <v>1338</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="C458" s="1" t="s">
         <v>1339</v>
       </c>
-      <c r="B458" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D458" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E458" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F458" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>221</v>
+        <v>1000</v>
       </c>
       <c r="H458" s="1" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E459" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F459" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H459" s="1" t="s">
         <v>1344</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="1" t="s">
         <v>1345</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>529</v>
+        <v>519</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E460" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F460" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1004</v>
+        <v>231</v>
       </c>
       <c r="H460" s="1" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="1" t="s">
         <v>1348</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E461" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F461" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1004</v>
+        <v>66</v>
       </c>
       <c r="H461" s="1" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>519</v>
+        <v>1353</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E462" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F462" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>231</v>
+        <v>1000</v>
       </c>
       <c r="H462" s="1" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="1" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>1356</v>
+        <v>1353</v>
       </c>
       <c r="C463" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E463" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F463" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H463" s="1" t="s">
         <v>1357</v>
-      </c>
-[...13 lines deleted...]
-        <v>1358</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="C464" s="1" t="s">
         <v>1359</v>
       </c>
-      <c r="B464" s="1" t="s">
+      <c r="D464" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E464" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F464" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H464" s="1" t="s">
         <v>1360</v>
-      </c>
-[...16 lines deleted...]
-        <v>1362</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C465" s="1" t="s">
         <v>1363</v>
       </c>
-      <c r="B465" s="1" t="s">
+      <c r="D465" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E465" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F465" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H465" s="1" t="s">
         <v>1364</v>
-      </c>
-[...16 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C466" s="1" t="s">
         <v>1367</v>
       </c>
-      <c r="B466" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D466" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E466" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F466" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H466" s="1" t="s">
         <v>1368</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E467" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F467" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="H467" s="1" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="B468" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E468" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F468" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H468" s="1" t="s">
         <v>1372</v>
-      </c>
-[...16 lines deleted...]
-        <v>1374</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C469" s="1" t="s">
         <v>1375</v>
       </c>
-      <c r="B469" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D469" s="1" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="E469" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F469" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1004</v>
+        <v>135</v>
       </c>
       <c r="H469" s="1" t="s">
         <v>1376</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>