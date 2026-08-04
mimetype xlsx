--- v0 (2026-06-17)
+++ v1 (2026-08-04)
@@ -1289,372 +1289,372 @@
   <si>
     <t>2024-01-02</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742427</t>
   </si>
   <si>
     <t>Convocatoria de axudas a entidades asociativas agrarias para a colaboración na prestación de servizos de asesoramento que inclúe a xestión técnico-económica, a explotacións agrarias da Comunidade Autónoma de Cantabria para o ano 2024.</t>
   </si>
   <si>
     <t>2024-05-16</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759713</t>
   </si>
   <si>
     <t>ORDE IND/57/2024, do 4 de decembro, pola que se aproba a convocatoria para o ano 2025 de axudas á artesanía en Cantabria (Produción primaria de produtos agrícolas).</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801075</t>
   </si>
   <si>
+    <t>Orde IND/19/2024, do 7 de maio, pola que se convocan solicitudes para o ano 2024 para o programa de subvencións INNOVA.</t>
+  </si>
+  <si>
+    <t>2024-04-09</t>
+  </si>
+  <si>
+    <t>2024-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751394</t>
+  </si>
+  <si>
+    <t>Resolución SOD/CERT/23/24, do 26 de abril de 2024, pola que se anuncia a convocatoria de 2024 para o programa de subvencións "CERTIFICACIÓNS PARA A MELLORA COMPETITIVA E A ENTRADA EN NOVOS MERCADOS". REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>2024-06-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755031</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN SOD/+TAL/23/24, do 20 DE MARZO DE 2024, POLA QUE SE ANUNCIA O PROGRAMA DE SUBVENCIÓNS «+ TALENTO. CONTRATACIÓN DE PERSOAL TÉCNICO E COMERCIAL». REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-05-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757638</t>
+  </si>
+  <si>
+    <t>Resolución SOD/TEC/23/24, do 20 de marzo de 2024, pola que se anuncia a convocatoria de solicitudes para o programa de subvencións de 2024 para "Persoal técnico de I+D". REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-10-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757769</t>
+  </si>
+  <si>
+    <t>Resolución SOD/FER/23/24, do 11 de abril de 2024, pola que se anuncia a convocatoria de solicitudes para o programa de subvencións de 2024 para a “ORGANIZACIÓN de FEIRAS E CONGRESOS EMPRESARIAIS EN CANTABRIA”. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-05-28</t>
+  </si>
+  <si>
+    <t>2024-07-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761619</t>
+  </si>
+  <si>
+    <t>Orde do 21 de decembro de 2025 da Consellería de Industria, Comercio e Emprego, pola que se convocan subvencións para o ano 2026 destinadas á adquisición de nova maquinaria industrial en empresas industriais de Castela e León.</t>
+  </si>
+  <si>
+    <t>2026-01-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877052</t>
+  </si>
+  <si>
+    <t>Orde do 22 de decembro de 2023, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan subvencións para a transformación e comercialización de produtos agrícolas, forestais e alimentarios, cofinanciadas polo Feader, liña j01</t>
+  </si>
+  <si>
+    <t>2023-12-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735391</t>
+  </si>
+  <si>
+    <t>Subvencións para o fomento do crecemento das cooperativas agroalimentarias na Comunidade de Castela e León para o ano 2024. Xeral De Minimis. Orde do 01/08/2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural</t>
+  </si>
+  <si>
+    <t>2024-08-08</t>
+  </si>
+  <si>
+    <t>2024-09-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778898</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, do 5 de novembro de 2024, para promover a modernización da industria agroalimentaria e a transición xusta, Programa Fondo para a Transición Xusta - PEME</t>
+  </si>
+  <si>
+    <t>2024-11-13</t>
+  </si>
+  <si>
+    <t>2025-04-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795072</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, do 8/11/2024, pola que se anuncian subvencións para investimentos en comercialización e transformación de produtos da pesca e da acuicultura - Programa FEMPA - Liña PA2</t>
+  </si>
+  <si>
+    <t>2024-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795919</t>
+  </si>
+  <si>
+    <t>Orde do 22/04/2025 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se conceden subvencións para a transformación amparadas pola Intervención 6842.1 (obxectivos ambientais) do PEPAC cofinanciado polo FEADER - Liña MA1</t>
+  </si>
+  <si>
+    <t>2025-04-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828029</t>
+  </si>
+  <si>
+    <t>Orde do 12/08/2025, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan para o ano 2025 as axudas para o fomento do dimensionamento das cooperativas agroalimentarias, na comunidade autónoma de Castela e León.</t>
+  </si>
+  <si>
+    <t>2025-08-20</t>
+  </si>
+  <si>
+    <t>2025-09-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851472</t>
+  </si>
+  <si>
+    <t>Orde do 23 de decembro de 2025, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se anuncian subvencións para actividades de formación, información e demostración no marco do PEPAC de España 2023/2027</t>
+  </si>
+  <si>
+    <t>2026-01-01</t>
+  </si>
+  <si>
+    <t>2026-01-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877691</t>
+  </si>
+  <si>
+    <t>Orde do 20 de agosto de 2024, do Ministerio de Cultura, Turismo e Deporte, pola que se convocan subvencións para proxectos de eficiencia enerxética e economía circular de empresas turísticas, financiadas con fondos europeos Next Generation-EU MRR.</t>
+  </si>
+  <si>
+    <t>2024-08-24</t>
+  </si>
+  <si>
+    <t>2024-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781223</t>
+  </si>
+  <si>
+    <t>Orde do 8 de maio de 2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convoca a incorporación dos titulares de explotacións agrarias ás intervencións de desenvolvemento rural ambiental e climático</t>
+  </si>
+  <si>
+    <t>2024-03-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762548</t>
+  </si>
+  <si>
+    <t>Orde do 12 de decembro de 2025 do Ministerio de Economía e Facenda pola que se convoca para o ano 2026 unha axuda para desenvolver e mellorar as capacidades de investigación e innovación do tecido empresarial a través da AAEEII de CyL</t>
+  </si>
+  <si>
+    <t>2025-12-19</t>
+  </si>
+  <si>
+    <t>2026-02-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874935</t>
+  </si>
+  <si>
+    <t>Orde do 25 de xaneiro de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se convocan subvencións destinadas a financiar os custos salariais dos traballadores con discapacidade en centros especiais de emprego para o ano 2024.</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741343</t>
+  </si>
+  <si>
+    <t>Orde do 7 de maio de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se anuncian subvencións destinadas á modernización, dixitalización e mellora da xestión comercial en Castela e León</t>
+  </si>
+  <si>
+    <t>2024-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752127</t>
+  </si>
+  <si>
+    <t>Acordo do 25 de abril de 2024, da Junta de Castela e León, polo que se autoriza a concesión directa de subvencións ás Agrupacións Empresariais Innovadoras de Castela e León VITARTIS e CYLSOLAR.</t>
+  </si>
+  <si>
+    <t>2024-06-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758759</t>
+  </si>
+  <si>
+    <t>Orde do 5 de abril de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se convocan subvencións públicas para o ano 2024 destinadas á realización de accións que contribúan ao benestar laboral nos centros de traballo de Castela e León.</t>
+  </si>
+  <si>
+    <t>2024-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758785</t>
+  </si>
+  <si>
+    <t>Orde do Vicepresidente e Ministro da Presidencia, Economía e Xustiza, pola que se anuncian subvencións para proxectos de investimento empresarial que promovan a investigación, o desenvolvemento e a innovación industrial na provincia de Teruel. FITE 2023</t>
+  </si>
+  <si>
+    <t>2024-12-10</t>
+  </si>
+  <si>
+    <t>2025-01-10</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801820</t>
+  </si>
+  <si>
+    <t>CONVENIO DE COLABORACIÓN ENTRE O GOBERNO DE ARAGÓN E AS CÁMARAS OFICIAIS DE COMERCIO, INDUSTRIA E SERVIZOS DE HUESCA, TERUEL E ZARAGOZA, PARA A EXECUCIÓN DE ACTUACIÓNS SOBRE PEMES DERIVADAS DO PLAN DE COMPETITIVIDADE DA CÁMARA DE ARAGÓN.</t>
+  </si>
+  <si>
+    <t>2024-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755341</t>
+  </si>
+  <si>
+    <t>ORDE do Vicepresidente e Ministro da Presidencia, Economía e Xustiza do Goberno de Aragón, pola que se aproban as bases para a concesión de subvencións a proxectos de innovación, a través da iniciativa «Techfablab», no marco do PRTR e a súa convocatoria de 2024</t>
+  </si>
+  <si>
+    <t>2024-09-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786297</t>
+  </si>
+  <si>
+    <t>Orde do 16 de maio de 2025, do vicepresidente e conselleiro de Presidencia, Economía e Xustiza do Goberno de Aragón, pola que se convocan axudas a pequenas e medianas empresas para accións de dixitalización.</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833698</t>
+  </si>
+  <si>
+    <t>ORDE do Vicepresidente e Ministro da Presidencia, Economía e Xustiza, do 4 de febreiro de 2026, convoca axudas a proxectos de investimento de pemes enmarcados no Fondo para unha Transición Xusta (FTJ) período 2021-2027 na provincia de Teruel</t>
+  </si>
+  <si>
+    <t>2027-08-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885046</t>
+  </si>
+  <si>
+    <t>Subvencións a empresas para financiar proxectos que promovan a implantación de solucións de intelixencia artificial na Comunidade Autónoma de Estremadura, segundo o Decreto 173/2025 que as convoca.</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881941</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888474</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: enfoque LEADER para investimentos na transformación e comercialización de produtos agrícolas. SEN axudas estatais. (Entrevista, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>Orde do vicepresidente e conselleiro da Presidencia, Economía e Xustiza do Goberno de Aragón, do 4 de febreiro de 2026, pola que se anuncian subvencións para a atracción de novas empresas e o apoio ao crecemento das xa existentes na provincia de Teruel</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 2 de febreiro de 2026, da Presidencia, pola que se anuncian axudas para a contratación de persoas novas para a internacionalización de pemes na Comunidade Valenciana, financiadas polo Programa Fondo Social Europeo Plus, exercicio 2026</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
+  </si>
+  <si>
     <t>Axudas á artesanía en Cantabria para o ano 2026 (Produción primaria de produtos agrícolas)</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874558</t>
-  </si>
-[...313 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
   </si>
   <si>
     <t>Axudas de 2026: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
     <t>2026-06-04</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
   </si>
   <si>
     <t>Axudas 2026: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Río Bodión</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -5184,846 +5184,846 @@
       </c>
       <c r="C124" s="1" t="s">
         <v>423</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H124" s="1" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1" t="s">
         <v>425</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>295</v>
+        <v>426</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>434</v>
+        <v>359</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H127" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
         <v>436</v>
       </c>
       <c r="B128" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H128" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>444</v>
+        <v>119</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>414</v>
+        <v>28</v>
       </c>
       <c r="H130" s="1" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
         <v>446</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H131" s="1" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
         <v>449</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>450</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>131</v>
+        <v>451</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H134" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>458</v>
+        <v>395</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H135" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>395</v>
+        <v>465</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>476</v>
+        <v>77</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H139" s="1" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
         <v>478</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>479</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>77</v>
+        <v>480</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>483</v>
+        <v>300</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H141" s="1" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
         <v>485</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>300</v>
+        <v>217</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H142" s="1" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
         <v>488</v>
       </c>
       <c r="B143" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H143" s="1" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>492</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H144" s="1" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
         <v>494</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>248</v>
+        <v>495</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>28</v>
+        <v>497</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>497</v>
-      </c>
-[...16 lines deleted...]
-        <v>500</v>
       </c>
       <c r="H146" s="1" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
         <v>502</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>311</v>
+        <v>503</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>503</v>
+        <v>254</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="H147" s="1" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
         <v>505</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>254</v>
+        <v>507</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>509</v>
+        <v>468</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>510</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="H149" s="1" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1" t="s">
         <v>512</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>471</v>
+        <v>513</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>500</v>
+        <v>306</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>516</v>
+        <v>105</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>517</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>306</v>
       </c>
       <c r="H151" s="1" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
         <v>519</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>105</v>
+        <v>520</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>306</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>523</v>
+        <v>119</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>524</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>306</v>
+        <v>497</v>
       </c>
       <c r="H153" s="1" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
         <v>526</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>119</v>
+        <v>527</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>500</v>
+        <v>301</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>530</v>
+        <v>295</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>531</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>301</v>
+        <v>414</v>
       </c>
       <c r="H155" s="1" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="1" t="s">
         <v>533</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>534</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>535</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G156" s="1" t="s">