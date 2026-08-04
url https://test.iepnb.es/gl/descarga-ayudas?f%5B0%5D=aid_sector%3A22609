--- v0 (2026-06-17)
+++ v1 (2026-08-04)
@@ -1619,3324 +1619,3324 @@
   <si>
     <t>2025-12-17</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874145</t>
   </si>
   <si>
     <t>Subvencións para investimentos forestais improdutivos na prevención de danos forestais. Convocatoria de propostas de 2026</t>
   </si>
   <si>
     <t>2026-10-01</t>
   </si>
   <si>
     <t>2026-11-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874148</t>
   </si>
   <si>
     <t>Subvencións para investimentos na transformación, comercialización e desenvolvemento de produtos agroalimentarios. Convocatoria de propostas de 2025</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874455</t>
   </si>
   <si>
+    <t>Axudas para a contratación de seguros agrarios combinados na Comunidade Autónoma das Illas Baleares correspondentes ao 47º Plan de Seguros Agrarios Combinados</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876459</t>
+  </si>
+  <si>
+    <t>Instrumentos financeiros - PRÉSTAMOS DE INVESTIMENTO RELACIONADOS COA INTERVENCIÓN DE AGRICULTORES NOVOS - 1.1</t>
+  </si>
+  <si>
+    <t>2026-01-08</t>
+  </si>
+  <si>
+    <t>2027-12-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876487</t>
+  </si>
+  <si>
+    <t>Instrumentos financeiros - PRÉSTAMOS DE CAPITAL CIRCULANTE VINCULADOS Á INTERVENCIÓN DE AGRICULTORES NOVOS - 1.2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876497</t>
+  </si>
+  <si>
+    <t>Instrumentos financeiros - PRÉSTAMOS DE INVESTIMENTO VINCULADOS Á INTERVENCIÓN DE INVESTIMENTOS NO PROCESAMENTO E COMERCIALIZACIÓN DE PRODUTOS AGROALIMENTARIOS - 3.1</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876518</t>
+  </si>
+  <si>
+    <t>Instrumentos financeiros - PRÉSTAMOS DE CAPITAL CIRCULANTE VINCULADOS A INVESTIMENTOS NO PROCESAMENTO E COMERCIALIZACIÓN DE PRODUTOS AGROALIMENTARIOS - 3.2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876529</t>
+  </si>
+  <si>
+    <t>AXUDAS INTERVENCIÓNS EN FORMA DE PAGAMENTOS DIRECTOS 2026-3 - Axudas complementarias para agricultores novos</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/883940</t>
+  </si>
+  <si>
+    <t>Axudas para o sector profesional agrario das Illas Baleares 2024.- 1.-UNIÓNS E FEDERACIÓNS COOPERATIVAS</t>
+  </si>
+  <si>
+    <t>2024-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763018</t>
+  </si>
+  <si>
+    <t>Axudas para o sector agrario profesional das Illas Baleares 2024.- 2.-ORGANIZACIÓNS PROFESIONAIS AGRARIAS (sede de Mallorca)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763043</t>
+  </si>
+  <si>
+    <t>CONSOLIDACIÓN DOS MINIMIS DO TRABALLO AUTÓNOMO (AUT) NO SECTOR AGROFORESTAL</t>
+  </si>
+  <si>
+    <t>2024-07-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777113</t>
+  </si>
+  <si>
+    <t>Convenio de asesoramento empresarial integral - Federación de Empresas da Rioxa</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786044</t>
+  </si>
+  <si>
+    <t>Orde para compensar problemas de mercadotecnia</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778143</t>
+  </si>
+  <si>
+    <t>Axudas para o establecemento do sector agrícola</t>
+  </si>
+  <si>
+    <t>2025-02-08</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813183</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos en explotacións agrícolas</t>
+  </si>
+  <si>
+    <t>2025-02-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813186</t>
+  </si>
+  <si>
+    <t>2025-11-28</t>
+  </si>
+  <si>
+    <t>2025-12-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870764</t>
+  </si>
+  <si>
+    <t>Axudas para réximes de calidade de produtos agrícolas e alimentarios, 2025</t>
+  </si>
+  <si>
+    <t>2025-04-16</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829517</t>
+  </si>
+  <si>
+    <t>Programa CRECEMENTO. Programa de subvencións para apoiar o crecemento de proxectos empresariais innovadores en San Sebastián</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785894</t>
+  </si>
+  <si>
+    <t>PROGRAMA EKINN+ 2025: DIRECTRICES PARA A PARTICIPACIÓN NO PROGRAMA PARA PROMOVER A CREACIÓN, O CRECEMENTO E A CONSOLIDACIÓN DE NOVAS INICIATIVAS EMPRESARIAIS INNOVADORAS.</t>
+  </si>
+  <si>
+    <t>2025-06-10</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838788</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE TALENTO EKINN. PROGRAMA DE AXUDAS PARA PROMOVER A CONTRATACIÓN DE PERFÍS CUALIFICADOS PARA DESENVOLVER PROXECTOS INNOVADORES EN EMPRESAS E ENTIDADES DE SAN SEBASTIÁN</t>
+  </si>
+  <si>
+    <t>2025-06-21</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838797</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE VALES TECNOLÓXICOS. PROGRAMA DE AXUDA Á TRANSFERENCIA DE TECNOLOXÍA PARA PROMOVER E MELLORAR A COMPETITIVIDADE DE PROXECTOS EMPRESARIAIS INNOVADORES EN SAN SEBASTIÁN</t>
+  </si>
+  <si>
+    <t>2025-12-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838804</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE ESTRATEXIA. PROGRAMA DE APOIO AO CRECEMENTO DE PROXECTOS EMPRESARIAIS INNOVADORES EN SAN SEBASTIÁN.</t>
+  </si>
+  <si>
+    <t>2025-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838807</t>
+  </si>
+  <si>
+    <t>AgrotecUV Innova está dirixido a estudantes de grao, máster e doutoramento da Universidade de Valencia durante o curso académico 2023-2024.</t>
+  </si>
+  <si>
+    <t>2024-05-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757328</t>
+  </si>
+  <si>
+    <t>Resolución do 25/04/2024, da Axencia Asturiana para a Ciencia, a Competitividade Empresarial e a Innovación, pola que se aproba a convocatoria de subvencións para o programa de axudas á Transformación Dixital, ano 2024</t>
+  </si>
+  <si>
+    <t>2024-05-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760451</t>
+  </si>
+  <si>
+    <t>Resolución do 7/4/2025, da Axencia Asturiana para a Ciencia, a Competitividade Empresarial e a Innovación, pola que se aproba a convocatoria para a concesión de subvencións para a execución de proxectos de I+D no Principado de Asturias para o ano 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-09</t>
+  </si>
+  <si>
+    <t>2025-06-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825863</t>
+  </si>
+  <si>
+    <t>Resolución do 3 de maio de 2024 da Consellería de Medio Rural e Política Agraria pola que se anuncian axudas ás Agrupacións de Defensa Sanitaria Pecuaria (ADSG) recoñecidas no Principado de Asturias para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-05-24</t>
+  </si>
+  <si>
+    <t>2024-06-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758265</t>
+  </si>
+  <si>
+    <t>Acordo polo que se autorizan subvencións a Organizacións Profesionais Agrarias para axudar a cubrir os seus gastos de funcionamento 2024</t>
+  </si>
+  <si>
+    <t>2024-06-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758806</t>
+  </si>
+  <si>
+    <t>Resolución do 10 de decembro de 2024 pola que se aproba a convocatoria de anticipos de gastos de subvencións para servizos de asesoramento en pequenas e medianas explotacións agrícolas da AP no marco do PEPAC 2023-2027 para o ano 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807305</t>
+  </si>
+  <si>
+    <t>Cooperación con subvencións para a sucesión de explotacións agrícolas de 2025</t>
+  </si>
+  <si>
+    <t>2025-03-11</t>
+  </si>
+  <si>
+    <t>2025-06-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/818054</t>
+  </si>
+  <si>
+    <t>Resolución do 7 de abril de 2025, da Consellería de Medio Rural e Política Agraria, pola que se aproban as Bases Reguladoras e a Convocatoria de Intervencións en forma de pagamentos directos á agricultura e á gandería e das Intervencións</t>
+  </si>
+  <si>
+    <t>2025-04-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825594</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825856</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825857</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825858</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825859</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825860</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825861</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825862</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 21 de abril de 2025, pola que se aproba a convocatoria de subvencións para servizos de asesoramento en pequenas e medianas explotacións agrarias do Principado de Asturias realizada por ATRIAS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828215</t>
+  </si>
+  <si>
+    <t>Resolución do 21 de abril de 2025, da Consellería de Medio Rural e Política Agraria, pola que se aproba a convocatoria de subvencións a entidades sen ánimo de lucro, para a celebración de concursos de produtos agroalimentarios</t>
+  </si>
+  <si>
+    <t>2025-05-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828477</t>
+  </si>
+  <si>
+    <t>Resolución do 4 de decembro de 2025 da Consellería de Medio Rural e Política Agraria, pola que se convocan axudas para investimentos non produtivos en explotacións agrícolas do Principado de Asturias vinculadas á mitigación-adaptación ao cambio climático</t>
+  </si>
+  <si>
+    <t>2025-12-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873052</t>
+  </si>
+  <si>
+    <t>Resolución do 4 de decembro de 2025, do Ministerio de Medio Rural e Política Agraria, pola que se anuncian axudas para investimentos na modernización e/ou mellora de explotacións agrarias no marco do plan estratéxico da Política Agrícola Común de España</t>
+  </si>
+  <si>
+    <t>2025-12-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873053</t>
+  </si>
+  <si>
+    <t>Resolución do 4 de decembro de 2025 da Consellería de Medio Rural e Política Agraria, pola que se convocan axudas para investimentos produtivos en explotacións agrícolas vinculadas á contribución á mitigación-adaptación ao cambio climático, ao uso eficiente</t>
+  </si>
+  <si>
+    <t>2025-12-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873054</t>
+  </si>
+  <si>
+    <t>AXUDAS PARA A PRESTACIÓN DE SERVIZOS DE SUBSTITUCIÓN A PEQUENAS E MEDIANAS EXPLOTACIÓNS AGRÍCOLAS NO PRINCIPADO DE ASTURIAS 2026</t>
+  </si>
+  <si>
+    <t>2026-01-09</t>
+  </si>
+  <si>
+    <t>2026-01-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878436</t>
+  </si>
+  <si>
+    <t>Resolución pola que se aproba a convocatoria de axudas para a prestación de servizos de asesoramento, convocatoria de 2026</t>
+  </si>
+  <si>
+    <t>2026-01-21</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881239</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 27 de maio de 2024 pola que se aproba a convocatoria de subvencións para servizos de asesoramento en pequenas e medianas explotacións agrícolas do Principado de Asturias dedicadas á produción primaria de produtos agrícolas</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764185</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Augas, Agricultura, Gandería e Pesca pola que se aproba a convocatoria de axudas destinadas a investimentos en explotacións agrícolas, no marco do plan estratéxico da PAC, período 2023-2027, ano 2023</t>
+  </si>
+  <si>
+    <t>2024-03-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730737</t>
+  </si>
+  <si>
+    <t>Resolución do 23 de marzo de 2024 pola que se autoriza a convocatoria de subvencións para o fomento e o fomento do consumo nos establecementos comerciais retallistas do Principado de Asturias a través do Bono de Comercio de Asturias</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>2024-06-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755065</t>
+  </si>
+  <si>
+    <t>ORDE do 16 de abril de 2024 do Ministerio de Augas, Agricultura, Gandería e Pesca pola que se convocan, para o ano 2024, as axudas para investimentos na transformación, comercialización e/ou desenvolvemento de produtos agroalimentarios do PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2024-06-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761807</t>
+  </si>
+  <si>
+    <t>Orde do 31 de xullo da Consellería de Augas, Agricultura, Gandería e Pesca pola que se anuncian axudas públicas para proxectos da Estratexia de Desenvolvemento Local de Galpemur na Rexión de Murcia no marco do programa FEMPA para 2024</t>
+  </si>
+  <si>
+    <t>2024-08-07</t>
+  </si>
+  <si>
+    <t>2024-09-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778425</t>
+  </si>
+  <si>
+    <t>SUBVENCIÓNS DESTINADAS A GRUPACIÓNS DE DEFENSA DA SANIDADE GANDEIRA DA COMISIÓN DE MURCIA PARA O ANO 2024.</t>
+  </si>
+  <si>
+    <t>2024-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783906</t>
+  </si>
+  <si>
+    <t>Orde do 21 de xuño de 2024, da Consellería de Augas, Agricultura, Gandería e Pesca, pola que se anuncian subvencións para os Consellos Reguladores de Denominacións de Orixe, Indicacións Xeográficas Protexidas e o Consello de Agricultura Ecolóxica. 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784338</t>
+  </si>
+  <si>
+    <t>Real Decreto 905/2022, do 25 de outubro, polo que se regula a Intervención no Sector Viticultor no marco do Plan Estratéxico da Política Agrícola Común.</t>
+  </si>
+  <si>
+    <t>2022-10-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795067</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para actividades de intercambio de coñecementos e información, mediante actividades de formación profesional e adquisición de competencias (7201), nos sectores agrícola, agroalimentario, forestal e rural, PEPAC 23-27</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807479</t>
+  </si>
+  <si>
+    <t>Orde do 17 de febreiro de 2025 da Consellería de Augas, Agricultura, Gandería e Pesca pola que se aproba a convocatoria de axudas para a reestruturación e conversión de viñedos na Rexión de Murcia para o ano 2025.</t>
+  </si>
+  <si>
+    <t>2025-02-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816503</t>
+  </si>
+  <si>
+    <t>Orde do 18 de marzo de 2025 da Consellería de Augas, Agricultura, Gandería e Pesca pola que se aproba a convocatoria de axudas para a Colleita Verde de 2025</t>
+  </si>
+  <si>
+    <t>2025-03-20</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821612</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas dirixidas a produtores de arroz correspondentes aos compromisos ambientais e de xestión climática da intervención de desenvolvemento rural PEPAC 2023-2027. Protección da zona arrocera na Rexión de Murcia.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827905</t>
+  </si>
+  <si>
+    <t>Orde do 16/04/2025, da Consellería de Augas, Agricultura, Gandería e Pesca, 1ª Convocatoria de axudas para a concesión de subvencións, intervención 7161 "Grupos Operativos Coop. da Asociación Europea para a Innovación Agraria"</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829661</t>
+  </si>
+  <si>
+    <t>Orde do 6 de maio de 2025, do Ministerio de Augas, Agricultura, Gandería e Pesca, pola que se anuncian subvencións para Organizacións Profesionais Agrarias para o ano 2025, para o fomento de actividades de prestación de servizos ao sector agrícola</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831592</t>
+  </si>
+  <si>
+    <t>Orde do 13 de agosto de 2024 da Consellería de Augas, Agricultura, Gandería e Pesca, pola que se aproba a convocatoria para o ano 2024 de axudas para a intervención no sector apícola da Comunidade Autónoma da Rexión de Murcia.</t>
+  </si>
+  <si>
+    <t>2024-08-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780393</t>
+  </si>
+  <si>
+    <t>CONVOCATORIA DE SOLICITUDES PARA A LIÑA DE AXUDAS CORRESPONDENTE AOS COMPROMISOS DE XESTIÓN AMBIENTAL E CLIMÁTICA DA INTERVENCIÓN PEPAC DO FEADER (2023-2027), 6503 (AGRICULTURA ECOLÓXICA), NA COMISIÓN DE MURCIA.</t>
+  </si>
+  <si>
+    <t>2024-06-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763681</t>
+  </si>
+  <si>
+    <t>Resolución do 20/12/2024 do Director do Instituto para a Promoción da Rexión de Murcia, por delegación, da convocatoria de axudas para fomentar a innovación nos ámbitos da Defensa, a Seguridade e a Reconstrución e o Desenvolvemento, por parte de empresas rexionais.</t>
+  </si>
+  <si>
+    <t>2024-12-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805154</t>
+  </si>
+  <si>
+    <t>Resolución do 01/04/2025 do Director do Instituto para a Promoción da Rexión de Murcia, por delegación, relativa á convocatoria de axudas para participar en feiras, eventos e misións comerciais. Feira Agrícola Saudita. Arabia Saudita 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825474</t>
+  </si>
+  <si>
+    <t>Resolución do 08/04/2025, do Director do Instituto de Promoción da Rexión de Murcia, por delegación, relativa á convocatoria plurianual de axudas para incentivar a contratación de servizos de innovación e competitividade. Vale de Internacionalización.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825867</t>
+  </si>
+  <si>
+    <t>Resolución do 22 de xuño de 2025, do director do Instituto de Promoción da Rexión de Murcia, por delegación, relativa á convocatoria de axudas destinadas a promover a innovación e o emprendemento. Incubadoras.</t>
+  </si>
+  <si>
+    <t>2025-06-29</t>
+  </si>
+  <si>
+    <t>2025-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842160</t>
+  </si>
+  <si>
+    <t>Resolución do 24/05/2024 do Presidente do Instituto para a Promoción da Rexión de Murcia, relativa á convocatoria de axudas destinadas á entrada de investidores privados en empresas innovadoras de nova creación.</t>
+  </si>
+  <si>
+    <t>2025-07-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764403</t>
+  </si>
+  <si>
+    <t>Resolución do 24/05/2024, do Presidente do Instituto de Promoción da Rexión de Murcia, relativa á convocatoria de axudas destinadas a promover a innovación e o emprendemento.</t>
+  </si>
+  <si>
+    <t>2024-07-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764444</t>
+  </si>
+  <si>
+    <t>Orde do 27 de abril de 2023, do Ministerio de Agricultura, Pesca e Alimentación, pola que se anuncian as subvencións do Real Decreto 388/2021, do 1 de xuño, destinadas á obtención de avais SAEC no sector agroalimentario e pesqueiro.</t>
+  </si>
+  <si>
+    <t>2023-05-03</t>
+  </si>
+  <si>
+    <t>2024-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692318</t>
+  </si>
+  <si>
+    <t>Orde do 27 de abril de 2023, do Ministerio de Agricultura, Pesca e Alimentación, pola que se anuncian as subvencións establecidas polo Real Decreto 388/2021, do 1 de xuño, para a obtención de avais SAEC no sector agroalimentario e pesqueiro. Sector da industria agroalimentaria</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692320</t>
+  </si>
+  <si>
+    <t>2023-05-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692321</t>
+  </si>
+  <si>
+    <t>Subvencións para o seguro de acuicultura continental incluídas no réxime combinado de seguros agrícolas 44</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711773</t>
+  </si>
+  <si>
+    <t>Subvencións para seguros de acuicultura mariña incluídas no réxime combinado de seguros agrícolas 44</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711778</t>
+  </si>
+  <si>
+    <t>Orde do 15 de novembro de 2023, do mapa, pola que se convocan as subvencións do Real Decreto 388/2021, do 1 de xuño, para a obtención de avais SAEC no sector agroalimentario e pesqueiro.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727810</t>
+  </si>
+  <si>
+    <t>2023-11-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727820</t>
+  </si>
+  <si>
+    <t>Subvencións para seguros agrícolas, gandeiros e forestais incluídas no 45º plan combinado de seguros agrícolas</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743600</t>
+  </si>
+  <si>
+    <t>CONVENIO DE COOPERACIÓN EDUCATIVA ENTRE A GENERALIDADE, A TRAVÉS DO MINISTERIO DE AGRICULTURA, GANDERÍA E PESCA E A UNIVERSIDADE DE ALACANTE, PARA A IMPLEMENTACIÓN DE PRÁCTICAS FORMATIVAS SUBVENCIONADAS DURANTE O ANO 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758161</t>
+  </si>
+  <si>
+    <t>Resolución do 14 de maio de 2024, do (FEGA), pola que se anuncian con antelación as subvencións para servizos de asesoramento de ámbito suprarrexional, destinadas ao sector agroalimentario e forestal, no marco do PEPAC.</t>
+  </si>
+  <si>
+    <t>2023-06-29</t>
+  </si>
+  <si>
+    <t>2024-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760755</t>
+  </si>
+  <si>
+    <t>Orde do 29 de abril, pola que se convocan solicitudes para o exercicio 2024 para o programa Cultiva, relativo a estadías de formación para agricultores novos en explotacións modelo</t>
+  </si>
+  <si>
+    <t>2024-05-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761477</t>
+  </si>
+  <si>
+    <t>Plan Nacional de Renovación da Frota de Maquinaria Agrícola (PLAN RENOVE) 2024</t>
+  </si>
+  <si>
+    <t>2024-08-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776847</t>
+  </si>
+  <si>
+    <t>Orde do 30 de outubro de 2024, do MAPA, pola que se convocan as subvencións do Real Decreto 388/2021, do 1 de xuño, destinadas á obtención de avais SAECA no sector agroalimentario e pesqueiro.</t>
+  </si>
+  <si>
+    <t>2024-12-17</t>
+  </si>
+  <si>
+    <t>2027-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803358</t>
+  </si>
+  <si>
+    <t>Axudas extraordinarias para a renovación de maquinaria agrícola, aprobadas polo artigo 26 do Real Decreto-Lei 7/2024</t>
+  </si>
+  <si>
+    <t>2024-12-29</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805575</t>
+  </si>
+  <si>
+    <t>Orde do 26 de decembro de 2024, do MAPA, pola que se conceden as subvencións do artigo 6 do Real Decreto-lei 4/2022, do 15 de marzo, destinadas a subvencionar o principal dos créditos a titulares de explotacións agrarias (DANA 2024).</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805586</t>
+  </si>
+  <si>
+    <t>Extracto da Orde do 13 de marzo de 2025 do Ministerio de Agricultura, Pesca e Alimentación pola que se anuncia o Premio "Alimentos de España aos Mellores Viños, ano 2025"</t>
+  </si>
+  <si>
+    <t>2025-03-18</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/820406</t>
+  </si>
+  <si>
+    <t>Extracto da Orde do 17 de marzo de 2025 do Ministerio de Agricultura, Pesca e Alimentación pola que se convoca o «Premio Alimentos de España á Mellor Bebida Espirituosa con Indicación Xeográfica, ano 2025»</t>
+  </si>
+  <si>
+    <t>2025-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821048</t>
+  </si>
+  <si>
+    <t>Extracto da Orde do 7 de abril de 2025 do Ministerio de Agricultura, Pesca e Alimentación, pola que se convoca o Premio "Alimentos de España aos Mellores Xamóns", ano 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825807</t>
+  </si>
+  <si>
+    <t>Resolución do 25 de abril de 2025 do Fondo Español de Garantía Agraria (FEGA), pola que se convocan axudas para investimentos materiais ou inmateriais na transformación, comercialización ou desenvolvemento de produtos agroalimentarios PEPAC</t>
+  </si>
+  <si>
+    <t>2025-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829278</t>
+  </si>
+  <si>
+    <t>Axudas para a preparación e execución de proxectos de innovación de interese xeral por parte de grupos operativos suprarrexionais da Asociación Europea para a Innovación na Produtividade e a Sostibilidade Agrícolas (EIP-Agri), no marco do Plan Estratéxico da PAC de España (PEPAC)</t>
+  </si>
+  <si>
+    <t>2025-05-08</t>
+  </si>
+  <si>
+    <t>2025-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830482</t>
+  </si>
+  <si>
+    <t>Programas de formación multirrexionais 2025</t>
+  </si>
+  <si>
+    <t>2025-05-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830512</t>
+  </si>
+  <si>
+    <t>Plan Nacional de Renovación da Frota de Maquinaria Agrícola (PLAN RENOVE) para o ano 2025</t>
+  </si>
+  <si>
+    <t>2025-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841714</t>
+  </si>
+  <si>
+    <t>2025-07-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842490</t>
+  </si>
+  <si>
+    <t>Extracto da Orde do 3 de febreiro de 2025 do Ministerio de Agricultura, Pesca e Alimentación pola que se convoca o Premio “Alimentos de España, ano 2025”</t>
+  </si>
+  <si>
+    <t>2025-03-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813668</t>
+  </si>
+  <si>
+    <t>Resolución do 27 de marzo, pola que se convocan solicitudes para o exercicio 2025 para o programa Cultiva, relativo a estadías de formación para agricultores novos en explotacións modelo</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823917</t>
+  </si>
+  <si>
+    <t>Extracto da Orde do 13 de xaneiro de 2026 do Ministerio de Agricultura, Pesca e Alimentación pola que se anuncia o Premio “Alimentos de España, ano 2026”</t>
+  </si>
+  <si>
+    <t>2026-01-16</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881607</t>
+  </si>
+  <si>
+    <t>Resolución do 17 de novembro de 2025, do FEGA, pola que se convocan con antelación subvencións para a realización de proxectos de investigación aplicada no sector apícola e os seus produtos dentro do ISA, no marco do PEPAC.</t>
+  </si>
+  <si>
+    <t>2025-11-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869288</t>
+  </si>
+  <si>
+    <t>Resolución do 16 de decembro de 2025, do FEGA, pola que se convocan con antelación as subvencións para servizos de asesoramento de ámbito suprarrexional no marco do PEPAC (PIV)</t>
+  </si>
+  <si>
+    <t>2025-12-29</t>
+  </si>
+  <si>
+    <t>2027-05-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875849</t>
+  </si>
+  <si>
+    <t>Axudas extraordinarias para compensar os danos ás infraestruturas produtivas das explotacións agrícolas afectadas pola tormenta DANA. Lista C.</t>
+  </si>
+  <si>
+    <t>2025-04-28</t>
+  </si>
+  <si>
+    <t>2025-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876318</t>
+  </si>
+  <si>
+    <t>Axudas extraordinarias para compensar os danos ás infraestruturas produtivas das explotacións agrícolas afectadas pola tormenta DANA. Lista A</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877136</t>
+  </si>
+  <si>
+    <t>Intervención agrícola innovadora no deserto para medios de vida resilientes (IDFRL)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711078</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Augas, Agricultura, Gandería e Pesca pola que se aproba a Convocatoria de Axudas para o Establecemento de Mozos Agricultores, no Marco do Plan Estratéxico da Política Agrícola Común, Período 2023-2027</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891315</t>
+  </si>
+  <si>
+    <t>Resolución da Dirección Xeral de Planificación Agraria pola que se anuncian, en réxime de concorrencia competitiva, para o ano 2026, axudas para compensar a perda de beneficios das explotacións gandeiras nas que se impuxo unha orde de sacrificio forzoso</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890551</t>
+  </si>
+  <si>
+    <t>Axudas ás empresas de Navarra no marco do programa Europa+pechar en 2026</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889671</t>
+  </si>
+  <si>
+    <t>Axudas ás organizacións sindicais de traballadores do sector agroalimentario para o desenvolvemento das súas actividades de colaboración e representación ante a Administración Xeral do Estado</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890371</t>
+  </si>
+  <si>
+    <t>Axudas para a Mellora Enerxética de Edificios Destinados ao Servizo Público Municipal en Zonas Rurais para o ANO 2026</t>
+  </si>
+  <si>
+    <t>2026-04-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890870</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas a concellos para a construción de novas obras e mellora de infraestruturas agrícolas no ano 2026.</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890665</t>
+  </si>
+  <si>
+    <t>Extracto da Orde do 27 de febreiro de 2026 do Ministerio de Agricultura, Pesca e Alimentación pola que se anuncia o Premio "Alimentos de España Mellores Viños, ano 2026"</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890573</t>
+  </si>
+  <si>
+    <t>ORDE AGA/XXX/2026, de XX de xxxx, do Ministro de Agricultura, Gandería e Alimentación, pola que se convocan subvencións para a mellora da produción e comercialización de produtos apícolas, para o ano 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890670</t>
+  </si>
+  <si>
+    <t>Orde do 26 de febreiro de 2026 pola que se establecen as bases reguladoras das axudas destinadas a agricultores novos, no marco do Plan Estratéxico da Política Agrícola Común de España 2023-2027, cofinanciado polo Fondo Europeo</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891035</t>
+  </si>
+  <si>
+    <t>Extracto da Orde do 9 de marzo de 2026 do Ministerio de Agricultura, Pesca e Alimentación pola que se anuncia o «Premio Alimentos de España á mellor bebida espirituosa con indicación xeográfica, ano 2026»</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892012</t>
+  </si>
+  <si>
+    <t>Resolución do 9 de marzo de 2026, da Consellería de Medio Rural e Política Agraria, pola que se anuncia a convocatoria de axudas ao abeiro das Intervencións en forma de pagamentos directos e Intervencións de Desenvolvemento Rural. Conv 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892274</t>
+  </si>
+  <si>
+    <t>Resolución do 9 de marzo de 2026, da Consellería de Medio Rural e Política Agraria, pola que se regulan as axudas das Intervencións en forma de pagamentos directos á agricultura e á gandería e das Intervencións de Desenvolvemento Rural no marco do</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892275</t>
+  </si>
+  <si>
+    <t>Subvencións para investimentos en explotacións agrícolas no sector dos froitos secos. Convocatoria de propostas de 2027</t>
+  </si>
+  <si>
+    <t>2027-05-03</t>
+  </si>
+  <si>
+    <t>2027-06-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892725</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para a produción e comercialización de mel, no marco da Intervención Sectorial Apícola para o ANO 2026.</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892920</t>
+  </si>
+  <si>
+    <t>Convocatoria de 2026 da liña de axudas do Plan Estratéxico da Política Agrícola Común para España (PEPAC) 2023-2027 denominada “6501.4 - Apicultura para a biodiversidade na Comunidade Autónoma na Rexión de Murcia.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892923</t>
+  </si>
+  <si>
+    <t>Subvencións para investimentos en activos físicos en accións non produtivas a realizar nas zonas de influencia socioeconómica dos espazos naturais protexidos de Aragón, no marco do Plan Estratéxico da Política Agrícola Común, PEPAC 23-27</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893201</t>
+  </si>
+  <si>
+    <t>Accións silvícolas, mellora da rede viaria forestais e accións agroforestais.</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893360</t>
+  </si>
+  <si>
+    <t>Orde do 3 de maio de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se anuncian as subvencións para o ano 2024 no marco do programa de apoio á creación e ao emprego de empresas en cooperativas e sociedades laborais. PROGRAMA II.- INVESTIMENTOS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761574</t>
+  </si>
+  <si>
+    <t>Subvencións destinadas a promover o autoemprego en Tierra de Campos. Agrícola de minimis. Reg.(UE)1408/2013. Resolución do 22/11/2024 do Presidente do Comité Executivo de Ancoraxe de FAFECYL.</t>
+  </si>
+  <si>
+    <t>2024-11-27</t>
+  </si>
+  <si>
+    <t>2025-09-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798637</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para proxectos PRODUTIVOS da medida 7119.2 LEADER do PLAN ESTRATÉXICO da POLÍTICA AGRÍCOLA COMÚN 2023-2027 EN CYL para ser xestionados pola ASOCIACIÓN GAL DE DESENVOLVEMENTO RURAL INTEGRAL RIBERA DEL DUERO BURGALESA</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774615</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para proxectos NON PRODUTIVOS da medida 7119.2 Líder do plan estratéxico da política agrícola común 2023-2027 en CYL que será xestionado pola Asociación GAL para o desenvolvemento rural e integral Ribera del Duero burgalesa.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774666</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes de subvencións para o financiamento de proxectos no marco da Intervención 7119 LEADER do Plan Estratéxico Nacional da Política Agrícola Común (PEPAC) 2023-2027 de España, baseado na Estratexia de Desenvolvemento do Grupo AGALSA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779251</t>
+  </si>
+  <si>
+    <t>Subvencións destinadas a financiar o programa de formación personalizada en empresas con dobre natureza para o ano 2024. Empresas agrícolas. Reg. (UE) 1408/2013. Resolución do 15/05/2024 do Presidente do Comité Executivo de Formación para o Emprego de FAFECYL</t>
+  </si>
+  <si>
+    <t>2024-06-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761278</t>
+  </si>
+  <si>
+    <t>Resolución, do 10/05/2024, da DX de Agricultura e Gandería, pola que se convocan axudas para mellorar as condicións de produción e comercialización do mel en Castela-A Mancha, para a campaña apícola de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761790</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se establecen disposicións para a aplicación de intervencións en forma de pagamentos directos financiados polo Fondo Europeo Agrícola (FEAGA), a solicitude única e</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811967</t>
+  </si>
+  <si>
+    <t>Resolución, do 08/04/2025, da Dirección Xeral de Agricultura e Gandería, pola que se realiza a convocatoria de axudas da Intervención Sectorial Apícola no marco do Plan Estratéxico da Política Agrícola Común de Castela-A Mancha, para o</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825835</t>
+  </si>
+  <si>
+    <t>Resolución do 11/12/2025, da DX de Agricultura e Gandería, pola que se convocan as axudas da Intervención 6505.2 Actividades de conservación, uso e desenvolvemento sostible dos recursos xenéticos gandeiros en Castela-A Mancha no ano 2025</t>
+  </si>
+  <si>
+    <t>2026-01-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874697</t>
+  </si>
+  <si>
+    <t>Resolución do 07/01/2026 da Dirección Xeral de Agricultura e Gandería, pola que se convoca no ano 2026 as axudas para as solicitudes de reestruturación e conversión de viñedos en Castela-A Mancha no marco da Intervención S</t>
+  </si>
+  <si>
+    <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880369</t>
+  </si>
+  <si>
+    <t>Orde do 28 de xaneiro, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se establecen disposicións para a aplicación de intervencións en forma de pagamentos directos financiados polo Fondo Europeo Agrícola (FEAGA), a aplicación</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884030</t>
+  </si>
+  <si>
+    <t>Orde xx/2024, do 14 de febreiro, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se regula a obriga de retirar os subprodutos da viticultura e se especifican as bases reguladoras das axudas á destilación de subprodutos.</t>
+  </si>
+  <si>
+    <t>2023-10-16</t>
+  </si>
+  <si>
+    <t>2024-07-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744233</t>
+  </si>
+  <si>
+    <t>Resolución do 21/11/2024, da Dirección Xeral de Produción Agroalimentaria e Cooperativas, pola que se convocan as axudas para promover, en réxime de concorrencia competitiva, polo procedemento de tramitación anticipada, para o ano 2025.</t>
+  </si>
+  <si>
+    <t>2024-12-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798727</t>
+  </si>
+  <si>
+    <t>Resolución do 22/11/2024, da Dirección Xeral de Produción Agroalimentaria e Cooperativas, pola que se convocan as axudas á cooperación para a información e promoción das relacións públicas, polo procedemento de tramitación anticipada, para o ano 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798816</t>
+  </si>
+  <si>
+    <t>Orde do 24/02/2023, do Ministerio de Agricultura, Auga e Desenvolvemento Rural, pola que se establecen as bases reguladoras para a concesión de axudas para a modernización e transformación dos sistemas de rega no ámbito territorial de Castela-A Mancha</t>
+  </si>
+  <si>
+    <t>2024-03-02</t>
+  </si>
+  <si>
+    <t>2024-06-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/678726</t>
+  </si>
+  <si>
+    <t>Resolución, do 16/05/2024, da Dirección Xeral de Agricultura e Gandería, pola que se convoca polo procedemento de tramitación anticipada, no ano 2024, da prórroga de compromisos da incorporación no ano 2023 ás axudas incluídas no</t>
+  </si>
+  <si>
+    <t>2024-03-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/748843</t>
+  </si>
+  <si>
+    <t>Resolución do 17/12/2024, da Dirección Xeral de Desenvolvemento Rural, pola que se convocan para o ano 2025, polo procedemento de tramitación anticipada, as axudas para o establecemento de persoas mozas na agricultura e os investimentos para a mellora.</t>
+  </si>
+  <si>
+    <t>2025-03-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803730</t>
+  </si>
+  <si>
+    <t>Decreto 44/2024, do 27 de agosto, polo que se regula a concesión directa de subvencións para a contratación de persoas mozas no marco do Programa O Meu Primeiro Emprego, cofinanciado polo Fondo Social Europeo Plus. REG (UE) 1408/2013 Agric.</t>
+  </si>
+  <si>
+    <t>2024-08-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782618</t>
+  </si>
+  <si>
+    <t>Resolución do 23/12/2025, da Dirección Xeral de Desenvolvemento Rural, pola que se conceden as axudas para o establecemento de mozos na agricultura e os investimentos para a mellora e/ou</t>
+  </si>
+  <si>
+    <t>2025-12-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877416</t>
+  </si>
+  <si>
+    <t>Resolución do 21/08/2024, da Dirección Xeral de Planificación Agraria, pola que se convocan as subvencións para o control da produción láctea en Castela-A Mancha para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-08-30</t>
+  </si>
+  <si>
+    <t>2024-08-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782028</t>
+  </si>
+  <si>
+    <t>Resolución da Dirección Xeral de Planificación Agraria, pola que se anuncia a convocatoria de axudas ás agrupacións de defensa sanitaria gandeira (ADSG) de Castela-A Mancha para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-09-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/788064</t>
+  </si>
+  <si>
+    <t>Resolución do 18/12/2024, da Dirección Xeral de Planificación Agraria, pola que se convocan no ano 2025, mediante o procedemento de tramitación anticipada, as subvencións destinadas ao fomento das razas autóctonas españolas.</t>
+  </si>
+  <si>
+    <t>2025-01-03</t>
+  </si>
+  <si>
+    <t>2025-01-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804486</t>
+  </si>
+  <si>
+    <t>Resolución do 18/12/2024, da Dirección Xeral de Planificación Agraria, pola que se convocan subvencións para o control da produción láctea en Castela-A Mancha para o ano 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804587</t>
+  </si>
+  <si>
+    <t>ORDE DO MINISTERIO DE AGRICULTURA, GANDERÍA E DESENVOLVEMENTO RURAL, POLA QUE SE ESTABLECEN AS BASES REGULADORAS DAS AXUDAS EXCEPCIONAIS PARA MITIGAR AS REPERCUSIÓNS NAS EXPLOTACIÓNS GANDEIRAS AFECTADAS POLO SEROTIPO 3 DO VIRUS DA LINGUAXE</t>
+  </si>
+  <si>
+    <t>2025-05-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833692</t>
+  </si>
+  <si>
+    <t>Resolución do 27/05/2025, da Dirección Xeral de Planificación Agraria, pola que se establece a convocatoria de axudas adicionais para a contratación de seguros agrarios en Castela-A Mancha incluídos no cuadraxésimo sexto Plan de Seguros Agrarios Combinados (Plan 2025).</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836672</t>
+  </si>
+  <si>
+    <t>Resolución da Dirección Xeral de Planificación Agraria, pola que se convocan subvencións para o control da produción leiteira en Castela-A Mancha para o ano 2026.</t>
+  </si>
+  <si>
+    <t>2026-01-03</t>
+  </si>
+  <si>
+    <t>2026-01-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878072</t>
+  </si>
+  <si>
+    <t>Resolución, do 18/11/2025, da Dirección Xeral de Produción Agroalimentaria e Cooperativas, pola que se convocan as axudas para promover a palangana, en réxime de concorrencia competitiva, polo procedemento de tramitación anticipada, para o ano 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870008</t>
+  </si>
+  <si>
+    <t>Resolución do 16/12/2025, da Dirección Xeral de Produción Agroalimentaria e Cooperativas, pola que se convocan, en réxime de concorrencia competitiva, as axudas para a información e promoción de produtos agrícolas e alimentarios para o ano 2026.</t>
+  </si>
+  <si>
+    <t>2025-12-25</t>
+  </si>
+  <si>
+    <t>2026-01-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876589</t>
+  </si>
+  <si>
+    <t>Resolución do 22/04/2025, da Secretaría Xeral, pola que se convoca, en réxime de concorrencia competitiva, para o ano 2025, axudas a organizacións profesionais agrarias e entidades asociativas sen ánimo de lucro, para</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828136</t>
+  </si>
+  <si>
+    <t>Axudas para as liñas do plan de seguros agrarios (agroseguro)</t>
+  </si>
+  <si>
+    <t>2023-12-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730188</t>
+  </si>
+  <si>
+    <t>Axudas directas á agricultura e á gandería e outros réximes de axudas para a campaña de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/745863</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN pola que se abre a convocatoria de solicitudes de subvencións no ámbito do comercio e os servizos para o ano 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759066</t>
+  </si>
+  <si>
+    <t>Axudas para as liñas do Plan de Seguros Agrarios (Agroseguro)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759101</t>
+  </si>
+  <si>
+    <t>Axudas de minimis para as explotacións de arroz que utilicen sementes certificadas para 2024</t>
+  </si>
+  <si>
+    <t>2024-07-22</t>
+  </si>
+  <si>
+    <t>2024-08-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776445</t>
+  </si>
+  <si>
+    <t>Axudas de minimis para o fomento das exportacións das industrias agroalimentarias</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777902</t>
+  </si>
+  <si>
+    <t>Axudas para a conservación de recursos xenéticos agrícolas dirixidas a entidades de conservación, no marco do Plan Estratéxico da PAC 2023-2027 correspondente a 2024</t>
+  </si>
+  <si>
+    <t>2024-09-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778767</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos en instalacións e infraestruturas de elaboración de viño e comercialización 2024-2027</t>
+  </si>
+  <si>
+    <t>2024-09-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786168</t>
+  </si>
+  <si>
+    <t>Axudas para a transformación das cooperativas agroalimentarias catalás e o fomento da competitividade e a sustentabilidade ambiental, social e económica (IMPULS.COOP) correspondentes a 2025, 2026 e 2027</t>
+  </si>
+  <si>
+    <t>2024-10-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786431</t>
+  </si>
+  <si>
+    <t>Axudas para o sector agrícola no ámbito da sanidade vexetal 2025</t>
+  </si>
+  <si>
+    <t>2024-10-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/792477</t>
+  </si>
+  <si>
+    <t>Axudas destinadas ás explotacións agrícolas en resposta ao empeoramento das condicións do sector primario como consecuencia do conflito armado en Ucraína e da seca ata 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/793947</t>
+  </si>
+  <si>
+    <t>Axudas para fomentar a investigación aplicada no ámbito da produción agroalimentaria ecolóxica</t>
+  </si>
+  <si>
+    <t>2024-11-15</t>
+  </si>
+  <si>
+    <t>2024-12-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796155</t>
+  </si>
+  <si>
+    <t>Axudas ás Liñas do Plan de Seguros Agrarios (Agroseguro)</t>
+  </si>
+  <si>
+    <t>2025-11-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/791673</t>
+  </si>
+  <si>
+    <t>Axudas para o impulso da transformación do sistema agroalimentario catalán aliñadas co Plan Estratéxico Alimentario de Cataluña 2021-2026</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801726</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801729</t>
+  </si>
+  <si>
+    <t>Axudas de minimis ao sector agrícola para promover a transformación do sistema agroalimentario catalán aliñadas co Plan Estratéxico Alimentario de Cataluña 2021-2026</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801733</t>
+  </si>
+  <si>
+    <t>Axudas de minimis para promover a transformación do sistema agroalimentario catalán aliñadas co Plan Estratéxico Alimentario de Cataluña 2021-2026</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801742</t>
+  </si>
+  <si>
+    <t>Axudas de minimis do sector de interese económico xeral para promover a transformación do sistema agroalimentario catalán aliñadas co Plan Estratéxico Alimentario de Cataluña 2021-2026</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801747</t>
+  </si>
+  <si>
+    <t>Axudas de minimis para a promoción e comercialización das vendas locais en Cataluña</t>
+  </si>
+  <si>
+    <t>2024-12-24</t>
+  </si>
+  <si>
+    <t>2025-01-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805707</t>
+  </si>
+  <si>
+    <t>Axudas para o desenvolvemento e validación de tratamentos innovadores na xestión de estercos gandeiros correspondentes a 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/824940</t>
+  </si>
+  <si>
+    <t>Axustes de minimis á diversificación agrícola asociados ao contrato global de explotación no marco do PDR en Cataluña 2023-2027 para calquera ano 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827047</t>
+  </si>
+  <si>
+    <t>Axudas para a mellora dos procesos de transformación e comercialización de produtos agroalimentarios correspondentes ao ano 2025</t>
+  </si>
+  <si>
+    <t>2025-06-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827063</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos en instalacións de transformación e comercialización de viño 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828263</t>
+  </si>
+  <si>
+    <t>Axudas para a promoción de accións das agrupacións de defensa forestal (ADF) para o ano 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830180</t>
+  </si>
+  <si>
+    <t>Axudas para a conservación de recursos xenéticos agrícolas dirixidas a entidades de conservación, no marco do plan estratéxico da PAC 2023-2027 correspondente a 2025</t>
+  </si>
+  <si>
+    <t>2025-06-07</t>
+  </si>
+  <si>
+    <t>2025-07-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838132</t>
+  </si>
+  <si>
+    <t>Axudas para o sector agrícola no ámbito da sanidade vexetal 2026</t>
+  </si>
+  <si>
+    <t>2025-11-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871077</t>
+  </si>
+  <si>
+    <t>2025-11-27</t>
+  </si>
+  <si>
+    <t>2025-12-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871093</t>
+  </si>
+  <si>
+    <t>Axudas ás entidades locais para a redacción do plan de delimitación e/ou do plan de prevención de incendios forestais</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871847</t>
+  </si>
+  <si>
+    <t>2023-01-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872116</t>
+  </si>
+  <si>
+    <t>Axudas para as liñas do Plan de Seguros Agrarios 2025 (Agroseguro)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874975</t>
+  </si>
+  <si>
+    <t>Axudas para proxectos de paisaxes agroforestais resilientes para os anos 2026-2028</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881088</t>
+  </si>
+  <si>
+    <t>Axudas complementarias á renda para agricultores novos 2026</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882796</t>
+  </si>
+  <si>
+    <t>Premios Comunidade de Madrid a startups de solucións dixitais 2024</t>
+  </si>
+  <si>
+    <t>2024-10-11</t>
+  </si>
+  <si>
+    <t>2024-11-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790165</t>
+  </si>
+  <si>
+    <t>Axudas complementarias para seguros agrarios en Madrid, pólizas do 01/01/24 ao 31/10/24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/733074</t>
+  </si>
+  <si>
+    <t>CONVENIO DE COLABORACIÓN ENTRE A CIDADE DE MELILLA E A FUNDACIÓN INSTITUTO CAMARA PARA A CREACIÓN E DESENVOLVEMENTO DA EMPRESA (INCYDE), PARA O DESENVOLVEMENTO DE TRES PROGRAMAS DE FORMACIÓN E APOIO DENTRO DO PROXECTO "REACTIVA O TEU FUTURO".</t>
+  </si>
+  <si>
+    <t>2024-03-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/749903</t>
+  </si>
+  <si>
+    <t>AXUDA AO COMITÉ DE AGRICULTURA ECOLÓXICA 2024</t>
+  </si>
+  <si>
+    <t>2024-04-26</t>
+  </si>
+  <si>
+    <t>2024-06-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755377</t>
+  </si>
+  <si>
+    <t>AXUDAS PARA GRUPOS DE TRATAMENTO INTEGRADO NA AGRICULTURA (ATRIAS) 2024</t>
+  </si>
+  <si>
+    <t>2024-12-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/797854</t>
+  </si>
+  <si>
+    <t>Axudas complementarias para seguros agrarios en Madrid. Pólizas do 01/11/24 ao 31/12/24</t>
+  </si>
+  <si>
+    <t>2024-11-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798585</t>
+  </si>
+  <si>
+    <t>Axudas complementarias para seguros agrarios en Madrid. Pólizas do 01/01/25 ao 31/12/25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798586</t>
+  </si>
+  <si>
+    <t>Axudas para Grupos de Defensa da Sanidade Pecuaria - LIÑA A</t>
+  </si>
+  <si>
+    <t>2024-11-26</t>
+  </si>
+  <si>
+    <t>2024-12-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799155</t>
+  </si>
+  <si>
+    <t>Axudas para Grupos de Defensa da Sanidade Pecuaria - LIÑA B</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799156</t>
+  </si>
+  <si>
+    <t>Axudas para Grupos de Tratamento Integrado na Agricultura (ATRIAS) 2025</t>
+  </si>
+  <si>
+    <t>2025-01-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805849</t>
+  </si>
+  <si>
+    <t>Axudas complementarias á renda para agricultores novos 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810484</t>
+  </si>
+  <si>
+    <t>Axudas para os agricultores de certos cultivos con dificultades na tempada de 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810488</t>
+  </si>
+  <si>
+    <t>AXUDAS PARA ORGANIZACIÓNS PROFESIONAIS AGRÍCOLAS E UNIÓN DE COOPERATIVAS AGRÍCOLAS (OPAS 2025)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821617</t>
+  </si>
+  <si>
+    <t>AXUDAS PARA COOPERATIVAS AGRÍCOLAS (UCAS 2025)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821618</t>
+  </si>
+  <si>
+    <t>AXUDAS PARA INVESTIMENTOS, MODERNIZACIÓN E/OU MELLORA DE EXPLOTACIÓNS AGRÍCOLAS 2025</t>
+  </si>
+  <si>
+    <t>2025-04-24</t>
+  </si>
+  <si>
+    <t>2025-05-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828758</t>
+  </si>
+  <si>
+    <t>APOIO Á PROMOCIÓN, PROCESAMENTO E COMERCIALIZACIÓN DE PRODUTOS PESQUEIROS</t>
+  </si>
+  <si>
+    <t>2025-05-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832610</t>
+  </si>
+  <si>
+    <t>Axudas do FEADER para o fomento da forestación de terras agrícolas da Comunidade de Madrid 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834674</t>
+  </si>
+  <si>
+    <t>AXUDA FEADER PARA A AGRICULTURA E A GANDERÍA ECOLÓXICAS. PROGRAMA PEPAC 2025-29 E ANUAL</t>
+  </si>
+  <si>
+    <t>2025-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836675</t>
+  </si>
+  <si>
+    <t>AXUDA COMPLEMENTARIA PARA SEGUROS AGRÍCOLAS NA COMUNIDADE DE MADRID, PÓLIZAS DO 01/01/26 AO 31/12/26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874707</t>
+  </si>
+  <si>
+    <t>AXUDAS PARA ORGANIZACIÓNS PROFESIONAIS AGRÍCOLAS E UNIÓN DE COOPERATIVAS AGRÍCOLAS (OPAS 2026)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876980</t>
+  </si>
+  <si>
+    <t>AXUDAS PARA ORGANIZACIÓNS PROFESIONAIS AGRÍCOLAS E UNIÓN DE COOPERATIVAS AGRÍCOLAS (OCAS 2026)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876985</t>
+  </si>
+  <si>
+    <t>AXUDA PARA GRUPOS DE TRATAMENTO INTEGRADO NA AGRICULTURA (ATRIAS) 2026</t>
+  </si>
+  <si>
+    <t>2026-02-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877386</t>
+  </si>
+  <si>
+    <t>AXUDA PARA GRUPOS DE DEFENSA DA SANIDADE GANDEIRA - LIÑA A</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877388</t>
+  </si>
+  <si>
+    <t>AXUDA PARA GRUPOS DE DEFENSA DA SANIDADE GANDEIRA - LIÑA B</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877389</t>
+  </si>
+  <si>
+    <t>Axudas para os agricultores de certos cultivos con dificultades na tempada de 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882799</t>
+  </si>
+  <si>
+    <t>Bases reguladoras 2025-2027 e convocatoria de axudas para mellorar a produción e comercialización de produtos apícolas no marco da Intervención Sectorial Apícola, incluída no PEPAC, para a campaña 2025.</t>
+  </si>
+  <si>
+    <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>2025-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842609</t>
+  </si>
+  <si>
+    <t>Marco regulador e convocatoria de subvencións para a subscrición de seguros agrarios incluídos no plan 2023 (44º plan)</t>
+  </si>
+  <si>
+    <t>2024-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669197</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes e normativa que rexe o plan de subvencións aos seguros agrícolas 2024 (45.º plan)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744143</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para asociacións de empresas artesanais alimentarias para o fomento da artesanía agroalimentaria en Navarra, para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-04-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754332</t>
+  </si>
+  <si>
+    <t>Autorización dun gasto de 153.334,00 euros para unha subvención a UAGN para a defensa dos intereses dos agricultores e gandeiros, que para estes efectos está prevista nos Orzamentos Xerais de Navarra para o ano 2024.</t>
+  </si>
+  <si>
+    <t>2024-11-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755009</t>
+  </si>
+  <si>
+    <t>Marco regulador e convocatoria de axudas para investimentos en explotacións agrícolas (Obxectivo ambiental) PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756333</t>
+  </si>
+  <si>
+    <t>Autorización dun gasto de 225.000 euros para "Subvención á Unión de Cooperativas Agrarias de Navarra (UCAN) Fomento do cooperativismo agrario" 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756335</t>
+  </si>
+  <si>
+    <t>Axudas ás Agrupacións de Defensa Sanitaria Pecuaria, para a posta en marcha de programas sanitarios para a prevención, o control e a erradicación de enfermidades animais, para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-05-09</t>
+  </si>
+  <si>
+    <t>2024-06-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760084</t>
+  </si>
+  <si>
+    <t>Autorizar un gasto plurianual de 2.100.000,00 euros con cargo á partida orzamentaria 720007 72300 4400 412108 «Feader PDR 2014-2022. Servizos de asesoramento a través do INTIA», do orzamento de gastos de 2024 e o seu equivalente en 2025</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762365</t>
+  </si>
+  <si>
+    <t>Autorización dun gasto de 153.334,00 euros para unha subvención a EHNE para a defensa dos intereses dos agricultores e gandeiros, que para estes efectos está prevista nos Orzamentos Xerais de Navarra para o ano 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762717</t>
+  </si>
+  <si>
+    <t>Convenio con PLENA INCLUSIÓN para o proxecto "Transformación dixital para a inclusión en Navarra"</t>
+  </si>
+  <si>
+    <t>2024-09-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762722</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para o establecemento de agricultores a tempo parcial no marco do PEPAC de 2025</t>
+  </si>
+  <si>
+    <t>2025-01-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806725</t>
+  </si>
+  <si>
+    <t>Regulamento e convocatoria de solicitudes para 2025 para axudas a investimentos en explotacións agrícolas PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2025-04-22</t>
+  </si>
+  <si>
+    <t>2025-06-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828104</t>
+  </si>
+  <si>
+    <t>Marco regulador e convocatoria de solicitudes para 2025 para axudas a investimentos en explotacións agrícolas (Obxectivo ambiental) PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2025-04-23</t>
+  </si>
+  <si>
+    <t>2025-06-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828337</t>
+  </si>
+  <si>
+    <t>Axudas ás Agrupacións de Defensa Sanitaria Pecuaria, para a posta en marcha de programas sanitarios para a prevención, o control e a erradicación de enfermidades animais, ano 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831443</t>
+  </si>
+  <si>
+    <t>Axudas para a promoción de produtos agrícolas mediante a organización de feiras gandeiras, para o ano 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831460</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para a participación en feiras comerciais no réxime de minimis de 2025</t>
+  </si>
+  <si>
+    <t>2025-06-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838026</t>
+  </si>
+  <si>
+    <t>Convocatoria de propostas de 2025. Axudas ás asociacións de produtores agroalimentarios que comercializan a través de cadeas curtas de subministración e ás asociacións que xestionan espazos agrícolas TEST</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>2025-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839001</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para actividades de control e certificación de figuras de calidade agroalimentaria de Navarra, recoñecidas como DOP ou IGP, acollidas ao réxime de minimis, 2025.</t>
+  </si>
+  <si>
+    <t>2025-06-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840055</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas a entidades locais para o fomento de canles curtas de comercialización de produtos agroalimentarios de 2025</t>
+  </si>
+  <si>
+    <t>2025-06-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840288</t>
+  </si>
+  <si>
+    <t>Convocatoria 2026-2027 de axudas de cooperación para a promoción de produtos agrícolas e alimentarios no marco de réximes de calidade, no marco do Plan estratéxico da política agrícola común (PEPAC)</t>
+  </si>
+  <si>
+    <t>2025-12-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875481</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes para 2026 para axudas á primeira instalación de novos agricultores profesionais no marco do PEPAC</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878627</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes de axudas para axudar aos agricultores a tempo parcial novos a establecerse en 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878804</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes de axudas para o establecemento de novos agricultores de 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879137</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas a entidades de xestión de denominacións de calidade agroalimentarias de 2026</t>
+  </si>
+  <si>
+    <t>2026-01-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879619</t>
+  </si>
+  <si>
+    <t>Aprobar as bases reguladoras e a convocatoria de axudas para a campaña 2024-2025 para a xestión sostible dos pastos de montaña en Navarra, incluída na Intervención 6881.1 Repoboación Forestal e Sistemas Agroforestais do PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/767810</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para a Cooperación para a promoción de produtos agrícolas e alimentarios no marco de réximes de calidade, no marco do PEPAC, da Comunidade Foral de Navarra, 2025-2026</t>
+  </si>
+  <si>
+    <t>2025-02-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807136</t>
+  </si>
+  <si>
+    <t>Subvencións para proxectos de innovación en pemes industriais. Convocatoria de propostas de 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805627</t>
+  </si>
+  <si>
+    <t>Axudas extraordinarias para o prezo do gasóleo agrícola a partir do 20/2022</t>
+  </si>
+  <si>
+    <t>2023-03-31</t>
+  </si>
+  <si>
+    <t>2027-03-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/681411</t>
+  </si>
+  <si>
+    <t>Resolución do 15 de febreiro de 2024, do director da Axencia Valenciana de Desenvolvemento e Garantía Agraria, pola que se anuncian axudas para a destilación de subprodutos vitivinícolas, campaña 2023/2024</t>
+  </si>
+  <si>
+    <t>2024-02-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744366</t>
+  </si>
+  <si>
+    <t>Subvención para a posta en marcha da Intervención do Sector Viticultor no marco do Plan Estratéxico da Política Agrícola Común</t>
+  </si>
+  <si>
+    <t>2024-04-29</t>
+  </si>
+  <si>
+    <t>2024-05-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756272</t>
+  </si>
+  <si>
+    <t>Resolución do 22 de abril de 2024 do Director da Axencia Valenciana de Desenvolvemento e Garantía Agraria, pola que se anuncia a convocatoria de axudas para a intervención no sector apícola para o ano 2024 na Comunidade Valenciana</t>
+  </si>
+  <si>
+    <t>2024-06-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761038</t>
+  </si>
+  <si>
+    <t>Resolución do 22 de xullo de 2024, do director da Axencia Valenciana de Desenvolvemento e Garantía Agraria, pola que se anuncian as axudas ao sector vitivinícola da Comunidade Valenciana para a súa promoción e comunicación en mercados de terceiros países.</t>
+  </si>
+  <si>
+    <t>2024-09-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776438</t>
+  </si>
+  <si>
+    <t>Resolución do 2 de setembro de 2024, do Director da (AVFGA), pola que se anuncia a convocatoria de axudas para investimentos na transformación, comercialización e/ou desenvolvemento de produtos agroalimentarios no marco do Plan Estratéxico da Política Agrícola Común</t>
+  </si>
+  <si>
+    <t>2024-09-06</t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783462</t>
+  </si>
+  <si>
+    <t>Decreto Lei 10/2024, do 24 de setembro, do Consell, polo que se adoptan medidas urxentes de axuda en materia agrícola en resposta ao empeoramento das condicións do sector primario derivado do conflito armado en Ucraína e das condicións climáticas</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/788214</t>
+  </si>
+  <si>
+    <t>Resolución do 19 de decembro de 2024, do director da Axencia Valenciana de Desenvolvemento e Garantía Agraria, pola que se realiza a convocatoria anticipada de axudas para o exercicio 2025 para actividades de información e promoción de réximes de calidade agroalimentaria</t>
+  </si>
+  <si>
+    <t>2025-01-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806987</t>
+  </si>
+  <si>
+    <t>Resolución do 28 de xaneiro de 2025, do Director da Axencia Valenciana de Desenvolvemento e Garantía Agraria, pola que se establece a convocatoria de solicitudes para a concesión e o pagamento anual das axudas incluídas na solicitude única no marco de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811643</t>
+  </si>
+  <si>
+    <t>Resolución do 17 de abril de 2025, do Director da Axencia Valenciana de Desenvolvemento e Garantía Agraria (AVFGA), pola que se anuncia a convocatoria de axudas para investimentos na modernización de infraestruturas e sistemas de rega en comunidades e comunidades de regadores</t>
+  </si>
+  <si>
+    <t>2025-08-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829972</t>
+  </si>
+  <si>
+    <t>Resolución do 5 de maio de 2025, do director da Axencia Valenciana de Desenvolvemento e Garantía Agraria (AVFGA), pola que se convocan as axudas previstas na intervención 7119.02 LEADER do Plan Estratéxico da PAC 2023-2027 na Comunidade Valenciana, “</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830964</t>
+  </si>
+  <si>
+    <t>Resolución do 15 de maio de 2025, do Director da Axencia Valenciana de Desenvolvemento e Garantía Agraria, pola que se anuncia a convocatoria de axudas para a cooperación no marco das intervencións de desenvolvemento rural do Plan Estratéxico para o ano 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833015</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 23 de decembro de 2025, do director da Axencia Valenciana de Desenvolvemento e Garantía Agraria, pola que se procede á convocatoria anticipada de axudas para o exercicio 2026 para actividades de información e promoción de réximes de calidade agroalimentaria</t>
+  </si>
+  <si>
+    <t>2026-02-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880609</t>
+  </si>
+  <si>
+    <t>Resolución da Consellería de Agricultura, Auga, Gandería e Pesca, pola que se anuncia a convocatoria de axudas para a certificación da produción ecolóxica na Comunidade Valenciana para o ano 2025</t>
+  </si>
+  <si>
+    <t>2025-05-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831390</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 19 de agosto de 2024, da Dirección Xeral de Produción Agropecuaria e Gandeira, pola que se convocan as axudas para o fomento das razas autóctonas ameazadas na Comunidade Valenciana para o ano 2024.</t>
+  </si>
+  <si>
+    <t>2024-10-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782898</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a Consellería de Agricultura, Auga, Gandería e Pesca e AINIA, para o estudo da xestión do nitróxeno en estercos gandeiros mediante tecnoloxía de dixestión anaeróbica na Comunidade Valenciana</t>
+  </si>
+  <si>
+    <t>2024-01-02</t>
+  </si>
+  <si>
+    <t>2024-11-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784990</t>
+  </si>
+  <si>
+    <t>Resolución do director xeral de Produción Agropecuaria e Gandeira, pola que se establece a convocatoria anticipada, para o Plan 2025, das axudas da Comunidade Valenciana destinadas á subscrición de seguros agrarios incluídos nos plans para</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804083</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804861</t>
+  </si>
+  <si>
+    <t>SUBVENCIÓN PARA A INTEGRACIÓN COOPERATIVA NO CURRÍCULO VITORIAL</t>
+  </si>
+  <si>
+    <t>2025-04-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823340</t>
+  </si>
+  <si>
+    <t>2025-05-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/824993</t>
+  </si>
+  <si>
+    <t>Procedemento para a concesión directa de axudas adicionais aos titulares de explotacións agrícolas de cultivos herbáceos, forraxeiros e aromáticos, cultivos hortícolas e viveiros afectados pola catástrofe natural PDRCV (M23)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825852</t>
+  </si>
+  <si>
+    <t>Resolución do 17 de abril de 2025, da Dirección Xeral de Produción Agropecuaria e Pecuaria, pola que se anuncia a convocatoria para o exercicio 2025 de axudas para a mellora da competitividade e sustentabilidade das explotacións gandeiras da Comunidade Valenciana.</t>
+  </si>
+  <si>
+    <t>2024-04-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828256</t>
+  </si>
+  <si>
+    <t>Resolución DG de Produción Agropecuaria, para o ano 2025 as axudas previstas na Orde 6/2024, pola que se aproban as bases reguladoras da axuda compensatoria para a erradicación e o control da bacteria Xylella fastidiosa</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831154</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831391</t>
+  </si>
+  <si>
+    <t>APOIO PARA O FOMENTO DA INNOVACIÓN TECNOLÓXICA A TRAVÉS DE EXPLOTACIÓNS COLABORADORAS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832542</t>
+  </si>
+  <si>
+    <t>Resolución do 14 de novembro de 2025, da Dirección Xeral de Produción Agropecuaria e Pecuaria, pola que se convocan con antelación axudas para a mellora da competitividade e sustentabilidade das explotacións gandeiras da Comunidade Valenciana para o ano 2026.</t>
+  </si>
+  <si>
+    <t>2025-11-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869502</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN DX de Produción Agropecuaria, pola que se anuncia con antelación para o ano 2026 as axudas previstas na Orde 6/2024, que aproba axudas compensatorias por «Xylella fastidiosa».</t>
+  </si>
+  <si>
+    <t>2026-01-07</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874765</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do Ministerio de Agricultura, Auga, Gandería e Pesca pola que se convocan con antelación as axudas para os Consellos Reguladores ou Órganos de Xestión das figuras agroalimentarias de calidade diferenciada para o ano 2026 d</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880385</t>
+  </si>
+  <si>
+    <t>Resolución do director xeral de Produción Agropecuaria e Gandeira, pola que se convoca anticipadamente, para o ano 2025, as axudas de minimis destinadas á replantación de parcelas frutícolas cuxa colleita estea ou fose destruída</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804483</t>
+  </si>
+  <si>
+    <t>Resolución do director xeral de Produción Agropecuaria e Gandeira pola que se convoca anticipadamente, para o ano 2025, axudas ás explotacións de cereixas en zonas afectadas por factores climáticos, ambientais e</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805096</t>
+  </si>
+  <si>
+    <t>Axudas para os Consellos Reguladores ou organismos de xestión dos produtos agroalimentarios de calidade diferenciada da Comunidade Valenciana</t>
+  </si>
+  <si>
+    <t>2025-02-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807564</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 29 de decembro de 2025 pola que se aproba a convocatoria plurianual de subvencións para a liña de fomento da contratación e regularización do Seguro Agrario Combinado no exercicio 2026 baixo a modalidade de gasto anticipado</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882337</t>
+  </si>
+  <si>
+    <t>Subvencións directas 2024 para promover a contratación de pólizas de seguros agrarios combinados, segundo o decreto 286/2023 do 19 de decembro</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/740265</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para Agrupacións de Defensa Sanitaria Pecuaria e Agrupacións de Defensa Sanitaria Apícola de 2024</t>
+  </si>
+  <si>
+    <t>2024-07-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774687</t>
+  </si>
+  <si>
+    <t>Axudas 2024 destinadas á concesión de subvencións para investimentos para a comercialización conxunta de gando segundo o Decreto 132/2024, do 22 de outubro, polo que se convocan.</t>
+  </si>
+  <si>
+    <t>2024-11-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/797186</t>
+  </si>
+  <si>
+    <t>Subvención 2025 para titulares de explotacións agrícolas para promover a participación en réximes de calidade alimentaria. s/ Resolución do 19 de xuño de 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842305</t>
+  </si>
+  <si>
+    <t>Resolución do 21 de marzo de 2024 de ICEX España Exportación e Investimento, EPE, pola que se anuncia a convocatoria de subvencións para a Participación en Grupo na Feira OVUM 2024 - XXVIII Congreso Latinoamericano de Avicultura - Punta del Este (URUGUAI) - 12-15 de novembro de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754393</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa XXII Convocatoria (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-20</t>
+  </si>
+  <si>
+    <t>2024-06-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754959</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), de acordo coa XII Convocatoria (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>2024-04-27</t>
+  </si>
+  <si>
+    <t>2024-05-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755839</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), de acordo coa VIII Convocatoria (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755840</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa XII Convocatoria (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756497</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de acordo coa XIII Convocatoria (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782271</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección XIII (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782273</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de acordo coa IX Convocatoria (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782333</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección IX (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782334</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa XII Convocatoria (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782492</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), de conformidade coa XII Convocatoria (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782493</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), no marco da XIV Convocatoria (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2024-09-16</t>
+  </si>
+  <si>
+    <t>2024-10-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784455</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da XXIII sección (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784515</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección IX (PDR 2014-2020) GAL ADEVAG</t>
+  </si>
+  <si>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795884</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader 2025, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), segundo a XXIV Convocatoria (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2025-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808943</t>
+  </si>
+  <si>
+    <t>Enfoque Leader de axuda 2025 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección IX (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816089</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2025 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección IX (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>2025-03-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816223</t>
+  </si>
+  <si>
+    <t>2026 Axudas para financiar medidas de loita contra o despoboamento en núcleos de poboación rurais con especiais dificultades demográficas. Liña 4: Consolidación da actividade agraria segundo a disposición adicional do Decreto 178/205.</t>
+  </si>
+  <si>
+    <t>2026-02-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876756</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de acordo coa VIII Convocatoria (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2024-07-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763737</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), de acordo coa VIII Convocatoria (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763739</t>
+  </si>
+  <si>
+    <t>Axudas 2026 destinadas á Mellora da Eficiencia Enerxética do Rego (programa II) cuxos promotores son comunidades de regantes, s/Resolución da Secretaría Xeral do 18/12/2025 que aproba a convocatoria de axudas para o ano 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882228</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), Convocatoria da sección XIII (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759835</t>
+  </si>
+  <si>
+    <t>Axudas 2025-26 para o establecemento de agricultores novos na Comunidade Autónoma de Estremadura, primeira convocatoria incorporada ao Decreto 169/2024</t>
+  </si>
+  <si>
+    <t>2025-01-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809138</t>
+  </si>
+  <si>
+    <t>Axudas 2025-26 Investimentos en Modernización e/ou Mellora de Explotacións Agrarias nas que se establece o agricultor mozo, primeira convocatoria incorporada no Decreto 169/2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809139</t>
+  </si>
+  <si>
+    <t>Axudas PEPAC 2025. Axudas complementarias a agricultores novos, segundo a Resolución do 27 de xaneiro de 2025 que as convoca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811619</t>
+  </si>
+  <si>
+    <t>Axudas PEPAC 2025. Agricultura ecolóxica, segundo a Resolución do 27 de xaneiro de 2025 que as convoca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811622</t>
+  </si>
+  <si>
+    <t>Axudas PEPAC 2026. Axudas complementarias a agricultores novos, segundo a Resolución do 21 de xaneiro de 2026 que as convoca.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882885</t>
+  </si>
+  <si>
+    <t>Extremadura Avante outorga subvencións a empresas para a participación en grupo na Feira Fruit Attraction 2025, segundo o Acordo do 27 de marzo de 2025 que as convoca.</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>2025-04-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823326</t>
+  </si>
+  <si>
+    <t>Axudas 2025 a empresas para a participación en grupo na Feira de Ingredientes Alimentarios 2025, segundo o Acordo do 26 de agosto de 2025 que as convoca.</t>
+  </si>
+  <si>
+    <t>2025-08-26</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853387</t>
+  </si>
+  <si>
+    <t>Subvención 2026, Sector Agrario, para a integración sociolaboral de menores/mozos que cumpran ou teñan cumprido medidas xudiciais, por Resolución do 14 de novembro de 2025</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871614</t>
+  </si>
+  <si>
+    <t>Subvencións 2023 a empresas agrarias privadas para a contratación de persoas participantes nos proxectos do programa de escolas profesionais de emprego dual (liña ii), segundo a resolución do 9 de agosto de 2023 que as convoca</t>
+  </si>
+  <si>
+    <t>2023-09-14</t>
+  </si>
+  <si>
+    <t>2024-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715999</t>
+  </si>
+  <si>
+    <t>Subvención 2023 a empresas agrícolas privadas para a contratación de persoas participantes nos proxectos do programa de colaboración rural (liña ii), segundo a resolución do 9 de agosto de 2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716031</t>
+  </si>
+  <si>
+    <t>Axudas 2024 para a Mellora da Produción e Comercialización de Produtos Apícolas, segundo a Resolución do 6 de maio de 2024 que as convoca</t>
+  </si>
+  <si>
+    <t>2024-03-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750241</t>
+  </si>
+  <si>
+    <t>Resolución do 24 de marzo de 2025 pola que se establecen as bases reguladoras das axudas para o apoio á cooperación en actividades de información e promoción dos produtos agrícolas e alimentarios de Galicia amparados por réximes de calidade levadas a cabo por agrupacións de produtores, no marco do Plan Estratéxico da PAC 2023-2027, e se convocan solicitudes para o exercicio orzamentario de 2025</t>
+  </si>
+  <si>
+    <t>2025-05-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823827</t>
+  </si>
+  <si>
+    <t>Resolución do 16 de abril de 2025 pola que se establece o marco regulador das axudas aos programas de calidade desenvolvidos polos consellos reguladores das denominacións de calidade agroalimentaria e se anuncia a convocatoria para o ano 2025 (código de procedemento)</t>
+  </si>
+  <si>
+    <t>2025-04-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828643</t>
+  </si>
+  <si>
+    <t>Resolución do 17 de xuño de 2025 pola que se establecen as bases reguladoras das axudas ás explotacións agrícolas pertencentes á indicación xeográfica protexida Faba de Lourenzá e se convocan solicitudes para o ano 2025 (código de procedemento MR302)</t>
+  </si>
+  <si>
+    <t>2025-06-28</t>
+  </si>
+  <si>
+    <t>2025-07-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842301</t>
+  </si>
+  <si>
+    <t>Resolución do 19 de decembro de 2025 pola que se establece o marco regulador das axudas para o apoio á cooperación en actividades de información e promoción dos produtos agrícolas e alimentarios de Galicia amparados por réximes de calidade</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877528</t>
+  </si>
+  <si>
+    <t>Orde do 21 de novembro de 2025 pola que se establecen as bases reguladoras das axudas para paliar os danos causados polo xabaril nos cultivos agrícolas e se convocan solicitudes para o ano 2026 (código de procedemento MT809E)</t>
+  </si>
+  <si>
+    <t>2025-10-11</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871824</t>
+  </si>
+  <si>
+    <t>Orde do 19 de decembro de 2023 pola que se establecen as bases reguladoras das axudas para paliar os danos causados polo xabaril nos cultivos agrícolas e se convocan solicitudes para o ano 2024 (código de procedemento mt809e).</t>
+  </si>
+  <si>
+    <t>2024-01-18</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739234</t>
+  </si>
+  <si>
+    <t>Disposta o 25 de xuño de 2024, establécense as bases reguladoras para a concesión, en réxime de concorrencia competitiva, de axudas para promover a innovación, a mellora tecnolóxica e a competitividade no sector da acuicultura, cofinanciadas co Fondo...</t>
+  </si>
+  <si>
+    <t>2024-07-09</t>
+  </si>
+  <si>
+    <t>2024-08-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/772185</t>
+  </si>
+  <si>
+    <t>A Orde do 15 de decembro de 2023 establece as bases reguladoras das axudas para o fomento da contratación de seguros agrarios na comunidade autónoma de Galicia e convócase para o ano 2024 (código de procedemento mr443a).</t>
+  </si>
+  <si>
+    <t>2024-01-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/737939</t>
+  </si>
+  <si>
+    <t>Orde do 15 de outubro de 2024 pola que se establecen as bases reguladoras das axudas a organizacións profesionais agrarias e asociacións agrarias para a realización de actividades de interese agrario e se anuncia a convocatoria para o ano 2024 (Código de procedemento)</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>2024-11-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/791659</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos na produción e comercialización de produtos vitivinícolas</t>
+  </si>
+  <si>
+    <t>2025-01-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801551</t>
+  </si>
+  <si>
+    <t>Orde do 20 de decembro de 2024 pola que se establecen as bases reguladoras das axudas para o fomento do uso de maquinaria agrícola no marco dun réxime asociativo en Galicia, financiadas co Instrumento de Recuperación da Unión Europea (EURI)</t>
+  </si>
+  <si>
+    <t>2025-02-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808627</t>
+  </si>
+  <si>
+    <t>Orde do 26 de decembro de 2024, pola que se establecen as bases reguladoras das axudas para o fomento da contratación de seguros agrarios na Comunidade Autónoma de Galicia e se convocan para o ano 2025 (Código de procedemento MR443A)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808706</t>
+  </si>
+  <si>
+    <t>ORDE do 11 de xuño de 2025 pola que se establecen as bases reguladoras das axudas destinadas a agricultores novos, no marco do Plan Estratéxico da Política Agrícola Común de España 2023-2027, cofinanciado polo Fondo Europeo</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841548</t>
+  </si>
+  <si>
+    <t>Orde do 21 de agosto de 2025 pola que se establecen as bases reguladoras das axudas destinadas a promover o uso común de instalacións e equipamentos nun réxime asociativo, no marco do Plan Estratéxico da Política Agrícola Común</t>
+  </si>
+  <si>
+    <t>2025-08-25</t>
+  </si>
+  <si>
+    <t>2025-09-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853100</t>
+  </si>
+  <si>
+    <t>Orde do 18 de setembro de 2025 pola que se establecen as bases reguladoras das axudas a organizacións profesionais agrarias e asociacións agrarias para a realización de actividades de interese agrario e se convocan solicitudes para o ano 2025 (código de</t>
+  </si>
+  <si>
+    <t>2025-09-24</t>
+  </si>
+  <si>
+    <t>2025-10-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/858070</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874009</t>
+  </si>
+  <si>
+    <t>Orde do 12 de decembro de 2025, pola que se establecen as bases reguladoras das axudas ás entidades recoñecidas como agrupacións de defensa sanitaria gandeira (ADSG) en Galicia e se convocan para o ano 2026-2027 (Código de procedemento MR2)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878167</t>
+  </si>
+  <si>
+    <t>Orde do 29 de decembro de 2025, pola que se establecen as bases reguladoras das axudas para o fomento da contratación de seguros agrarios na Comunidade Autónoma de Galicia e se convocan para o ano 2026 (Código de procedemento MR443A)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881236</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos na transformación e comercialización de produtos agrícolas cofinanciadas polo Fondo Europeo Agrícola de Desenvolvemento Rural (Feader)</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881481</t>
+  </si>
+  <si>
+    <t>Normativa que regula o procedemento para a concesión de axudas para proxectos de mellora enerxética, dirixidas a autónomos e pemes, no territorio da Comunidade Autónoma de Galicia</t>
+  </si>
+  <si>
+    <t>2024-01-10</t>
+  </si>
+  <si>
+    <t>2024-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729217</t>
+  </si>
+  <si>
+    <t>Marco normativo e convocatoria para o ano 2024 de subvencións para proxectos singulares de mellora da sustentabilidade enerxética en empresas do sector industrial da provincia da Coruña.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757169</t>
+  </si>
+  <si>
+    <t>Resolución do 18 de marzo de 2024 pola que se establecen as bases reguladoras das axudas á nova participación dos agricultores en réximes de calidade, cofinanciadas co Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) no marco do programa de desenvolvemento</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761240</t>
+  </si>
+  <si>
+    <t>Marco normativo e convocatoria de subvencións para proxectos de aforro e eficiencia enerxética en empresas gallegas para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-07-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774451</t>
+  </si>
+  <si>
+    <t>Marco regulador das subvencións para proxectos de infraestruturas de almacenamento de enerxía que promovan a electrificación da demanda enerxética, para o ano 2024, cofinanciadas polo FEDER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783976</t>
+  </si>
+  <si>
+    <t>Resolución do 16 de decembro de 2025, do Instituto Enerxético de Galicia, pola que se aproba o marco regulador das axudas para proxectos de aforro e eficiencia enerxética nas empresas gallegas</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881665</t>
+  </si>
+  <si>
+    <t>Resolución do 23 de decembro de 2026, do Instituto Enerxético de Galicia, pola que se establece o marco regulador das axudas para proxectos de enerxía fotovoltaica</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881947</t>
+  </si>
+  <si>
+    <t>Axudas para a mellora da capacidade de innovación e desenvolvemento tecnolóxico das empresas de Galicia, programa “Ticket Innova” para o ano 2025</t>
+  </si>
+  <si>
+    <t>2025-01-20</t>
+  </si>
+  <si>
+    <t>2025-09-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807213</t>
+  </si>
+  <si>
+    <t>Normativa que regula as axudas para a mellora da capacidade de innovación das empresas de Galicia, mediante o financiamento de actividades integradas en plans de deseño e innovación (programa Igape Innova)</t>
+  </si>
+  <si>
+    <t>2025-01-21</t>
+  </si>
+  <si>
+    <t>2025-02-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808279</t>
+  </si>
+  <si>
+    <t>Convocatoria de subvencións, en réxime de concorrencia competitiva, para proxectos de equipamentos para o uso de enerxías eléctricas renovables e de aforro e eficiencia enerxética en empresas de produción agrícola primaria</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756070</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para o establecemento de agricultores novos e novos en Cantabria no ano 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877067</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para investimentos produtivos vinculados á contribución á mitigación e adaptación ao cambio climático, ao uso eficiente dos recursos naturais e á modernización e/ou mellora das explotacións agrícolas en Cantabria.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751287</t>
+  </si>
+  <si>
+    <t>Convocatoria de primeiras axudas para proxectos de investimento en transformación e comercialización de produtos agrícolas realizados pola industria alimentaria e incluídos no plan estratéxico da política agrícola común de Cantabria 2023-2027.</t>
+  </si>
+  <si>
+    <t>2024-05-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757650</t>
+  </si>
+  <si>
+    <t>Resolución do conselleiro de Desenvolvemento Rural, Gandería, Pesca e Alimentación, do 24 de abril de 2024, pola que se anuncian axudas para a produción e comercialización de mel, no marco da intervención do sector apícola.</t>
+  </si>
+  <si>
+    <t>2024-05-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757651</t>
+  </si>
+  <si>
+    <t>PLAN ANUAL DE SEGUROS AGRÍCOLAS 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758013</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para o establecemento de agricultores novos e novos en Cantabria en 2024</t>
+  </si>
+  <si>
+    <t>2024-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783888</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas a concellos para a construción de novas obras e mellora de infraestruturas agrícolas 2024-2025, regulada pola Orde DES/25/2024, do 14 de agosto.</t>
+  </si>
+  <si>
+    <t>2024-10-07</t>
+  </si>
+  <si>
+    <t>2024-11-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789279</t>
+  </si>
+  <si>
+    <t>Orde DES/07/2025, do 24 de febreiro de 2025, pola que se convocan as axudas financiadas polo FEAGA (Fondo Europeo Agrícola de Garantía) e o FEADER (Fondo Europeo Agrícola de Desenvolvemento Rural) incluídas na solicitude única para o ano 2025 e inclúe</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816912</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas ás agrupacións de defensa sanitaria gandeira recoñecidas en Cantabria para o ano 2025.</t>
+  </si>
+  <si>
+    <t>2025-03-19</t>
+  </si>
+  <si>
+    <t>2025-04-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/819839</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para a produción e comercialización de mel, no marco da intervención do sector apícola.</t>
+  </si>
+  <si>
+    <t>2025-05-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831030</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para o ano 2025 ás Organizacións Agrarias Profesionais e Cooperativas Agrarias de Cantabria para colaborar na cumprimentación das solicitudes da convocatoria de axudas financiadas polo FEAGA e o FEADER</t>
+  </si>
+  <si>
+    <t>2025-07-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836773</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para o establecemento de agricultores novos e novos en Cantabria no ano 2025.</t>
+  </si>
+  <si>
+    <t>2025-08-20</t>
+  </si>
+  <si>
+    <t>2025-09-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851292</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para investimentos produtivos vinculados á contribución á mitigación e adaptación ao cambio climático, ao uso eficiente dos recursos naturais e á modernización e/ou mellora das explotacións agrícolas en Cantabria 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871752</t>
+  </si>
+  <si>
+    <t>Resolución SOD/PLAN/24/24, do 16 de maio de 2024, pola que se anuncia o programa de subvencións para o ano 2024 para a execución de plans de promoción empresarial para empresas de Cantabria. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-05-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759470</t>
+  </si>
+  <si>
+    <t>Orde do 26 de xuño de 2024 do Ministerio de Agricultura, X e DR pola que se convocan axudas para a reposición de gando vacún como consecuencia do seu sacrificio en aplicación dos programas sanitarios oficiais para enfermidades de ruminantes.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/771905</t>
+  </si>
+  <si>
+    <t>Subvencións para o fomento do crecemento das cooperativas agroalimentarias na Comunidade de Castela e León para o ano 2024. Xeral De Minimis. Orde do 01/08/2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778898</t>
+  </si>
+  <si>
+    <t>Subvencións para o fomento do crecemento das cooperativas agroalimentarias na Comunidade de Castela e León para o ano 2024. Réxime de minimis agrícola. Orde do 1 de agosto de 2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779075</t>
+  </si>
+  <si>
+    <t>Orde do 20 de agosto de 2024 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan axudas destinadas a fomentar as razas autóctonas españolas.</t>
+  </si>
+  <si>
+    <t>2024-08-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781119</t>
+  </si>
+  <si>
+    <t>Orde do 21 de outubro de 2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se anuncia a convocatoria para o ano 2024 de axudas da intervención destinada a promover a cooperación para a sucesión de explotacións agrarias</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/792900</t>
+  </si>
+  <si>
+    <t>Orde do 29 de outubro de 2024 do Ministerio de Agricultura, pola que se convocan subvencións para a construción, ampliación ou adaptación de cebadoiros ou centros de cría de razas puras das especies bovina, ovina ou caprina.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/793930</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, do 8/11/2024, pola que se anuncian subvencións para investimentos en comercialización e transformación de produtos da pesca e da acuicultura - Programa FEMPA - Liña PA2</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795919</t>
+  </si>
+  <si>
+    <t>Orde do 23 de decembro de 2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan axudas para a realización de accións de formación, información e demostración no marco do Plan Estratéxico Nacional da PAC de España.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805217</t>
+  </si>
+  <si>
+    <t>Orde do 27 de xaneiro de 2025, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan intervencións en forma de pagamentos directos, intervencións de desenvolvemento rural e o establecemento de requisitos comúns.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810706</t>
+  </si>
+  <si>
+    <t>Orde do 23 de marzo de 2025 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan axudas para a vacinación contra a salmonela en galiñas poñedoras en Castela e León.</t>
+  </si>
+  <si>
+    <t>2025-03-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822218</t>
+  </si>
+  <si>
+    <t>Orde do 8 de abril de 2025 da Consellería de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan axudas para a vendima en verde das viñas na Comunidade de Castela e León para a colleita de 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/826028</t>
+  </si>
+  <si>
+    <t>Orde do 19 de maio de 2025 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan axudas destinadas ao control da produción leiteira ás entidades oficialmente recoñecidas para a realización do control leiteiro.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833514</t>
+  </si>
+  <si>
+    <t>Orde do 23 de maio de 2025 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan axudas destinadas ao fomento das razas autóctonas españolas.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/835009</t>
+  </si>
+  <si>
+    <t>Orde do 28 de maio de 2025 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural pola que se convocan as axudas da Intervención Sectorial Apícola para a campaña apícola 2025 no marco do PEPAC 2023-2027 en Castela e León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836078</t>
+  </si>
+  <si>
+    <t>Orde do 23 de maio de 2025 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan axudas destinadas a promover a cría e a inscrición de exemplares de raza pura de Castela e León nos libros xenealóxicos.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836725</t>
+  </si>
+  <si>
+    <t>Orde do 12/08/2025, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan para o ano 2025 as axudas para o fomento do dimensionamento das cooperativas agroalimentarias, na comunidade autónoma de Castela e León.</t>
+  </si>
+  <si>
+    <t>2025-09-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851472</t>
+  </si>
+  <si>
+    <t>Orde do 27 de maio de 2024 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan solicitudes para a campaña apícola de 2024, para as axudas da intervención do sector apícola no marco do PEPAC 2023-2027 en Castela e León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763714</t>
+  </si>
+  <si>
+    <t>Orde do 28 de maio de 2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se anuncia a convocatoria para o ano 2024 de axudas destinadas a investimentos en equipos colectivos de protección contra xeadas.</t>
+  </si>
+  <si>
+    <t>2024-06-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764435</t>
+  </si>
+  <si>
+    <t>Orde do 30 de maio de 2024 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan axudas destinadas a promover a cría e a inscrición de exemplares de raza pura de Castela e León nos libros xenealóxicos.</t>
+  </si>
+  <si>
+    <t>2024-07-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764801</t>
+  </si>
+  <si>
+    <t>Orde do 25 de xaneiro de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se convocan subvencións destinadas a financiar os custos salariais dos traballadores con discapacidade en centros especiais de emprego para o ano 2024.</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>2024-12-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741343</t>
+  </si>
+  <si>
+    <t>Orde do 7 de maio de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se anuncian subvencións destinadas á modernización, dixitalización e mellora da xestión comercial en Castela e León</t>
+  </si>
+  <si>
+    <t>2024-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752127</t>
+  </si>
+  <si>
+    <t>ORDE AGA/ /2025 do , POLA QUE SE CONVOCAN SUBVENCIÓNS PARA PARTE DO CUSTE DA CONTRATACIÓN DE SEGUROS AGRÍCOLAS PARA O ANO 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876191</t>
+  </si>
+  <si>
+    <t>ORDE AGA/…/2025, do 17 de decembro, pola que se convocan subvencións para a prestación de servizos de asesoramento agrario, no marco do Plan Estratéxico Nacional da PAC 2023-2027, para Aragón, para o ano 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876231</t>
+  </si>
+  <si>
+    <t>ORDE AGA/…/2026, do 23 de xaneiro, pola que se convocan subvencións destinadas ao establecemento de agricultores mozos e á modernización e/ou mellora das explotacións agrarias, para o ano 2026</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/883040</t>
+  </si>
+  <si>
+    <t>Orde aga/1611/2023, do 7 de novembro, pola que se establecen as bases das axudas extraordinarias concedidas para o financiamento das explotacións agrarias aragonesas debido á seca e aos problemas actuais do sector, aproba a súa convocatoria aberta para o período 2023-2024</t>
+  </si>
+  <si>
+    <t>2023-11-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/725778</t>
+  </si>
+  <si>
+    <t>ORDE EEI/ /2024, do 21 de maio, pola que se convocan axudas para o ano 2024 para a realización de actuacións en materia de comercio exterior na Comunidade Autónoma de Aragón, levadas a cabo por pemes aragonesas.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762378</t>
+  </si>
+  <si>
+    <t>Orde AGA/ /2024, do 7 de outubro, pola que se convocan subvencións para investimentos en instalacións de elaboración e en infraestruturas, estruturas e instrumentos de comercialización vitivinícolas, para o ano 2025 (exercicio 2026).</t>
+  </si>
+  <si>
+    <t>2024-10-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790234</t>
+  </si>
+  <si>
+    <t>Orde do 13 de xaneiro, pola que se establecen as normas para as axudas extraordinarias concedidas para o financiamento de cooperativas agrarias aragonesas con dificultades económicas como consecuencia da seca e dos problemas cíclicos do sector, e se aproba a súa convocatoria</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808893</t>
+  </si>
+  <si>
+    <t>ORDE do 23 de xaneiro de 2025, pola que se establecen as normas para as axudas extraordinarias concedidas pola Comunidade Autónoma para o apoio financeiro ás cooperativas agrarias aragonesas e se aproba a súa convocatoria</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811527</t>
+  </si>
+  <si>
+    <t>Orde AGA/ /2025, do 7 de abril, pola que se aproba a convocatoria para complementar no ano 2025, con cargo ao acordo FITE 2023, as subvencións concedidas ao abeiro das Ordes para as industrias agroalimentarias 2022 e 2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825563</t>
+  </si>
+  <si>
+    <t>ORDE AGA/ /2025 do 26 de agosto, pola que se convocan subvencións para investimentos na transformación, comercialización e desenvolvemento de produtos agrícolas (industrias agroalimentarias), no marco do PEPAC para o período 2023-2027 para o ano 2026.</t>
+  </si>
+  <si>
+    <t>2025-08-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853458</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853473</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853478</t>
+  </si>
+  <si>
+    <t>Orde AGA/…/2024, do 20 de maio, pola que se convocan subvencións para a promoción e o desenvolvemento das vendas locais de produtos agroalimentarios en Aragón, para o ano 2024.</t>
+  </si>
+  <si>
+    <t>2024-06-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756782</t>
+  </si>
+  <si>
+    <t>ORDE AGA/ /2025, do 20 de xaneiro, para a presentación da solicitude única de axudas ao abeiro da Política Agrícola Común para o ano 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810222</t>
+  </si>
+  <si>
+    <t>ORDE/AGA/284/2025, do 10 de marzo, do Ministro de Agricultura, Gandería e Alimentación, pola que se anuncian subvencións destinadas a mellorar a produción e comercialización de produtos apícolas para o ano 2025</t>
+  </si>
+  <si>
+    <t>2025-03-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822435</t>
+  </si>
+  <si>
+    <t>ORDE AGA/ /2026, do 16 de xaneiro, para a presentación da solicitude única da Política Agrícola Común para o ano 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882041</t>
+  </si>
+  <si>
+    <t>Orde do Vicepresidente e Ministro da Presidencia, Economía e Xustiza, pola que se anuncian subvencións para proxectos de investimento empresarial que promovan a investigación, o desenvolvemento e a innovación industrial na provincia de Teruel. FITE 2023</t>
+  </si>
+  <si>
+    <t>2024-12-10</t>
+  </si>
+  <si>
+    <t>2025-01-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801820</t>
+  </si>
+  <si>
+    <t>CONVENIO DE COLABORACIÓN ENTRE O GOBERNO DE ARAGÓN E AS CÁMARAS OFICIAIS DE COMERCIO, INDUSTRIA E SERVIZOS DE HUESCA, TERUEL E ZARAGOZA, PARA A EXECUCIÓN DE ACTUACIÓNS SOBRE PEMES DERIVADAS DO PLAN DE COMPETITIVIDADE DA CÁMARA DE ARAGÓN.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755341</t>
+  </si>
+  <si>
+    <t>CONVENIO DE COLABORACIÓN ENTRE A CONSEILLERÍA DE BENESTAR SOCIAL E FAMILIA E A UNIVERSIDADE DE ZARAGOZA, PARA LEVAR A CABO UN PROXECTO DE INVESTIGACIÓN QUE DESENVOLVA UN SISTEMA DE MEDICIÓN DA INTEGRACIÓN LABORAL DE PERSOAS CON DISCAPACIDADE 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759037</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Agricultura, Gandería, Pesca e Soberanía Alimentaria pola que se anuncia a convocatoria de axudas para a campaña 2024 da ACCIÓN III.2 “APOIO AO SECTOR GANDEIRO”, SUBACCIÓN III.2.5 “AXUDA PARA A SUBSTITUCIÓN EN GANDO VACÚN LEITEIRO POR TENREIRAS”</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779040</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Agricultura, Gandería, Pesca e Soberanía Alimentaria pola que se convoca a Acción III.1 “Axudas para o subministro de animais reprodutores de razas puras ou razas comerciais orixinarios da Comunidade” para a campaña de 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/787366</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Agricultura, Gandería, Pesca e Soberanía Alimentaria pola que se anuncia a convocatoria de axudas para a campaña 2025 da subacción III.2.4 "Axudas á importación de becerros destinados á engorde"</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/788498</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Agricultura, Gandería, Pesca e Soberanía Alimentaria pola que se anuncia a convocatoria de axudas para a campaña 2024 da Acción III.11 “Axudas á produción local de ovos de galiña”</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798968</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Agricultura, Gandería, Pesca e Soberanía Alimentaria pola que se convocan para a Campaña 2024 as axudas da Acción III.5 “Axudas para o consumo humano de carne fresca de vacún, porcino, coello, cabra, ovino e de polo de orixe local”</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798978</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Agricultura, Gandería, Pesca e Soberanía Alimentaria pola que se anuncia a convocatoria da campaña 2025 de «axudas á produción de mel de calidade da raza autóctona de abella negra»</t>
+  </si>
+  <si>
+    <t>2024-12-18</t>
+  </si>
+  <si>
+    <t>2025-01-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803409</t>
+  </si>
+  <si>
+    <t>EXTRACTO da ORDE do Ministerio de Agricultura, Gandería, Pesca e Soberanía Alimentaria pola que se anuncia, para a campaña 2025, as axudas da Acción III.2, apoio ao sector vacún de carne</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842076</t>
+  </si>
+  <si>
+    <t>ORDE DO MINISTERIO DE AGRICULTURA, GANDERÍA, PESCA E SOBERANÍA ALIMENTARIA POLA QUE SE ANUNCIAN AS AXUDAS PARA A CAMPAÑA DE ACCIÓN 2025 III.6 AXUDAS PARA A PRODUCIÓN DE LEITE LOCAL DE CABRA E OVELLA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842078</t>
+  </si>
+  <si>
+    <t>ORDE DO MINISTERIO DE AGRICULTURA, GANDERÍA, PESCA E SOBERANÍA ALIMENTARIA POLA QUE SE ANUNCIAN AS AXUDAS PARA A CAMPAÑA DE ACCIÓN 2025 III.4 AXUDAS PARA A PRODUCIÓN DE LEITE GANADO LOCAL</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842081</t>
+  </si>
+  <si>
+    <t>ORDE POLA QUE SE CONVOCAN SOLICITUDES PARA A CAMPAÑA DE 2026, PARA A AXUDA DA ACCIÓN III.1 AXUDA PARA O SUBMINISTRAMENTO DE ANIMAIS REPRODUTORES DE RAZA PURA OU COMERCIAL ORIXINARIOS DA COMUNIDADE</t>
+  </si>
+  <si>
+    <t>2005-12-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869672</t>
+  </si>
+  <si>
+    <t>ORDE DO MINISTERIO DE AGRICULTURA, GANDERÍA, PESCA E SOBERANÍA ALIMENTARIA POLA QUE SE ANUNCIA A AXUDA AOS PRODUTORES DE PLÁTANO CON IMAXE PROTECTORA XERAL PARA A CAMPAÑA DE 2026</t>
+  </si>
+  <si>
+    <t>2026-02-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869845</t>
+  </si>
+  <si>
+    <t>ORDE POLA QUE SE CONVOCA, PARA A CAMPAÑA DE 2024, A AXUDA POR SUPERFICIE AOS PRODUTORES DE ALOE VERA E OLIVA, PREVISTA NA ACCIÓN I.8 DO PROGRAMA COMUNITARIO DE APOIO ÁS PRODUCIÓNS AGRÍCOLAS NAS ILLAS CANARIAS</t>
+  </si>
+  <si>
+    <t>2024-04-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755149</t>
+  </si>
+  <si>
+    <t>SUBVENCIÓN PARA A RECONSTRUCIÓN DA POTENCIAL PRODUCIÓN AGRÍCOLA DO VOLCÁN DA PALMA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760818</t>
+  </si>
+  <si>
+    <t>3 Orde do Ministerio de Agricultura pola que se conceden axudas directas por perdas de ingresos debidas a Volcán, Plátanos e Aguacate</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775255</t>
+  </si>
+  <si>
+    <t>Subvencións ás Asociacións Profesionais Agrarias das Illas Canarias</t>
+  </si>
+  <si>
+    <t>2024-10-24</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790773</t>
+  </si>
+  <si>
+    <t>Subvencións para compromisos agroambientais en terras agrícolas e compromisos e actividades para a conservación de recursos xenéticos (2025)</t>
+  </si>
+  <si>
+    <t>2025-02-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814237</t>
+  </si>
+  <si>
+    <t>Orde pola que se convocan subvencións para o ano 2025 para apoiar as asociacións profesionais agrarias sen ánimo de lucro</t>
+  </si>
+  <si>
+    <t>2025-07-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839417</t>
+  </si>
+  <si>
+    <t>Resolución da ICCA, pola que se convocan solicitudes para a campaña de 2024 de axudas ao abeiro das accións I.6 e I.7 do Programa comunitario de apoio á produción agrícola nas Illas Canarias (POSEI)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799103</t>
+  </si>
+  <si>
+    <t>COMPROMISOS DE XESTIÓN AGROAMBIENTAL NA AGRICULTURA ECOLÓXICA (6503) PREVISTOS NO MARCO PEPAC</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875227</t>
+  </si>
+  <si>
+    <t>Axudas para o sector agrario profesional das Illas Baleares 2026.- ORGANIZACIÓNS PROFESIONAIS AGRARIAS (sede de Menorca)</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>2026-05-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891944</t>
+  </si>
+  <si>
+    <t>Cooperación con subvencións para a sucesión de explotacións agrícolas de 2026 (gastos anticipados)</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879098</t>
+  </si>
+  <si>
+    <t>Axudas para o sector agrario profesional das Illas Baleares 2026.- ORGANIZACIÓNS PROFESIONAIS AGRARIAS (sede de Mallorca)</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891942</t>
+  </si>
+  <si>
+    <t>Subvencións para investimentos en explotacións agrícolas no sector dos froitos secos. Convocatoria de propostas de 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892719</t>
+  </si>
+  <si>
+    <t>Subvencións para seguros agrícolas, gandeiros e forestais incluídas no 46º Plan de Seguros Agrarios Combinados</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806457</t>
+  </si>
+  <si>
     <t>Axudas para agrupacións de defensa sanitaria gandeira para o desenvolvemento de programas sanitarios correspondentes ao ano 2026 - LINGUA AZUL -</t>
   </si>
   <si>
     <t>2026-06-26</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876423</t>
   </si>
   <si>
     <t>Axudas para agrupacións de defensa sanitaria gandeira para o desenvolvemento de programas sanitarios correspondentes ao ano 2026 -OUTRAS ACCIÓNS-</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876428</t>
-  </si>
-[...3259 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892719</t>
   </si>
   <si>
     <t>Orde do 26 de maio de 2025 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan subvencións para a subscrición de pólizas de seguros agrarios incluídas nos Plans Anuais Combinados de Seguros Agrarios.</t>
   </si>
   <si>
     <t>2025-06-01</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/835729</t>
   </si>
   <si>
     <t>Axudas de 2026: enfoque LEADER para investimentos na transformación e comercialización de produtos agrícolas. SEN axudas estatais. (Entrevista, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
   </si>
   <si>
     <t>2026-06-04</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891006</t>
   </si>
 </sst>
 </file>
 
@@ -9515,10471 +9515,10471 @@
       </c>
       <c r="C168" s="1" t="s">
         <v>455</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E168" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H168" s="1" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>341</v>
+        <v>197</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>536</v>
+        <v>198</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E169" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B170" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="B170" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C170" s="1" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E170" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H170" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>197</v>
+        <v>538</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>198</v>
+        <v>539</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E171" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H171" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="1" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E172" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H172" s="1" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="1" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E173" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H173" s="1" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="1" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>543</v>
+        <v>107</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>544</v>
+        <v>108</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="E174" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H174" s="1" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="B175" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="B175" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C175" s="1" t="s">
-        <v>544</v>
+        <v>308</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="E175" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H175" s="1" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="1" t="s">
         <v>552</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>107</v>
+        <v>550</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>108</v>
+        <v>308</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E176" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H176" s="1" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="1" t="s">
         <v>554</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>555</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E177" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>242</v>
+        <v>33</v>
       </c>
       <c r="H177" s="1" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="1" t="s">
         <v>557</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>555</v>
+        <v>32</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>308</v>
+        <v>254</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E178" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>242</v>
+        <v>33</v>
       </c>
       <c r="H178" s="1" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="1" t="s">
         <v>559</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E179" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H179" s="1" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="B180" s="1" t="s">
         <v>562</v>
       </c>
-      <c r="B180" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C180" s="1" t="s">
-        <v>254</v>
+        <v>563</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E180" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H180" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="1" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>311</v>
+        <v>566</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E181" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="1" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H182" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="1" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E183" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H183" s="1" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="1" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>573</v>
+        <v>387</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E184" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H184" s="1" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="1" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E185" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H185" s="1" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="1" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>387</v>
+        <v>583</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E186" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H186" s="1" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="B187" s="1" t="s">
         <v>583</v>
       </c>
-      <c r="B187" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C187" s="1" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E187" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H187" s="1" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="1" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E188" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H188" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>592</v>
+        <v>298</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E189" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="H189" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>595</v>
+        <v>382</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E190" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="H190" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>298</v>
+        <v>600</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E191" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H191" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>382</v>
+        <v>604</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E192" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H192" s="1" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="1" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>604</v>
+        <v>140</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E193" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H193" s="1" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="1" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>608</v>
+        <v>156</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>609</v>
+        <v>276</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E194" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H194" s="1" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="1" t="s">
         <v>611</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>140</v>
+        <v>612</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E195" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H195" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>156</v>
+        <v>616</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>276</v>
+        <v>573</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E196" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H196" s="1" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="B197" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="B197" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C197" s="1" t="s">
-        <v>618</v>
+        <v>573</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E197" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H197" s="1" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="1" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E198" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H198" s="1" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="1" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H199" s="1" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="1" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E200" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H200" s="1" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="1" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E201" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H201" s="1" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="1" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E202" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H202" s="1" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="1" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E203" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H203" s="1" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="1" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>621</v>
+        <v>175</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>578</v>
+        <v>72</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E204" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H204" s="1" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="1" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>578</v>
+        <v>613</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E205" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H205" s="1" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="1" t="s">
         <v>630</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>175</v>
+        <v>631</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>72</v>
+        <v>524</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E206" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H206" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>618</v>
+        <v>524</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E207" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H207" s="1" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>524</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E208" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H208" s="1" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>524</v>
+        <v>641</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E209" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H209" s="1" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="1" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>524</v>
+        <v>645</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E210" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H210" s="1" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="1" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>645</v>
+        <v>32</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>646</v>
+        <v>254</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E211" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H211" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>650</v>
+        <v>603</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E212" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>46</v>
+        <v>464</v>
       </c>
       <c r="H212" s="1" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="1" t="s">
         <v>652</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>32</v>
+        <v>653</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>254</v>
+        <v>654</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E213" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>46</v>
+        <v>464</v>
       </c>
       <c r="H213" s="1" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="1" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>655</v>
+        <v>603</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>608</v>
+        <v>657</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E214" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H214" s="1" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="1" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E215" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H215" s="1" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="1" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>608</v>
+        <v>664</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>662</v>
+        <v>246</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E216" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H216" s="1" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="B217" s="1" t="s">
         <v>664</v>
       </c>
-      <c r="B217" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C217" s="1" t="s">
-        <v>666</v>
+        <v>148</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E217" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F217" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H217" s="1" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="1" t="s">
         <v>668</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>669</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>246</v>
+        <v>539</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="E218" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H218" s="1" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="1" t="s">
         <v>671</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>148</v>
+        <v>276</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E219" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H219" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>544</v>
+        <v>171</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="E220" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H220" s="1" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>276</v>
+        <v>679</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E221" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H221" s="1" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="1" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>680</v>
+        <v>164</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>171</v>
+        <v>573</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E222" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H222" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>683</v>
+        <v>165</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>684</v>
+        <v>362</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E223" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F223" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H223" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="1" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>578</v>
+        <v>65</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E224" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H224" s="1" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="B225" s="1" t="s">
         <v>688</v>
       </c>
-      <c r="B225" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C225" s="1" t="s">
-        <v>362</v>
+        <v>688</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E225" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H225" s="1" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="1" t="s">
         <v>690</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>180</v>
+        <v>381</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>65</v>
+        <v>691</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E226" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H226" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>693</v>
+        <v>566</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E227" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F227" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H227" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>696</v>
+        <v>72</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E228" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F228" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H228" s="1" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="1" t="s">
         <v>698</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>699</v>
+        <v>374</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>571</v>
+        <v>362</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E229" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H229" s="1" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="B230" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="B230" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C230" s="1" t="s">
-        <v>72</v>
+        <v>702</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E230" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H230" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>374</v>
+        <v>705</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>362</v>
+        <v>705</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E231" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F231" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H231" s="1" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="1" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E232" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H232" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E233" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F233" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="G233" s="1"/>
       <c r="H233" s="1" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="C234" s="1" t="s">
         <v>712</v>
       </c>
-      <c r="B234" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D234" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E234" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F234" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="G234" s="1"/>
       <c r="H234" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="1" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>716</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E235" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G235" s="1"/>
       <c r="H235" s="1" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="1" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>716</v>
+        <v>111</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>717</v>
+        <v>298</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E236" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G236" s="1"/>
       <c r="H236" s="1" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="1" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>721</v>
+        <v>111</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>717</v>
+        <v>298</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E237" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G237" s="1"/>
       <c r="H237" s="1" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="1" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>298</v>
+        <v>712</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E238" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G238" s="1"/>
       <c r="H238" s="1" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="1" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>111</v>
+        <v>724</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>298</v>
+        <v>712</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E239" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G239" s="1"/>
       <c r="H239" s="1" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="1" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>127</v>
+        <v>32</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>717</v>
+        <v>262</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E240" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G240" s="1"/>
       <c r="H240" s="1" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>729</v>
+        <v>77</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>717</v>
+        <v>298</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E241" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G241" s="1"/>
       <c r="H241" s="1" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="B242" s="1" t="s">
         <v>731</v>
       </c>
-      <c r="B242" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C242" s="1" t="s">
-        <v>262</v>
+        <v>732</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E242" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G242" s="1"/>
       <c r="H242" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>77</v>
+        <v>735</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>298</v>
+        <v>604</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E243" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G243" s="1"/>
       <c r="H243" s="1" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="1" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>737</v>
+        <v>712</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E244" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G244" s="1"/>
       <c r="H244" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>609</v>
+        <v>742</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="E245" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G245" s="1"/>
       <c r="H245" s="1" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="1" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>717</v>
+        <v>746</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E246" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G246" s="1"/>
       <c r="H246" s="1" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="1" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>746</v>
+        <v>329</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E247" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G247" s="1"/>
       <c r="H247" s="1" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="1" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E248" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G248" s="1"/>
       <c r="H248" s="1" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="1" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>329</v>
+        <v>678</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="E249" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F249" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G249" s="1"/>
       <c r="H249" s="1" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="B250" s="1" t="s">
         <v>756</v>
       </c>
-      <c r="B250" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C250" s="1" t="s">
-        <v>758</v>
+        <v>180</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E250" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G250" s="1"/>
       <c r="H250" s="1" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="1" t="s">
         <v>760</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>683</v>
+        <v>165</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>761</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E251" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G251" s="1"/>
       <c r="H251" s="1" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="1" t="s">
         <v>763</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>180</v>
+        <v>765</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E252" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F252" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G252" s="1"/>
       <c r="H252" s="1" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="1" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>165</v>
+        <v>764</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E253" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F253" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G253" s="1"/>
       <c r="H253" s="1" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="1" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>769</v>
+        <v>509</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E254" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F254" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G254" s="1"/>
       <c r="H254" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="1" t="s">
-        <v>772</v>
+        <v>479</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>769</v>
+        <v>362</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>773</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E255" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G255" s="1"/>
       <c r="H255" s="1" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="1" t="s">
         <v>775</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>509</v>
+        <v>330</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>776</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E256" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G256" s="1"/>
       <c r="H256" s="1" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="1" t="s">
-        <v>479</v>
+        <v>778</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>362</v>
+        <v>779</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>778</v>
+        <v>572</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E257" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F257" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G257" s="1"/>
       <c r="H257" s="1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>330</v>
+        <v>782</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E258" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G258" s="1"/>
       <c r="H258" s="1" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="1" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>577</v>
+        <v>527</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E259" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F259" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G259" s="1"/>
       <c r="H259" s="1" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="1" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="E260" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F260" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G260" s="1"/>
       <c r="H260" s="1" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="1" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>527</v>
+        <v>794</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E261" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G261" s="1"/>
       <c r="H261" s="1" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="B262" s="1" t="s">
         <v>793</v>
       </c>
-      <c r="B262" s="1" t="s">
+      <c r="C262" s="1" t="s">
         <v>794</v>
       </c>
-      <c r="C262" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D262" s="1" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="E262" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G262" s="1"/>
       <c r="H262" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>798</v>
+        <v>731</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>799</v>
+        <v>341</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E263" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G263" s="1"/>
       <c r="H263" s="1" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C264" s="1" t="s">
         <v>801</v>
       </c>
-      <c r="B264" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D264" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E264" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F264" s="1" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G264" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>464</v>
+      </c>
       <c r="H264" s="1" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="1" t="s">
         <v>803</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>35</v>
+        <v>804</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>804</v>
+        <v>108</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="E265" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F265" s="1" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G265" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>66</v>
+      </c>
       <c r="H265" s="1" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="1" t="s">
         <v>806</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>736</v>
+        <v>807</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>341</v>
+        <v>808</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="E266" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F266" s="1" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G266" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>470</v>
+      </c>
       <c r="H266" s="1" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="1" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>483</v>
+        <v>811</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E267" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F267" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="G267" s="1"/>
       <c r="H267" s="1" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="1" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>812</v>
+        <v>477</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>108</v>
+        <v>815</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E268" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F268" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>66</v>
+        <v>98</v>
       </c>
       <c r="H268" s="1" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="1" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>815</v>
+        <v>783</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="E269" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>470</v>
+        <v>98</v>
       </c>
       <c r="H269" s="1" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>819</v>
+        <v>477</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>820</v>
+        <v>480</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E270" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F270" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G270" s="1"/>
       <c r="H270" s="1" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="1" t="s">
         <v>822</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>477</v>
+        <v>783</v>
       </c>
       <c r="C271" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E271" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F271" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H271" s="1" t="s">
         <v>823</v>
-      </c>
-[...13 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E272" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F272" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H272" s="1" t="s">
         <v>825</v>
-      </c>
-[...19 lines deleted...]
-        <v>827</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="1" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>477</v>
+        <v>438</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>480</v>
+        <v>827</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E273" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F273" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G273" s="1"/>
       <c r="H273" s="1" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E274" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F274" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H274" s="1" t="s">
         <v>830</v>
-      </c>
-[...19 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C275" s="1"/>
+      <c r="D275" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E275" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F275" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H275" s="1" t="s">
         <v>832</v>
-      </c>
-[...19 lines deleted...]
-        <v>833</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="B276" s="1" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>835</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E276" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F276" s="1" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G276" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>242</v>
+      </c>
       <c r="H276" s="1" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="1" t="s">
         <v>837</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>232</v>
+        <v>422</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>108</v>
+        <v>838</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E277" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F277" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>46</v>
+        <v>98</v>
       </c>
       <c r="H277" s="1" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="C278" s="1"/>
+        <v>107</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>108</v>
+      </c>
       <c r="D278" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E278" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F278" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>46</v>
+        <v>464</v>
       </c>
       <c r="H278" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>842</v>
+        <v>422</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>843</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E279" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>242</v>
+        <v>19</v>
       </c>
       <c r="H279" s="1" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="1" t="s">
         <v>845</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C280" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E280" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F280" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="1" t="s">
         <v>846</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H280" s="1" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="1" t="s">
         <v>848</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>107</v>
+        <v>371</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>108</v>
+        <v>316</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E281" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F281" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>464</v>
+        <v>62</v>
       </c>
       <c r="H281" s="1" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="1" t="s">
         <v>850</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>422</v>
+        <v>851</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E282" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F282" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="H282" s="1" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>422</v>
+        <v>855</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>846</v>
+        <v>539</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="E283" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F283" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>854</v>
+        <v>62</v>
       </c>
       <c r="H283" s="1" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>371</v>
+        <v>855</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>316</v>
+        <v>539</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="E284" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F284" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H284" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>859</v>
+        <v>130</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>860</v>
+        <v>539</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="E285" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H285" s="1" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C286" s="1" t="s">
         <v>862</v>
       </c>
-      <c r="B286" s="1" t="s">
+      <c r="D286" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E286" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F286" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H286" s="1" t="s">
         <v>863</v>
-      </c>
-[...16 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E287" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F287" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H287" s="1" t="s">
         <v>865</v>
-      </c>
-[...19 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E288" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F288" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H288" s="1" t="s">
         <v>867</v>
-      </c>
-[...19 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="1" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>601</v>
+        <v>753</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>870</v>
+        <v>764</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E289" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F289" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H289" s="1" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="1" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>381</v>
+        <v>569</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>298</v>
+        <v>871</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E290" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F290" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H290" s="1" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="B291" s="1" t="s">
         <v>874</v>
       </c>
-      <c r="B291" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C291" s="1" t="s">
-        <v>165</v>
+        <v>524</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E291" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F291" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H291" s="1" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="1" t="s">
         <v>876</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>758</v>
+        <v>107</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>769</v>
+        <v>108</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E292" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F292" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H292" s="1" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="1" t="s">
         <v>878</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>574</v>
+        <v>879</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E293" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F293" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H293" s="1" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="1" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>524</v>
+        <v>254</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E294" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F294" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H294" s="1" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="1" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>107</v>
+        <v>883</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>108</v>
+        <v>254</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E295" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H295" s="1" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="1" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E296" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F296" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H296" s="1" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="1" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>254</v>
+        <v>691</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E297" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F297" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H297" s="1" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="1" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>891</v>
+        <v>322</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>254</v>
+        <v>895</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E298" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H298" s="1" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="1" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>897</v>
+        <v>148</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E299" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F299" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H299" s="1" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="1" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>696</v>
+        <v>483</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E300" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F300" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H300" s="1" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="1" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>322</v>
+        <v>904</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E301" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F301" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H301" s="1" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="1" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>148</v>
+        <v>316</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E302" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F302" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H302" s="1" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="1" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>483</v>
+        <v>912</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E303" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F303" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H303" s="1" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B304" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="B304" s="1" t="s">
+      <c r="C304" s="1" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E304" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F304" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H304" s="1" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="1" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>316</v>
+        <v>72</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E305" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F305" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H305" s="1" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="1" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>919</v>
+        <v>508</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>920</v>
+        <v>341</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E306" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F306" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H306" s="1" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="B307" s="1" t="s">
         <v>922</v>
       </c>
-      <c r="B307" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C307" s="1" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E307" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F307" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H307" s="1" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="1" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>925</v>
+        <v>347</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>72</v>
+        <v>341</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E308" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F308" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H308" s="1" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="1" t="s">
         <v>927</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>508</v>
+        <v>928</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>341</v>
+        <v>929</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E309" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F309" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H309" s="1" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="1" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>930</v>
+        <v>679</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>931</v>
+        <v>761</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E310" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F310" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H310" s="1" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="1" t="s">
         <v>933</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>347</v>
+        <v>934</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>341</v>
+        <v>91</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E311" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F311" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>66</v>
+        <v>846</v>
       </c>
       <c r="H311" s="1" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="1" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>936</v>
+        <v>381</v>
       </c>
       <c r="C312" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E312" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F312" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H312" s="1" t="s">
         <v>937</v>
-      </c>
-[...13 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E313" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F313" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H313" s="1" t="s">
         <v>939</v>
-      </c>
-[...19 lines deleted...]
-        <v>940</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E314" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F314" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H314" s="1" t="s">
         <v>941</v>
-      </c>
-[...19 lines deleted...]
-        <v>943</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="C315" s="1" t="s">
         <v>944</v>
       </c>
-      <c r="B315" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D315" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E315" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F315" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H315" s="1" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="1" t="s">
         <v>946</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>77</v>
+        <v>311</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>91</v>
+        <v>908</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E316" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F316" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H316" s="1" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="1" t="s">
         <v>948</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>77</v>
+        <v>311</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>870</v>
+        <v>949</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E317" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F317" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H317" s="1" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="1" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>952</v>
+        <v>272</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E318" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F318" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H318" s="1" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="1" t="s">
         <v>954</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>311</v>
+        <v>952</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>916</v>
+        <v>955</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E319" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F319" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H319" s="1" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="1" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>311</v>
+        <v>958</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>957</v>
+        <v>321</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E320" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F320" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H320" s="1" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="1" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>960</v>
+        <v>381</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>272</v>
+        <v>254</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E321" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F321" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H321" s="1" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="1" t="s">
         <v>962</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E322" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F322" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H322" s="1" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="1" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>966</v>
+        <v>708</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>321</v>
+        <v>967</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E323" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F323" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H323" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>381</v>
+        <v>275</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>254</v>
+        <v>276</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E324" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F324" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H324" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="1" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
       <c r="B325" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E325" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F325" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H325" s="1" t="s">
         <v>971</v>
-      </c>
-[...16 lines deleted...]
-        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="1" t="s">
-        <v>974</v>
+        <v>972</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>713</v>
+        <v>275</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>975</v>
+        <v>276</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E326" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F326" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H326" s="1" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="1" t="s">
-        <v>977</v>
+        <v>974</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>275</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>276</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E327" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F327" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H327" s="1" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="1" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>275</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>276</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E328" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H328" s="1" t="s">
-        <v>979</v>
+        <v>977</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="C329" s="1" t="s">
         <v>980</v>
       </c>
-      <c r="B329" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D329" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E329" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F329" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H329" s="1" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="1" t="s">
         <v>982</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>275</v>
+        <v>599</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>276</v>
+        <v>181</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E330" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F330" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H330" s="1" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="1" t="s">
         <v>984</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>275</v>
+        <v>164</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>276</v>
+        <v>165</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E331" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F331" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H331" s="1" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="1" t="s">
         <v>986</v>
       </c>
       <c r="B332" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C332" s="1" t="s">
         <v>987</v>
       </c>
-      <c r="C332" s="1" t="s">
+      <c r="D332" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E332" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F332" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H332" s="1" t="s">
         <v>988</v>
-      </c>
-[...13 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E333" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F333" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H333" s="1" t="s">
         <v>990</v>
-      </c>
-[...19 lines deleted...]
-        <v>991</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E334" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F334" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H334" s="1" t="s">
         <v>992</v>
-      </c>
-[...19 lines deleted...]
-        <v>993</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="B335" s="1" t="s">
         <v>994</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>995</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E335" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F335" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H335" s="1" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="1" t="s">
         <v>997</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>164</v>
+        <v>998</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>294</v>
+        <v>901</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E336" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F336" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H336" s="1" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="1" t="s">
-        <v>999</v>
+        <v>946</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>180</v>
+        <v>1000</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>766</v>
+        <v>1001</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E337" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F337" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H337" s="1" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="1" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>1002</v>
+        <v>347</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>1003</v>
+        <v>640</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E338" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F338" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="H338" s="1" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="C339" s="1" t="s">
         <v>1005</v>
       </c>
-      <c r="B339" s="1" t="s">
+      <c r="D339" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E339" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F339" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H339" s="1" t="s">
         <v>1006</v>
-      </c>
-[...16 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="1" t="s">
-        <v>954</v>
+        <v>1007</v>
       </c>
       <c r="B340" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E340" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F340" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H340" s="1" t="s">
         <v>1008</v>
-      </c>
-[...16 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E341" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F341" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H341" s="1" t="s">
         <v>1011</v>
-      </c>
-[...19 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="1" t="s">
-        <v>970</v>
+        <v>1012</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>636</v>
+        <v>107</v>
       </c>
       <c r="C342" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E342" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F342" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G342" s="1" t="s">
         <v>1013</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
       <c r="H342" s="1" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>527</v>
+        <v>1016</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>198</v>
+        <v>1017</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="E343" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F343" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>854</v>
+        <v>1013</v>
       </c>
       <c r="H343" s="1" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="1" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>787</v>
+        <v>32</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>1018</v>
+        <v>316</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E344" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F344" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>854</v>
+        <v>1013</v>
       </c>
       <c r="H344" s="1" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="1" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>107</v>
+        <v>1022</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>108</v>
+        <v>675</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E345" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F345" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="H345" s="1" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="1" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E346" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F346" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="H346" s="1" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="1" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>32</v>
+        <v>321</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>316</v>
+        <v>1029</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E347" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F347" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="H347" s="1" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="1" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>680</v>
+        <v>254</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E348" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F348" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="H348" s="1" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="1" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1033</v>
+        <v>35</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1034</v>
+        <v>341</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E349" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F349" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="H349" s="1" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>321</v>
+        <v>1037</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E350" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F350" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="H350" s="1" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="1" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>254</v>
+        <v>1038</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E351" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F351" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="H351" s="1" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>35</v>
+        <v>1043</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>341</v>
+        <v>562</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E352" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F352" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="H352" s="1" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="1" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1045</v>
+        <v>164</v>
       </c>
       <c r="C353" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E353" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F353" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H353" s="1" t="s">
         <v>1046</v>
-      </c>
-[...13 lines deleted...]
-        <v>1047</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E354" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F354" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H354" s="1" t="s">
         <v>1048</v>
-      </c>
-[...19 lines deleted...]
-        <v>1049</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E355" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F355" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H355" s="1" t="s">
         <v>1050</v>
-      </c>
-[...19 lines deleted...]
-        <v>1052</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="1" t="s">
-        <v>1053</v>
+        <v>1051</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>164</v>
+        <v>678</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>165</v>
+        <v>334</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E356" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F356" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="H356" s="1" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C357" s="1" t="s">
         <v>1055</v>
       </c>
-      <c r="B357" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D357" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E357" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F357" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="H357" s="1" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>683</v>
+        <v>1058</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>334</v>
+        <v>765</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E358" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F358" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="H358" s="1" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="1" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>683</v>
+        <v>1055</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E359" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F359" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="H359" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="1" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1062</v>
+        <v>579</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E360" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F360" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="H360" s="1" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="B361" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E361" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F361" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H361" s="1" t="s">
         <v>1066</v>
-      </c>
-[...16 lines deleted...]
-        <v>1067</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E362" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F362" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H362" s="1" t="s">
         <v>1068</v>
-      </c>
-[...19 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E363" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F363" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H363" s="1" t="s">
         <v>1070</v>
-      </c>
-[...19 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E364" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F364" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H364" s="1" t="s">
         <v>1073</v>
-      </c>
-[...19 lines deleted...]
-        <v>1074</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E365" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F365" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H365" s="1" t="s">
         <v>1075</v>
-      </c>
-[...19 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E366" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F366" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H366" s="1" t="s">
         <v>1077</v>
-      </c>
-[...19 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E367" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F367" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H367" s="1" t="s">
         <v>1079</v>
-      </c>
-[...19 lines deleted...]
-        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C368" s="1" t="s">
         <v>1082</v>
       </c>
-      <c r="B368" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D368" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E368" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F368" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="H368" s="1" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>930</v>
+        <v>87</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E369" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F369" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1021</v>
+        <v>470</v>
       </c>
       <c r="H369" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="1" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>107</v>
+        <v>32</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>108</v>
+        <v>262</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E370" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F370" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1021</v>
+        <v>470</v>
       </c>
       <c r="H370" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="1" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1090</v>
+        <v>145</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E371" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F371" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1021</v>
+        <v>470</v>
       </c>
       <c r="H371" s="1" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>87</v>
+        <v>308</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E372" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F372" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H372" s="1" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>32</v>
+        <v>603</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>262</v>
+        <v>943</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E373" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F373" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H373" s="1" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1098</v>
+        <v>603</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>145</v>
+        <v>943</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E374" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F374" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H374" s="1" t="s">
-        <v>1099</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B375" s="1" t="s">
         <v>1100</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E375" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F375" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H375" s="1" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>608</v>
+        <v>596</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>951</v>
+        <v>1104</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E376" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F376" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H376" s="1" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="1" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>608</v>
+        <v>371</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>951</v>
+        <v>152</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E377" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F377" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G377" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H377" s="1" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="1" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1108</v>
+        <v>596</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E378" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F378" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H378" s="1" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>601</v>
+        <v>290</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E379" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F379" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H379" s="1" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>371</v>
+        <v>1115</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>152</v>
+        <v>1116</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E380" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F380" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H380" s="1" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="1" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>601</v>
+        <v>1119</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E381" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F381" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H381" s="1" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="1" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>290</v>
+        <v>180</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1120</v>
+        <v>181</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E382" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F382" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H382" s="1" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="1" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1123</v>
+        <v>180</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1124</v>
+        <v>181</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E383" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F383" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H383" s="1" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="B384" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C384" s="1" t="s">
         <v>1127</v>
-      </c>
-[...1 lines deleted...]
-        <v>1128</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E384" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F384" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H384" s="1" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B385" s="1" t="s">
         <v>1130</v>
       </c>
-      <c r="B385" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C385" s="1" t="s">
-        <v>181</v>
+        <v>1131</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E385" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F385" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H385" s="1" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>180</v>
+        <v>1134</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>181</v>
+        <v>701</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E386" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F386" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H386" s="1" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="1" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>512</v>
+        <v>1137</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1135</v>
+        <v>1081</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E387" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F387" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H387" s="1" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="1" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1139</v>
+        <v>107</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E388" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F388" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H388" s="1" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="1" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1142</v>
-[...3 lines deleted...]
-      </c>
+        <v>587</v>
+      </c>
+      <c r="C389" s="1"/>
       <c r="D389" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E389" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F389" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H389" s="1" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1145</v>
-[...3 lines deleted...]
-      </c>
+        <v>587</v>
+      </c>
+      <c r="C390" s="1"/>
       <c r="D390" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E390" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F390" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H390" s="1" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="1" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1148</v>
-[...3 lines deleted...]
-      </c>
+        <v>341</v>
+      </c>
+      <c r="C391" s="1"/>
       <c r="D391" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E391" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F391" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H391" s="1" t="s">
-        <v>1149</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="1" t="s">
-        <v>1150</v>
+        <v>1148</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>592</v>
+        <v>1149</v>
       </c>
       <c r="C392" s="1"/>
       <c r="D392" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E392" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F392" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H392" s="1" t="s">
-        <v>1151</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="1" t="s">
-        <v>1152</v>
+        <v>1151</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>592</v>
-[...1 lines deleted...]
-      <c r="C393" s="1"/>
+        <v>708</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>708</v>
+      </c>
       <c r="D393" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E393" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F393" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H393" s="1" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C394" s="1" t="s">
         <v>1154</v>
       </c>
-      <c r="B394" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C394" s="1"/>
       <c r="D394" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E394" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F394" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H394" s="1" t="s">
         <v>1155</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1157</v>
-[...1 lines deleted...]
-      <c r="C395" s="1"/>
+        <v>279</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>168</v>
+      </c>
       <c r="D395" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E395" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F395" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H395" s="1" t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B396" s="1" t="s">
         <v>1159</v>
       </c>
-      <c r="B396" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C396" s="1" t="s">
-        <v>713</v>
+        <v>1160</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="E396" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F396" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H396" s="1" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="1" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>156</v>
+        <v>1163</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1162</v>
+        <v>880</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E397" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F397" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>470</v>
+        <v>78</v>
       </c>
       <c r="H397" s="1" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="1" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>279</v>
+        <v>1166</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>168</v>
+        <v>1167</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E398" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F398" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>470</v>
+        <v>78</v>
       </c>
       <c r="H398" s="1" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="1" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1167</v>
+        <v>735</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="E399" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F399" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>470</v>
+        <v>78</v>
       </c>
       <c r="H399" s="1" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="1" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1171</v>
+        <v>555</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>888</v>
+        <v>1173</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E400" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F400" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H400" s="1" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="1" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E401" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F401" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H401" s="1" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="1" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>740</v>
+        <v>952</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1178</v>
+        <v>1032</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E402" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F402" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H402" s="1" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="1" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>560</v>
+        <v>1182</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1181</v>
+        <v>291</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E403" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F403" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H403" s="1" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="1" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1184</v>
+        <v>164</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1185</v>
+        <v>165</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E404" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F404" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H404" s="1" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B405" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="C405" s="1" t="s">
         <v>1187</v>
-      </c>
-[...4 lines deleted...]
-        <v>1040</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E405" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F405" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G405" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H405" s="1" t="s">
         <v>1188</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1190</v>
+        <v>573</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>291</v>
+        <v>108</v>
       </c>
       <c r="D406" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E406" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F406" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G406" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H406" s="1" t="s">
-        <v>1191</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="1" t="s">
-        <v>1192</v>
+        <v>1191</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>164</v>
+        <v>65</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>165</v>
+        <v>1116</v>
       </c>
       <c r="D407" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E407" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F407" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H407" s="1" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B408" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C408" s="1" t="s">
         <v>1194</v>
-      </c>
-[...4 lines deleted...]
-        <v>1195</v>
       </c>
       <c r="D408" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E408" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F408" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G408" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H408" s="1" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B409" s="1" t="s">
         <v>1197</v>
       </c>
-      <c r="B409" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C409" s="1" t="s">
-        <v>108</v>
+        <v>613</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E409" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F409" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G409" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H409" s="1" t="s">
         <v>1198</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>65</v>
+        <v>661</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1124</v>
+        <v>1200</v>
       </c>
       <c r="D410" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E410" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F410" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G410" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H410" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="1" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>187</v>
+        <v>1203</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E411" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F411" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G411" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H411" s="1" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="1" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1205</v>
+        <v>35</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>618</v>
+        <v>341</v>
       </c>
       <c r="D412" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E412" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F412" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G412" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H412" s="1" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="1" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>666</v>
+        <v>35</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1208</v>
+        <v>341</v>
       </c>
       <c r="D413" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E413" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F413" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G413" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H413" s="1" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B414" s="1" t="s">
         <v>1210</v>
       </c>
-      <c r="B414" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C414" s="1" t="s">
-        <v>1212</v>
+        <v>628</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E414" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F414" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G414" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H414" s="1" t="s">
-        <v>1213</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="1" t="s">
-        <v>1214</v>
+        <v>83</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>35</v>
+        <v>756</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>341</v>
+        <v>1212</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E415" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F415" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G415" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H415" s="1" t="s">
-        <v>1215</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="1" t="s">
         <v>1214</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>35</v>
+        <v>374</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>341</v>
+        <v>165</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E416" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F416" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G416" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H416" s="1" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B417" s="1" t="s">
         <v>1217</v>
       </c>
-      <c r="B417" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C417" s="1" t="s">
-        <v>633</v>
+        <v>65</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E417" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F417" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G417" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H417" s="1" t="s">
-        <v>1219</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="1" t="s">
-        <v>83</v>
+        <v>1219</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>761</v>
+        <v>1212</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1220</v>
+        <v>1130</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E418" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F418" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G418" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H418" s="1" t="s">
-        <v>1221</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="1" t="s">
-        <v>1222</v>
+        <v>1196</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>374</v>
+        <v>1197</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>165</v>
+        <v>613</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E419" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F419" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G419" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H419" s="1" t="s">
-        <v>1223</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="1" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1225</v>
+        <v>573</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>65</v>
+        <v>765</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E420" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F420" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G420" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H420" s="1" t="s">
-        <v>1226</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="1" t="s">
-        <v>1227</v>
+        <v>1224</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1220</v>
+        <v>1225</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1138</v>
+        <v>258</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E421" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F421" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G421" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H421" s="1" t="s">
-        <v>1228</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="1" t="s">
-        <v>1204</v>
+        <v>1227</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1205</v>
+        <v>1228</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>618</v>
+        <v>1229</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E422" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F422" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G422" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H422" s="1" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" s="1" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>578</v>
+        <v>187</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>770</v>
+        <v>1194</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E423" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F423" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G423" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H423" s="1" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" s="1" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1233</v>
+        <v>290</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E424" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F424" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H424" s="1" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" s="1" t="s">
         <v>1235</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1236</v>
+        <v>290</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1237</v>
+        <v>272</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E425" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F425" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G425" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H425" s="1" t="s">
-        <v>1238</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" s="1" t="s">
-        <v>1239</v>
+        <v>1237</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>187</v>
+        <v>160</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1202</v>
+        <v>1238</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E426" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F426" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G426" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H426" s="1" t="s">
-        <v>1240</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B427" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E427" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F427" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H427" s="1" t="s">
         <v>1241</v>
-      </c>
-[...19 lines deleted...]
-        <v>1242</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B428" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E428" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F428" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G428" s="1" t="s">
         <v>1243</v>
-      </c>
-[...16 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H428" s="1" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>160</v>
+        <v>1246</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1246</v>
+        <v>130</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E429" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F429" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>78</v>
+        <v>1243</v>
       </c>
       <c r="H429" s="1" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" s="1" t="s">
         <v>1248</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>228</v>
+        <v>1249</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>198</v>
+        <v>402</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="E430" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F430" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>46</v>
+        <v>1243</v>
       </c>
       <c r="H430" s="1" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="1" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>32</v>
+        <v>1081</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>254</v>
+        <v>1082</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E431" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F431" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H431" s="1" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="B432" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E432" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F432" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H432" s="1" t="s">
         <v>1254</v>
-      </c>
-[...16 lines deleted...]
-        <v>1255</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B433" s="1" t="s">
         <v>1256</v>
       </c>
-      <c r="B433" s="1" t="s">
+      <c r="C433" s="1" t="s">
         <v>1257</v>
       </c>
-      <c r="C433" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D433" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E433" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F433" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H433" s="1" t="s">
         <v>1258</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="1" t="s">
         <v>1259</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1089</v>
+        <v>1260</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1090</v>
+        <v>1261</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E434" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F434" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H434" s="1" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C435" s="1" t="s">
         <v>1261</v>
       </c>
-      <c r="B435" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D435" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E435" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F435" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H435" s="1" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="1" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1264</v>
+        <v>1090</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1265</v>
+        <v>135</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E436" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F436" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H436" s="1" t="s">
         <v>1266</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="B437" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E437" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F437" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H437" s="1" t="s">
         <v>1268</v>
-      </c>
-[...16 lines deleted...]
-        <v>1270</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="1" t="s">
-        <v>1271</v>
+        <v>1269</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1268</v>
+        <v>904</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1269</v>
+        <v>908</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E438" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F438" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H438" s="1" t="s">
-        <v>1272</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="1" t="s">
-        <v>1273</v>
+        <v>1271</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1098</v>
+        <v>904</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>135</v>
+        <v>908</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E439" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F439" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H439" s="1" t="s">
-        <v>1274</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="1" t="s">
-        <v>1275</v>
+        <v>1273</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>912</v>
+        <v>904</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>916</v>
+        <v>908</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E440" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F440" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H440" s="1" t="s">
-        <v>1276</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="1" t="s">
-        <v>1277</v>
+        <v>1275</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>912</v>
+        <v>904</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>916</v>
+        <v>908</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E441" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F441" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H441" s="1" t="s">
-        <v>1278</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="1" t="s">
-        <v>1279</v>
+        <v>1277</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>912</v>
+        <v>904</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>916</v>
+        <v>908</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E442" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F442" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H442" s="1" t="s">
-        <v>1280</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C443" s="1" t="s">
         <v>1281</v>
       </c>
-      <c r="B443" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D443" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E443" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F443" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H443" s="1" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="1" t="s">
         <v>1283</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>912</v>
+        <v>1280</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>916</v>
+        <v>1281</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E444" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F444" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H444" s="1" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>912</v>
+        <v>1286</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>916</v>
+        <v>851</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E445" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F445" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H445" s="1" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="1" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1288</v>
+        <v>672</v>
       </c>
       <c r="C446" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E446" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F446" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H446" s="1" t="s">
         <v>1290</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1288</v>
+        <v>746</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1289</v>
+        <v>563</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E447" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F447" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H447" s="1" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="B448" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="C448" s="1" t="s">
         <v>1294</v>
       </c>
-      <c r="C448" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D448" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E448" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F448" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H448" s="1" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="1" t="s">
         <v>1296</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>677</v>
+        <v>928</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E449" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F449" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H449" s="1" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>751</v>
+        <v>1300</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>568</v>
+        <v>1300</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E450" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F450" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H450" s="1" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="1" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>751</v>
+        <v>1300</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1302</v>
+        <v>1300</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E451" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F451" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H451" s="1" t="s">
         <v>1303</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="1" t="s">
         <v>1304</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>936</v>
+        <v>228</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>1305</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E452" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F452" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H452" s="1" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="1" t="s">
         <v>1307</v>
       </c>
       <c r="B453" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E453" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F453" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H453" s="1" t="s">
         <v>1308</v>
-      </c>
-[...16 lines deleted...]
-        <v>1309</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B454" s="1" t="s">
         <v>1310</v>
       </c>
-      <c r="B454" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C454" s="1" t="s">
-        <v>1308</v>
+        <v>198</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="E454" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F454" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H454" s="1" t="s">
         <v>1311</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="1" t="s">
         <v>1312</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>228</v>
+        <v>1310</v>
       </c>
       <c r="C455" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E455" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F455" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H455" s="1" t="s">
         <v>1313</v>
-      </c>
-[...13 lines deleted...]
-        <v>1314</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E456" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F456" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H456" s="1" t="s">
         <v>1315</v>
-      </c>
-[...19 lines deleted...]
-        <v>1316</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E457" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F457" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H457" s="1" t="s">
         <v>1317</v>
-      </c>
-[...19 lines deleted...]
-        <v>1319</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="1" t="s">
-        <v>1320</v>
+        <v>1318</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>1318</v>
+        <v>107</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>198</v>
+        <v>108</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="E458" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F458" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H458" s="1" t="s">
-        <v>1321</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C459" s="1" t="s">
         <v>1322</v>
       </c>
-      <c r="B459" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D459" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E459" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F459" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H459" s="1" t="s">
         <v>1323</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="1" t="s">
         <v>1324</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>164</v>
+        <v>1325</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>165</v>
+        <v>1326</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E460" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F460" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H460" s="1" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="1" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>107</v>
+        <v>631</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>108</v>
+        <v>531</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="E461" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F461" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H461" s="1" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="1" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E462" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F462" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H462" s="1" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C463" s="1" t="s">
         <v>1332</v>
       </c>
-      <c r="B463" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D463" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E463" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F463" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H463" s="1" t="s">
         <v>1335</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="1" t="s">
         <v>1336</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>636</v>
+        <v>1337</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>531</v>
+        <v>1261</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="E464" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F464" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1251</v>
+        <v>225</v>
       </c>
       <c r="H464" s="1" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="1" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>1339</v>
+        <v>779</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="D465" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E465" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F465" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1251</v>
+        <v>225</v>
       </c>
       <c r="H465" s="1" t="s">
         <v>1341</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>1339</v>
+        <v>1343</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>1340</v>
+        <v>207</v>
       </c>
       <c r="D466" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E466" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F466" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1251</v>
+        <v>225</v>
       </c>
       <c r="H466" s="1" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="1" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>1269</v>
+        <v>1347</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E467" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F467" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G467" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H467" s="1" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="1" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>784</v>
+        <v>341</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>1348</v>
+        <v>258</v>
       </c>
       <c r="D468" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E468" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F468" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G468" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H468" s="1" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="1" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>207</v>
+        <v>1353</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="E469" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F469" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G469" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H469" s="1" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="1" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="D470" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E470" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F470" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G470" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H470" s="1" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="1" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>341</v>
+        <v>1360</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>258</v>
+        <v>1361</v>
       </c>
       <c r="D471" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E471" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F471" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G471" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H471" s="1" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="1" t="s">
-        <v>1359</v>
+        <v>1363</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>1361</v>
+        <v>254</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="E472" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F472" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G472" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H472" s="1" t="s">
-        <v>1362</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="1" t="s">
-        <v>1363</v>
+        <v>1366</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>1365</v>
+        <v>1368</v>
       </c>
       <c r="D473" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E473" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F473" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G473" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H473" s="1" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="1" t="s">
-        <v>1367</v>
+        <v>1370</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>1368</v>
+        <v>249</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="D474" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E474" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F474" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G474" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H474" s="1" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" s="1" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>1372</v>
+        <v>329</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>254</v>
+        <v>1374</v>
       </c>
       <c r="D475" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E475" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F475" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G475" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H475" s="1" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" s="1" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>1375</v>
+        <v>1371</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>1376</v>
+        <v>341</v>
       </c>
       <c r="D476" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E476" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F476" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G476" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H476" s="1" t="s">
         <v>1377</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" s="1" t="s">
         <v>1378</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>249</v>
+        <v>1081</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="D477" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E477" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F477" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G477" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H477" s="1" t="s">
         <v>1380</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" s="1" t="s">
         <v>1381</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>329</v>
+        <v>1382</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="D478" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E478" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F478" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G478" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H478" s="1" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" s="1" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>1379</v>
+        <v>1386</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>341</v>
+        <v>1387</v>
       </c>
       <c r="D479" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E479" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F479" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G479" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H479" s="1" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" s="1" t="s">
-        <v>1386</v>
+        <v>1370</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>1089</v>
+        <v>1140</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>1387</v>
+        <v>258</v>
       </c>
       <c r="D480" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E480" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F480" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G480" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H480" s="1" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" s="1" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>1390</v>
+        <v>198</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>1391</v>
+        <v>258</v>
       </c>
       <c r="D481" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E481" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F481" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G481" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H481" s="1" t="s">
-        <v>1392</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" s="1" t="s">
-        <v>1393</v>
+        <v>1392</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>1394</v>
+        <v>874</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>1395</v>
+        <v>198</v>
       </c>
       <c r="D482" s="1" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="E482" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F482" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G482" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H482" s="1" t="s">
-        <v>1396</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" s="1" t="s">
-        <v>1378</v>
+        <v>1394</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>1148</v>
+        <v>1395</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>258</v>
+        <v>1396</v>
       </c>
       <c r="D483" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E483" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F483" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G483" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H483" s="1" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" s="1" t="s">
         <v>1398</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>198</v>
+        <v>1399</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>258</v>
+        <v>1400</v>
       </c>
       <c r="D484" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E484" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F484" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G484" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H484" s="1" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" s="1" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>882</v>
+        <v>134</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>198</v>
+        <v>145</v>
       </c>
       <c r="D485" s="1" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="E485" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F485" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H485" s="1" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" s="1" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>1403</v>
+        <v>596</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>1404</v>
+        <v>943</v>
       </c>
       <c r="D486" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E486" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F486" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G486" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H486" s="1" t="s">
         <v>1405</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" s="1" t="s">
         <v>1406</v>
       </c>
       <c r="B487" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>1408</v>
+        <v>712</v>
       </c>
       <c r="D487" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E487" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F487" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G487" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H487" s="1" t="s">
-        <v>1409</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" s="1" t="s">
-        <v>1410</v>
+        <v>1409</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>134</v>
+        <v>1280</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>145</v>
+        <v>1368</v>
       </c>
       <c r="D488" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E488" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F488" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H488" s="1" t="s">
-        <v>1411</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B489" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C489" s="1" t="s">
         <v>1412</v>
       </c>
-      <c r="B489" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D489" s="1" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="E489" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F489" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G489" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H489" s="1" t="s">
         <v>1413</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" s="1" t="s">
         <v>1414</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>1415</v>
+        <v>223</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>717</v>
+        <v>804</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E490" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F490" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G490" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H490" s="1" t="s">
-        <v>1416</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B491" s="1" t="s">
         <v>1417</v>
       </c>
-      <c r="B491" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C491" s="1" t="s">
-        <v>1376</v>
+        <v>1418</v>
       </c>
       <c r="D491" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E491" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F491" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G491" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H491" s="1" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" s="1" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>258</v>
+        <v>1421</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="D492" s="1" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="E492" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F492" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G492" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H492" s="1" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" s="1" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>223</v>
+        <v>1025</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>812</v>
+        <v>1261</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E493" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F493" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G493" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H493" s="1" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" s="1" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>1425</v>
+        <v>107</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>1426</v>
+        <v>108</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E494" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F494" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>225</v>
+        <v>98</v>
       </c>
       <c r="H494" s="1" t="s">
         <v>1427</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="B495" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E495" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F495" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H495" s="1" t="s">
         <v>1429</v>
-      </c>
-[...16 lines deleted...]
-        <v>1431</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B496" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E496" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F496" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H496" s="1" t="s">
         <v>1432</v>
-      </c>
-[...19 lines deleted...]
-        <v>1433</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B497" s="1" t="s">
         <v>1434</v>
       </c>
-      <c r="B497" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C497" s="1" t="s">
-        <v>108</v>
+        <v>1261</v>
       </c>
       <c r="D497" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E497" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F497" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G497" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H497" s="1" t="s">
         <v>1435</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" s="1" t="s">
         <v>1436</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>77</v>
+        <v>1434</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>171</v>
+        <v>1261</v>
       </c>
       <c r="D498" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E498" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F498" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G498" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H498" s="1" t="s">
         <v>1437</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="B499" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>1034</v>
+        <v>1177</v>
       </c>
       <c r="D499" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E499" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F499" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G499" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H499" s="1" t="s">
         <v>1440</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="B500" s="1" t="s">
         <v>1442</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>1269</v>
+        <v>1443</v>
       </c>
       <c r="D500" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E500" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F500" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G500" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H500" s="1" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" s="1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>1442</v>
+        <v>675</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>1269</v>
+        <v>165</v>
       </c>
       <c r="D501" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E501" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F501" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G501" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H501" s="1" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>1185</v>
+        <v>1449</v>
       </c>
       <c r="D502" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E502" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F502" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G502" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H502" s="1" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" s="1" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>1451</v>
+        <v>994</v>
       </c>
       <c r="D503" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E503" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F503" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G503" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H503" s="1" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" s="1" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>680</v>
+        <v>600</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>165</v>
+        <v>1455</v>
       </c>
       <c r="D504" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E504" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F504" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G504" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H504" s="1" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" s="1" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="D505" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E505" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F505" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G505" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H505" s="1" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" s="1" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>1460</v>
+        <v>1149</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>1002</v>
+        <v>811</v>
       </c>
       <c r="D506" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E506" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F506" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G506" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H506" s="1" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" s="1" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>605</v>
+        <v>1464</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>1463</v>
+        <v>862</v>
       </c>
       <c r="D507" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E507" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F507" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="H507" s="1" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" s="1" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>1466</v>
+        <v>1026</v>
       </c>
       <c r="C508" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E508" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F508" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H508" s="1" t="s">
         <v>1467</v>
-      </c>
-[...13 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B509" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E509" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F509" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H509" s="1" t="s">
         <v>1469</v>
-      </c>
-[...19 lines deleted...]
-        <v>1470</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" s="1" t="s">
-        <v>1471</v>
+        <v>1470</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>1472</v>
+        <v>738</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>870</v>
+        <v>1109</v>
       </c>
       <c r="D510" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E510" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F510" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G510" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H510" s="1" t="s">
-        <v>1473</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" s="1" t="s">
-        <v>1474</v>
+        <v>1472</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>1034</v>
+        <v>1473</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>912</v>
+        <v>1109</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E511" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F511" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G511" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H511" s="1" t="s">
-        <v>1475</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" s="1" t="s">
-        <v>1476</v>
+        <v>1475</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>743</v>
+        <v>346</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>1117</v>
+        <v>160</v>
       </c>
       <c r="D512" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E512" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F512" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G512" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H512" s="1" t="s">
-        <v>1477</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" s="1" t="s">
-        <v>1478</v>
+        <v>1477</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>743</v>
+        <v>266</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>1117</v>
+        <v>160</v>
       </c>
       <c r="D513" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E513" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F513" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G513" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H513" s="1" t="s">
-        <v>1479</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" s="1" t="s">
-        <v>1480</v>
+        <v>1479</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>1481</v>
+        <v>216</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>1117</v>
+        <v>165</v>
       </c>
       <c r="D514" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E514" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F514" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G514" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H514" s="1" t="s">
-        <v>1482</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D515" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E515" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F515" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G515" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H515" s="1" t="s">
-        <v>1484</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" s="1" t="s">
-        <v>1485</v>
+        <v>1483</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>266</v>
+        <v>164</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="D516" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E516" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F516" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G516" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H516" s="1" t="s">
-        <v>1486</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" s="1" t="s">
-        <v>1487</v>
+        <v>1485</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>216</v>
+        <v>1486</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>165</v>
+        <v>753</v>
       </c>
       <c r="D517" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E517" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F517" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G517" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H517" s="1" t="s">
-        <v>1488</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" s="1" t="s">
-        <v>1489</v>
+        <v>1488</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>35</v>
+        <v>374</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>160</v>
+        <v>679</v>
       </c>
       <c r="D518" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E518" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F518" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G518" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H518" s="1" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" s="1" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>164</v>
+        <v>794</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>165</v>
+        <v>761</v>
       </c>
       <c r="D519" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E519" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F519" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G519" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H519" s="1" t="s">
-        <v>1492</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" s="1" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>1494</v>
+        <v>761</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>758</v>
+        <v>362</v>
       </c>
       <c r="D520" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E520" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F520" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G520" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H520" s="1" t="s">
-        <v>1495</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" s="1" t="s">
-        <v>1496</v>
+        <v>1494</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>374</v>
+        <v>600</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>684</v>
+        <v>362</v>
       </c>
       <c r="D521" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E521" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F521" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G521" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H521" s="1" t="s">
-        <v>1497</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" s="1" t="s">
-        <v>1498</v>
+        <v>1496</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>799</v>
+        <v>508</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>766</v>
+        <v>509</v>
       </c>
       <c r="D522" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E522" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F522" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G522" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H522" s="1" t="s">
-        <v>1499</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" s="1" t="s">
-        <v>1500</v>
+        <v>1498</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>766</v>
+        <v>1458</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>362</v>
+        <v>1499</v>
       </c>
       <c r="D523" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E523" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F523" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G523" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H523" s="1" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" s="1" t="s">
-        <v>1502</v>
+        <v>1501</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>605</v>
+        <v>298</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>362</v>
+        <v>1360</v>
       </c>
       <c r="D524" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E524" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F524" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G524" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H524" s="1" t="s">
-        <v>1503</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B525" s="1" t="s">
         <v>1504</v>
       </c>
-      <c r="B525" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C525" s="1" t="s">
-        <v>509</v>
+        <v>708</v>
       </c>
       <c r="D525" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E525" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F525" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G525" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H525" s="1" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" s="1" t="s">
         <v>1506</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>1466</v>
+        <v>213</v>
       </c>
       <c r="C526" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="D526" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E526" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F526" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G526" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H526" s="1" t="s">
         <v>1508</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>298</v>
+        <v>1510</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>1368</v>
+        <v>1511</v>
       </c>
       <c r="D527" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E527" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F527" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G527" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H527" s="1" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" s="1" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>713</v>
+        <v>1085</v>
       </c>
       <c r="D528" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E528" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F528" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G528" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H528" s="1" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" s="1" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>1515</v>
+        <v>198</v>
       </c>
       <c r="D529" s="1" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="E529" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F529" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="H529" s="1" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" s="1" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1518</v>
-[...1 lines deleted...]
-      <c r="C530" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="C530" s="1"/>
+      <c r="D530" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E530" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F530" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H530" s="1" t="s">
         <v>1519</v>
-      </c>
-[...13 lines deleted...]
-        <v>1520</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B531" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="C531" s="1" t="s">
         <v>1521</v>
       </c>
-      <c r="B531" s="1" t="s">
+      <c r="D531" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E531" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F531" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H531" s="1" t="s">
         <v>1522</v>
-      </c>
-[...16 lines deleted...]
-        <v>1523</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B532" s="1" t="s">
         <v>1524</v>
       </c>
-      <c r="B532" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C532" s="1" t="s">
-        <v>198</v>
+        <v>254</v>
       </c>
       <c r="D532" s="1" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="E532" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F532" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G532" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H532" s="1" t="s">
         <v>1525</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" s="1" t="s">
         <v>1526</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="C533" s="1"/>
+        <v>371</v>
+      </c>
+      <c r="C533" s="1" t="s">
+        <v>657</v>
+      </c>
       <c r="D533" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E533" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F533" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G533" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H533" s="1" t="s">
         <v>1527</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" s="1" t="s">
         <v>1528</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>646</v>
+        <v>1529</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>1529</v>
+        <v>272</v>
       </c>
       <c r="D534" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E534" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F534" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G534" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H534" s="1" t="s">
         <v>1530</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" s="1" t="s">
         <v>1531</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1532</v>
+        <v>912</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>254</v>
+        <v>566</v>
       </c>
       <c r="D535" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E535" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F535" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G535" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H535" s="1" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" s="1" t="s">
-        <v>1534</v>
+        <v>1533</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>371</v>
+        <v>168</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>662</v>
+        <v>566</v>
       </c>
       <c r="D536" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E536" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F536" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G536" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H536" s="1" t="s">
-        <v>1535</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" s="1" t="s">
-        <v>1536</v>
+        <v>1535</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>1537</v>
+        <v>1449</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>272</v>
+        <v>764</v>
       </c>
       <c r="D537" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E537" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F537" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G537" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H537" s="1" t="s">
-        <v>1538</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" s="1" t="s">
-        <v>1539</v>
+        <v>1537</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>920</v>
+        <v>1538</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="D538" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E538" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F538" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G538" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H538" s="1" t="s">
-        <v>1540</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" s="1" t="s">
-        <v>1541</v>
+        <v>1537</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>168</v>
+        <v>1538</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="D539" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E539" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F539" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G539" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H539" s="1" t="s">
-        <v>1542</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" s="1" t="s">
-        <v>1543</v>
+        <v>1537</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>1457</v>
+        <v>1538</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>769</v>
+        <v>568</v>
       </c>
       <c r="D540" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E540" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F540" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G540" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H540" s="1" t="s">
-        <v>1544</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" s="1" t="s">
-        <v>1545</v>
+        <v>1542</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>1546</v>
+        <v>1434</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>573</v>
+        <v>1543</v>
       </c>
       <c r="D541" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E541" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F541" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G541" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H541" s="1" t="s">
-        <v>1547</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" s="1" t="s">
         <v>1545</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>1546</v>
+        <v>164</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>573</v>
+        <v>165</v>
       </c>
       <c r="D542" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E542" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F542" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G542" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H542" s="1" t="s">
-        <v>1548</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" s="1" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>573</v>
+        <v>486</v>
       </c>
       <c r="D543" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E543" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F543" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G543" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H543" s="1" t="s">
         <v>1549</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" s="1" t="s">
         <v>1550</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>1442</v>
+        <v>107</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>1551</v>
+        <v>108</v>
       </c>
       <c r="D544" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E544" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F544" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G544" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H544" s="1" t="s">
-        <v>1552</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B545" s="1" t="s">
         <v>1553</v>
       </c>
-      <c r="B545" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C545" s="1" t="s">
-        <v>165</v>
+        <v>1554</v>
       </c>
       <c r="D545" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E545" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F545" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G545" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H545" s="1" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" s="1" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1556</v>
+        <v>1090</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>486</v>
+        <v>550</v>
       </c>
       <c r="D546" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E546" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F546" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G546" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H546" s="1" t="s">
         <v>1557</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" s="1" t="s">
         <v>1558</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>107</v>
+        <v>1434</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>108</v>
+        <v>1543</v>
       </c>
       <c r="D547" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E547" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F547" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="H547" s="1" t="s">
         <v>1559</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" s="1" t="s">
         <v>1560</v>
       </c>
       <c r="B548" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C548" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E548" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F548" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H548" s="1" t="s">
         <v>1561</v>
-      </c>
-[...16 lines deleted...]
-        <v>1563</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" s="1" t="s">
-        <v>1564</v>
+        <v>1562</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>1098</v>
+        <v>883</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>555</v>
+        <v>964</v>
       </c>
       <c r="D549" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E549" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F549" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="H549" s="1" t="s">
-        <v>1565</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" s="1" t="s">
-        <v>1566</v>
+        <v>1564</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>1442</v>
+        <v>282</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>1551</v>
+        <v>964</v>
       </c>
       <c r="D550" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E550" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F550" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G550" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H550" s="1" t="s">
-        <v>1567</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" s="1" t="s">
-        <v>1568</v>
+        <v>1566</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1289</v>
+        <v>160</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>316</v>
+        <v>272</v>
       </c>
       <c r="D551" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E551" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F551" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G551" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H551" s="1" t="s">
-        <v>1569</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" s="1" t="s">
-        <v>1570</v>
+        <v>1568</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>891</v>
+        <v>160</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>972</v>
+        <v>272</v>
       </c>
       <c r="D552" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E552" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F552" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G552" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H552" s="1" t="s">
-        <v>1571</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B553" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C553" s="1" t="s">
         <v>1572</v>
-      </c>
-[...4 lines deleted...]
-        <v>972</v>
       </c>
       <c r="D553" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E553" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F553" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G553" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H553" s="1" t="s">
         <v>1573</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" s="1" t="s">
         <v>1574</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>160</v>
+        <v>705</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>272</v>
+        <v>1325</v>
       </c>
       <c r="D554" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E554" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F554" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G554" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H554" s="1" t="s">
         <v>1575</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" s="1" t="s">
         <v>1576</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>160</v>
+        <v>1081</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="D555" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E555" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F555" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G555" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H555" s="1" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" s="1" t="s">
         <v>1578</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1579</v>
+        <v>1081</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>1580</v>
+        <v>262</v>
       </c>
       <c r="D556" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E556" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F556" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G556" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H556" s="1" t="s">
-        <v>1581</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" s="1" t="s">
-        <v>1582</v>
+        <v>1580</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>710</v>
+        <v>1581</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>1333</v>
+        <v>257</v>
       </c>
       <c r="D557" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E557" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F557" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G557" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H557" s="1" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B558" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C558" s="1" t="s">
         <v>1584</v>
-      </c>
-[...4 lines deleted...]
-        <v>262</v>
       </c>
       <c r="D558" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E558" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F558" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G558" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H558" s="1" t="s">
         <v>1585</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" s="1" t="s">
         <v>1586</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>1089</v>
+        <v>1587</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="D559" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E559" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F559" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G559" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H559" s="1" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" s="1" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>1589</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="C560" s="1"/>
       <c r="D560" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E560" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F560" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G560" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H560" s="1" t="s">
         <v>1590</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" s="1" t="s">
         <v>1591</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>187</v>
+        <v>855</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>1592</v>
+        <v>91</v>
       </c>
       <c r="D561" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E561" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F561" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G561" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H561" s="1" t="s">
-        <v>1593</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B562" s="1" t="s">
         <v>1594</v>
       </c>
-      <c r="B562" s="1" t="s">
+      <c r="C562" s="1" t="s">
         <v>1595</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="D562" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E562" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F562" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G562" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H562" s="1" t="s">
         <v>1596</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" s="1" t="s">
         <v>1597</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="C563" s="1"/>
+        <v>1598</v>
+      </c>
+      <c r="C563" s="1" t="s">
+        <v>172</v>
+      </c>
       <c r="D563" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E563" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F563" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G563" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H563" s="1" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" s="1" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>863</v>
+        <v>1130</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>91</v>
+        <v>1601</v>
       </c>
       <c r="D564" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E564" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F564" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G564" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H564" s="1" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" s="1" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1602</v>
+        <v>35</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>1603</v>
+        <v>272</v>
       </c>
       <c r="D565" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E565" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F565" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G565" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H565" s="1" t="s">
         <v>1604</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" s="1" t="s">
         <v>1605</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>1606</v>
+        <v>644</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>172</v>
+        <v>228</v>
       </c>
       <c r="D566" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E566" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F566" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G566" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H566" s="1" t="s">
-        <v>1607</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B567" s="1" t="s">
         <v>1608</v>
-      </c>
-[...1 lines deleted...]
-        <v>1138</v>
       </c>
       <c r="C567" s="1" t="s">
         <v>1609</v>
       </c>
       <c r="D567" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E567" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F567" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>94</v>
+        <v>242</v>
       </c>
       <c r="H567" s="1" t="s">
         <v>1610</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" s="1" t="s">
         <v>1611</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>35</v>
+        <v>538</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>272</v>
+        <v>1612</v>
       </c>
       <c r="D568" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E568" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F568" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>94</v>
+        <v>46</v>
       </c>
       <c r="H568" s="1" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" s="1" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>649</v>
+        <v>438</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>228</v>
+        <v>1615</v>
       </c>
       <c r="D569" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E569" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F569" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>94</v>
+        <v>242</v>
       </c>
       <c r="H569" s="1" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B570" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C570" s="1" t="s">
         <v>1615</v>
-      </c>
-[...4 lines deleted...]
-        <v>1617</v>
       </c>
       <c r="D570" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E570" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F570" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G570" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H570" s="1" t="s">
         <v>1618</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" s="1" t="s">
         <v>1619</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>543</v>
+        <v>35</v>
       </c>
       <c r="C571" s="1" t="s">
         <v>1620</v>
       </c>
       <c r="D571" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E571" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F571" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="G571" s="1"/>
       <c r="H571" s="1" t="s">
         <v>1621</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" s="1" t="s">
         <v>1622</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>438</v>
+        <v>341</v>
       </c>
       <c r="C572" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="D572" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E572" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F572" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G572" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H572" s="1" t="s">
         <v>1624</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" s="1" t="s">
         <v>1625</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>232</v>
+        <v>341</v>
       </c>
       <c r="C573" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="D573" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E573" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F573" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G573" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H573" s="1" t="s">
         <v>1626</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" s="1" t="s">
         <v>1627</v>
       </c>
       <c r="B574" s="1" t="s">
@@ -20002,51 +20002,51 @@
       </c>
       <c r="H574" s="1" t="s">
         <v>1630</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" s="1" t="s">
         <v>1631</v>
       </c>
       <c r="B575" s="1" t="s">
         <v>477</v>
       </c>
       <c r="C575" s="1" t="s">
         <v>1632</v>
       </c>
       <c r="D575" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E575" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F575" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="H575" s="1" t="s">
         <v>1633</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>