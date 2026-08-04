--- v0 (2026-06-17)
+++ v1 (2026-08-04)
@@ -80,132 +80,132 @@
   <si>
     <t>Resolución do 16 de marzo de 2026, Subvencións establecidas na Orde do 05.10.2020, pola que se aproban as BB.RR para a concesión de subvencións destinadas á conciliación da vida persoal, familiar e laboral, Liña 7 - Mínimos agrarios</t>
   </si>
   <si>
     <t>2026-03-25</t>
   </si>
   <si>
     <t>2026-04-09</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893560</t>
   </si>
   <si>
     <t>Resolución do 12/03/2026 da Axencia Asturiana para a Ciencia, a Competitividade Empresarial e a Innovación sobre a Convocatoria de Subvencións para Empresas do Principado de Asturias, Programa de Vales de Innovación e Desenvolvemento Empresarial 2026</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894180</t>
   </si>
   <si>
+    <t>Convocatoria de axudas para o ano 2026 a Organizacións Agrarias Profesionais e Cooperativas Agrarias de Cantabria para a colaboración na cumprimentación de solicitudes de axudas financiadas polo FEAGA e o FEADER</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893672</t>
+  </si>
+  <si>
+    <t>Orde da Consellería de Augas, Agricultura, Gandería e Pesca pola que se convocan na Rexión de Murcia as axudas para a colleita verde da colleita de 2026 previstas no RD 905/2022, do 25 de outubro, na Intervención Sectorial do Viño.</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896034</t>
+  </si>
+  <si>
+    <t>Orde do 31 de marzo de 2026, do MAPA, pola que se convocan as subvencións do artigo 6 do Real Decreto-lei 4/2022, do 15 de marzo, destinadas a subvencionar o principal dos créditos a titulares de explotacións agrarias (BORRASCAS).</t>
+  </si>
+  <si>
+    <t>2027-09-30</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Nacional</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896221</t>
+  </si>
+  <si>
+    <t>Orde do 31 de marzo de 2026, do MAPA, pola que se convocan as subvencións do Real Decreto 388/2021, do 1 de xuño, destinadas á obtención de avais SAECA no sector agroalimentario e pesqueiro.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896226</t>
+  </si>
+  <si>
+    <t>Axudas directas á agricultura e á gandería e outros réximes de axudas para a campaña de 2026</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896583</t>
+  </si>
+  <si>
+    <t>Resolución do 20/03/2026 da Axencia Asturiana para a Ciencia, a Competitividade Empresarial e a Innovación sobre a Convocatoria de Axudas para o Apoio á Promoción Internacional e á Diversificación de Mercados das PEME no Principado de Asturias 2026</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894738</t>
+  </si>
+  <si>
     <t>Axudas para a contratación dun seguro contra incendios forestais en propiedades de titularidade privada.</t>
   </si>
   <si>
-    <t>2026-03-30</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-31</t>
   </si>
   <si>
-    <t>Si</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893797</t>
-  </si>
-[...64 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894738</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -643,212 +643,212 @@
       </c>
       <c r="E4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="E7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="G7" s="1"/>
+      <c r="H7" s="1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="G8" s="1"/>
       <c r="H8" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>42</v>
-      </c>
-[...17 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>